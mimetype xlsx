--- v3 (2026-05-13)
+++ v4 (2026-11-01)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789758666065</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Büyük Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>3990000051770</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili Cilt: 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>3990000051769</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -964,51 +964,51 @@
         <is>
           <t>9789944301831</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>İstanbul ve Anadolu Evliyaları (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>55.56</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789944301756</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Hz. Muhammed’in Hayatı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789758666447</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur’an Dili (10 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789944301169</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>9786059982542</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Tefsir Okulu 1.2.3.4.5.</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>2500</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786054606214</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim ve Açıklamalı Meali Orta Boy Bilg. Hatlı Kod: 054 (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>750</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786054606665</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Nimet-i İslam Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789523019423</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
@@ -1654,1516 +1654,1516 @@
         <is>
           <t>9786054606078</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786054606702</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Evliya Menkıbeleri (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789944301824</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Kara Davud - Delail-i Hayrat Şerhi (Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786054606627</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>41 Yasin ve Seçme Dualar Fihristli Yasin-i Şerif (Hafız Boy - Kod: 071)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786054606597</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>41 Yasin ve Seçme Dualar Orta Boy Fihristli Bilgisayar Hattı, Kolay Okunan, Renkli Yasin-i Şerif (Kod: 066)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789944301770</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif ve Seçme Dualar (Kod: 035) Hafız Boy Fihristli - Bilgisayar Hattı</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786054606535</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>41 Yasin Tebareke Amme - Kısa Sureler ve Dualar (Kod: 059)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789944301558</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Arapça Fihristli Yasin-i Şerif (Kod: 025)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789944301589</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif Tebareke - Amme ve Seçme Dualar Hafız Boy Kod:028</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786054606900</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Fetavayi Hindiyye İslam Fıkhı -12 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>10000</v>
+        <v>12000</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786054606122</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Tefsir-i Kebir Kutulu (23 Cilt Takım - Şamua) (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>18000</v>
+        <v>23000</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786054606726</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Hadislerle İslam Tergib ve Terhib (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789944301466</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Safahat</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789944301428</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Rasulullah’ın Dilinden Tercümeli ve İzahlı Tam Dua Kitabı (Şamua) CİLTLİ (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789944301411</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Tam Dua Kitabı Rasulullah’ın Dilinden Tercümeli ve İzahlı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789758666850</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Kur’an-ı Kerim ve Yüce Meali (Hafız Osman Hattı) (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789944301107</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Rahle Boy Kur’an-ı Kerim ve Açıklamalı Yüce Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789944301299</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Peygamberler Tarihi - Altıparmak (Ciltli)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789944301398</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Ölüm Kıyamet Ahiret</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789944301800</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Namaz Hocası ve Dini Bilgiler</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789944301992</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Nakşibendi Şeyhlerinin Hikmetli Sözleri (Ciltli)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789944301152</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim ve Açıklamalı Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786054606016</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Kara Davud - Delail-i Hayrat Şerhi (2. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789944301961</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Kalplerin Anahtarı (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789758666874</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Huzur Sohbetleri (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789944301657</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Hayatü’s-Sahabe (4 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>3000</v>
+        <v>3600</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789944301220</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Hafız Boy 2 Renkli Kur’an-ı Kerim (Bilgisayar Hattı) (Ciltli)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786054606719</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Evliya Menkıbeleri (Ciltli)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789758666416</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Dualı Dürret’ül Vaizin (2 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1500</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786054606030</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Delailü’l Hayrat ve Tercümesi (Ciltli)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9799758666101</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Çocuk Bakımı</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789944301404</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Yasin-i Şerif</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789944301787</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim ve Açıklamalı Meali (Yeşil ve Bordo) (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789944301138</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789944301626</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Fihristli Yasin-i Şerif ve Seçme Dualar (Kod 032)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9799758666644</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Cami-i Kebir İki Renkli Kur’an-ı Kerim Büyük Boy (Bilg. Hattı) (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789758666898</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Cami Boy Kur’an-ı Kerim ve Yüce Meali (Hafız Osman Hattı)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789758666942</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Cami Boy Kur’an-ı Kerim ve Açıklamalı Meali (Bilg. Hatlı) (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789944301039</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Cami Boy İki Renkli Kur’an-ı Kerim (Bilg. Hattı) (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789944301183</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Cami Boy Fihristli Yasin-i Şerif (Kod: 002) Tebareke - Amme</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789944301701</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Büyük Şafii Fıkhı (4 Kitap Takım Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>2500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789800023631</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Büyük Rüya Tabirleri Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9789944301794</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Büyük Dua Kitabı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789944301510</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Arapça-Türkçe Cep Sözlüğü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9786054606108</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Arapça-Türkçe Büyük Sözlük (Kod-050) (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>900</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789758466573</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı ÖrnekleriyleTecvid İlmi (Ciltli)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9799758666118</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Çocuk Eğitimi Rehberi</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9786054606061</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Türkçe-Arapça, Arapça-Türkçe Cep Sözlük (K. Kapak)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>3990000008139</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Türk Mutfağının Yemek ve Tatlı Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789944301527</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Resimli Dualı Namaz Hocası ve Dini Bilgiler (Mavi Kapak)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789944301078</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Arapça - Türkçe Büyük Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>1250</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789758666997</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Sualli Cevaplı Tam Karabaş Tecvidi Fihristsiz</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786258332032</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Envarül Aşıkın - Aşıkların Nurları (Tam Metin) Farklı Renk Seçenekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786054606672</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Meali ve Tefsiri -Tibyan Tefsiri (4 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>2500</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789758666546</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Kuran-ı Kerim Hatmi Şerif Cüzü (30 Cüz) Kılıflı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9799758666484</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Telhis ve Tercümesi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789302542517</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Büyük Şifalı Bitkiler Sular ve Kaplıcalar Ansiklopedisi (1. Hamur) (Ciltli)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9799758666071</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>A’dan Z’ye Ansiklopedik Çocuk İsimleri (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786054606795</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Hak Dini Kur'an Dili - 10 Cilt Takım - Büyük Boy (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>7500</v>
+        <v>9000</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786054606788</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Açıklamalı Yüce Meali (Cami Boy - Kod:078) (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786054606771</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Açıklamalı Yüce Meali (Rahle Boy - Kod: 077) (Ciltli)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>900</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786054606764</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim ve Açıklamalı Yüce Meali (Orta Boy - Kod:076) (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>700</v>
+        <v>900</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786054606740</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Kur'an-ı Kerim Meali (Orta Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786054606757</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Şafii İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786054606733</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Delailü'l Hayrat ve Tercümesi (Küçük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786054606658</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Ni'met-i İslam - Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9789944301022</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim (Rahle Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>900</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9789944301435</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Kur’an ve Sünnet Kaynaklı Dualar</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789944301886</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Konularına Göre Kur’an-ı Kerim Ayetleri (6 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9799758666002</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Kıyamet Ahiret - Ölüm ve Sonrası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9789944301473</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Kerbela Şehitleri (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9786054606092</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Kelime Anlamlı Kur’an-ı Kerim Meali (Rahle Boy)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9789758666010</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Kadın İlmihali</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9789944301985</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>İslam Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789944301237</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>İhya’u Ulüm’id-Din (4 Kitap Takım Kutulu - Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>4500</v>
+        <v>5500</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9786054606085</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9786054606443</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Büyük Hutbe Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>800</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9786054606610</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>41 Yasin Hafız Boy Fihristli Bilgisayar Hatlı Yasin (Kod 068) (Ciltli)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9786054606603</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>41 Yasin Hafız Boy Fihristli Bilgisayar Hatlı Türkçe Okunuşlu Yasin-i Şerif (Kod: 067)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9786054606634</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>41 Yasin ve Münacât Cüzü Hafız Boy Karton Kapak Fihristli Yasin (Kod 069)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9789944301503</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Yeni Türkçe - Arapça Arapça -Türkçe (Cep Sözlüğü Kırmızı Kapak)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9799944301083</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Tecvid Dersleri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9789944301480</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Tam Namaz Hocası ve Dini Bilgiler (Şamua) Kod:021 (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789944301459</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Tam Namaz Hocası ve Dini Bilgiler</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9789758666029</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Süleymaniye’den Hitap (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>500</v>
+        <v>625</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9789758666355</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Sağlıklı Zayıflamanın Yolları</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789758666572</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Cami Boy Kur'an-ı Kerim Hatmi Şerif Cüzü (30 Cüz Kılıflı)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>1500</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9786054606580</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>41 Yasin ve Münacat Cüzü Orta Boy Fihristli Bilgisayar Hattı, Kolay Okunan, Renkli Yasin-i Şerif (Kod: 065) (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9786054606207</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Kuran-ı Kerim ve Açıklamalı Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>1000</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9786054606191</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Tecvidli Kur'an-ı Kerim Elifba'sı (053)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9789944301596</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Fihristli Renkli Yasin-i Şerif Tebareke-Amme ve Seçme Dualar (Kod: 029)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9789944301848</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Kelime Anlamlı Kur’an-ı Kerim Meali (3 Kitap Takım ) (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>2000</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9789944301633</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Küçük Boy Fihristli Yasin-i Şerif ve Seçme Dualar (Kod: 033)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>60</v>
+        <v>75</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786054606009</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Kur’an-ı Kerim Meali (Küçük Boy)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9786054606047</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Kur’an-ı Kerim Meali (Çanta Boy Metinsiz) (044)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786054606238</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Cep Namaz Hocası ve Temel Dini Bilgiler  (Kod 057)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9789944301312</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Yasin-i Şerif Tebareke - Amme (Kod: 009)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9789758666904</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Orta Boy Kur’an-ı Kerim ve Yüce Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9789944301640</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>Tam Karabaş Tecvidi (Fihristli)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>9786054606221</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Cep Namaz Hocası ve Temel Dini Bilgiler (056)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>