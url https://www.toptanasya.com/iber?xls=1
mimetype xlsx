--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,655 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256055865</t>
+          <t>9786257249263</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tahkim Hukukunda ve Uygulamada Tanıkların Çapraz Sorgusu</t>
+          <t>Manastırlı İsmâil Hakkı ve Vesâilü’l-felâh Fî Mesâili’n-nikâh Adlı Eseri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256055773</t>
+          <t>9786258592092</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hopes In Transition</t>
+          <t>İslâm İlim Geleneğinde Fıkıh ve Matematik</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256055858</t>
+          <t>9786258592078</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Turgutoğulları ve Revan Türk Hanlığı</t>
+          <t>Archaeology of De-Democratization: Mobilizing the Pharaonic Past in Post-2013 Counterrevolutionary Egypt</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>264</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256055353</t>
+          <t>9786259644585</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mantıktan Metafiziğe</t>
+          <t>Avarifü’l-Maarif - Tasavvufun Esasları (2 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256055179</t>
+          <t>9786257249539</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Metafiziğin Mantıksal Kökenleri: Nasîrüddîn-i Tûsî’nin Nefsü’l-Emr Anlayışına Giriş</t>
+          <t>Tehafütü'l-Felasife Li İmami'l-Gazzali 2 Cilt Takım</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>320</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256491953</t>
+          <t>9786257249409</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufun Temel Meseleleri</t>
+          <t>Avarifü'l-Maarif - Tasavvufun Esasları (3 Cilt)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1300</v>
+        <v>540</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256491946</t>
+          <t>9786256055865</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İbnü’l-Arabî Müdafaası</t>
+          <t>Tahkim Hukukunda ve Uygulamada Tanıkların Çapraz Sorgusu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256491939</t>
+          <t>9786256055773</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>L’absolu Et L’Etre Chez Hegel Et Levinas</t>
+          <t>Hopes In Transition</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256491847</t>
+          <t>9786256055858</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yurtdışında Tarih Eğitimi (4 Cilt)</t>
+          <t>Turgutoğulları ve Revan Türk Hanlığı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>1800</v>
+        <v>264</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256491410</t>
+          <t>9786256055353</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Fahreddin er-Razi’nin Muʿtezile Atıfları ve Eleştirileri</t>
+          <t>Mantıktan Metafiziğe</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256491342</t>
+          <t>9786256055179</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Kelama Dair Elli Mesele</t>
+          <t>Metafiziğin Mantıksal Kökenleri: Nasîrüddîn-i Tûsî’nin Nefsü’l-Emr Anlayışına Giriş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257249850</t>
+          <t>9786256491953</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Nefa'isü'l-Fünun fi 'Ara'isi'l-'Uyun'dan Fütüvvet İlmi</t>
+          <t>Tasavvufun Temel Meseleleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>260</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257249966</t>
+          <t>9786256491946</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tuḥfetü'l-İḫvan fi Ḫaṣa'iṣi'l-Fityan - Fütüvvet Yolunun İlke ve Esasları</t>
+          <t>İbnü’l-Arabî Müdafaası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257249959</t>
+          <t>9786256491939</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Fütüvvetiyye - Fütüvvet Kardeşliği</t>
+          <t>L’absolu Et L’Etre Chez Hegel Et Levinas</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257249867</t>
+          <t>9786256491847</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Makamı</t>
+          <t>Yurtdışında Tarih Eğitimi (4 Cilt)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257249836</t>
+          <t>9786256491410</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvetname-i Kebir</t>
+          <t>Fahreddin er-Razi’nin Muʿtezile Atıfları ve Eleştirileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257249973</t>
+          <t>9786256491342</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvetname - Fütüvvet Kardeşliğinin Esasları</t>
+          <t>Felsefi Kelama Dair Elli Mesele</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257249072</t>
+          <t>9786257249850</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Ehlinin Nişaneleri</t>
+          <t>Nefa'isü'l-Fünun fi 'Ara'isi'l-'Uyun'dan Fütüvvet İlmi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257249898</t>
+          <t>9786257249966</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvetname</t>
+          <t>Tuḥfetü'l-İḫvan fi Ḫaṣa'iṣi'l-Fityan - Fütüvvet Yolunun İlke ve Esasları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257249928</t>
+          <t>9786257249959</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ca‘fer es-Sadık Fütüvvetnamesi</t>
+          <t>Risale-i Fütüvvetiyye - Fütüvvet Kardeşliği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257249911</t>
+          <t>9786257249867</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ahlak, Tevazu, Mürüvvet ve Fütüvvet</t>
+          <t>Fütüvvet Makamı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257249843</t>
+          <t>9786257249836</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet - Hükümleri ve Teşkilatlanması</t>
+          <t>Fütüvvetname-i Kebir</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257249997</t>
+          <t>9786257249973</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet - Mahiyeti, Kaynağı ve Erkanı</t>
+          <t>Fütüvvetname - Fütüvvet Kardeşliğinin Esasları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257249478</t>
+          <t>9786257249072</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufta Fütüvvet: Ehl-i Fütüvvetin Mekarim-i Ahlakı</t>
+          <t>Fütüvvet Ehlinin Nişaneleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257249881</t>
+          <t>9786257249898</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul!</t>
+          <t>Fütüvvetname</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257249904</t>
+          <t>9786257249928</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İzzi ve Attar Fütüvvetnameleri</t>
+          <t>Ca‘fer es-Sadık Fütüvvetnamesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257249874</t>
+          <t>9786257249911</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Fakrname</t>
+          <t>Ahlak, Tevazu, Mürüvvet ve Fütüvvet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257249942</t>
+          <t>9786257249843</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Er-Risale'den Firaset, Ahlak ve Fütüvvet</t>
+          <t>Fütüvvet - Hükümleri ve Teşkilatlanması</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>245</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257249058</t>
+          <t>9786257249997</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nurü’l-ʿulum’dan Seçmeler</t>
+          <t>Fütüvvet - Mahiyeti, Kaynağı ve Erkanı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257249980</t>
+          <t>9786257249478</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Fütüvvet Erdemleri</t>
+          <t>Tasavvufta Fütüvvet: Ehl-i Fütüvvetin Mekarim-i Ahlakı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257249935</t>
+          <t>9786257249881</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kitabü'l-Fütüvve - Fütüvvet Ahlakı</t>
+          <t>Ey Oğul!</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257249645</t>
+          <t>9786257249904</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tarikatlar ve Silsileleri - Sufi ve Tasavvuf</t>
+          <t>İzzi ve Attar Fütüvvetnameleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257249638</t>
+          <t>9786257249874</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarikatlar ve Silsileleri - Halvetiyye Silsilenamesi</t>
+          <t>Fakrname</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257249614</t>
+          <t>9786257249942</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tasavvuf Yolu: Mücahede ve Mücahedede Şeyhin Zaruretine Dair</t>
+          <t>Er-Risale'den Firaset, Ahlak ve Fütüvvet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>245</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257249621</t>
+          <t>9786257249058</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Terceme-i Tehafütü'l-Felasife Li-İmami'l-Gazzali</t>
+          <t>Nurü’l-ʿulum’dan Seçmeler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257249560</t>
+          <t>9786257249980</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Suhrawardi's Criticism of The Philosophy of Ibn Sina</t>
+          <t>Fütüvvet Erdemleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257249485</t>
+          <t>9786257249935</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarikatlar ve Silsileleri - Kadiriyye Silsilenamesi</t>
+          <t>Kitabü'l-Fütüvve - Fütüvvet Ahlakı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257249492</t>
+          <t>9786257249645</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Lübabü’l-Muhassal fi Usuli’d-Din - Kelam ve Felsefenin Ana Konuları</t>
+          <t>Tarikatlar ve Silsileleri - Sufi ve Tasavvuf</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>260</v>
+        <v>130</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257249454</t>
+          <t>9786257249638</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Muzilü’l-Melâm an Hükkami’l-Enam - Kadılığın Ahlaki Hükümleri</t>
+          <t>Tarikatlar ve Silsileleri - Halvetiyye Silsilenamesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257249447</t>
+          <t>9786257249614</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarikatlar ve Silsileleri - Melamilik</t>
+          <t>Tasavvuf Yolu: Mücahede ve Mücahedede Şeyhin Zaruretine Dair</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786257249621</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Terceme-i Tehafütü'l-Felasife Li-İmami'l-Gazzali</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786257249560</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Suhrawardi's Criticism of The Philosophy of Ibn Sina</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786257249485</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Tarikatlar ve Silsileleri - Kadiriyye Silsilenamesi</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786257249492</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Lübabü’l-Muhassal fi Usuli’d-Din - Kelam ve Felsefenin Ana Konuları</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786257249454</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Muzilü’l-Melâm an Hükkami’l-Enam - Kadılığın Ahlaki Hükümleri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786257249447</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Tarikatlar ve Silsileleri - Melamilik</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786257249140</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Sİretü’n-Nebİ: Mekke ve Döneminde Hz. Peygamber</t>
         </is>
       </c>
-      <c r="C42" s="1">
+      <c r="C48" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>