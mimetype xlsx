--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -85,1735 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259282749</t>
+          <t>9786259282756</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Cesetler</t>
+          <t>İnceldiği Yerden Kopsun</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255908032</t>
+          <t>9786259282749</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Çöple Aranan Define</t>
+          <t>Kayıp Cesetler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255908049</t>
+          <t>9786255908032</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ödül</t>
+          <t>Sihirli Çöple Aranan Define</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255908025</t>
+          <t>9786255908049</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Aklım Duvarda Kaldı</t>
+          <t>Büyük Ödül</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256808225</t>
+          <t>9786255908025</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımızın Gözünden Atasözlerimiz</t>
+          <t>Aklım Duvarda Kaldı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259282718</t>
+          <t>9786256808225</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Solin</t>
+          <t>Çocuklarımızın Gözünden Atasözlerimiz</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259282725</t>
+          <t>9786259282718</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Remzi’yi Kim Öptü?</t>
+          <t>Solin</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259747699</t>
+          <t>9786259282725</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Simin Hanım’ın Köpeği</t>
+          <t>Remzi’yi Kim Öptü?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259282701</t>
+          <t>9786259747699</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Orman</t>
+          <t>Simin Hanım’ın Köpeği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259747682</t>
+          <t>9786259282701</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Kodları</t>
+          <t>Büyülü Orman</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>528</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259747651</t>
+          <t>9786259747682</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Astrolojik Döngüler ve Vortex Tekniği</t>
+          <t>Evrenin Kodları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>528</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259747668</t>
+          <t>9786259747651</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mucize Makinesi</t>
+          <t>Astrolojik Döngüler ve Vortex Tekniği</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259747675</t>
+          <t>9786259747668</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Camdan Tabut</t>
+          <t>Mucize Makinesi</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259747644</t>
+          <t>9786259747675</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Tabip</t>
+          <t>Camdan Tabut</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259747637</t>
+          <t>9786259747644</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Suriye - Gül Bahçesinde Mayınlı Ülke</t>
+          <t>Tabip</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259747620</t>
+          <t>9786259747637</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Hassas</t>
+          <t>Suriye - Gül Bahçesinde Mayınlı Ülke</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259747606</t>
+          <t>9786259747620</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şebnem’in Sırrı</t>
+          <t>Hassas</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259747613</t>
+          <t>9786259747606</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Şiirler Mevsimi</t>
+          <t>Şebnem’in Sırrı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259494616</t>
+          <t>9786259747613</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Baba Ben Geldim</t>
+          <t>Yaralı Şiirler Mevsimi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259494685</t>
+          <t>9786259494616</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Burada Oturmuyor</t>
+          <t>Baba Ben Geldim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259494661</t>
+          <t>9786259494685</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Beyza ve Arkadaşları</t>
+          <t>Sensizlik Burada Oturmuyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256808195</t>
+          <t>9786259494661</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Yüreğin Çekmecelerinde Birikenler</t>
+          <t>Beyza ve Arkadaşları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256808201</t>
+          <t>9786256808195</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Lavin</t>
+          <t>Merhaba Yüreğin Çekmecelerinde Birikenler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256808232</t>
+          <t>9786256808201</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Odanın Renkleri</t>
+          <t>Lavin</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259483290</t>
+          <t>9786256808232</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kalenin Laneti</t>
+          <t>Karanlık Odanın Renkleri</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259483269</t>
+          <t>9786259483290</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İsyan-ı Aşk</t>
+          <t>Kalenin Laneti</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259494609</t>
+          <t>9786259483269</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gölgesiyle Konuşanlar</t>
+          <t>İsyan-ı Aşk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259494623</t>
+          <t>9786259494609</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hediye Taşı</t>
+          <t>Gölgesiyle Konuşanlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259494647</t>
+          <t>9786259494623</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uzaklara Bir Bilet</t>
+          <t>Hediye Taşı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259494654</t>
+          <t>9786259494647</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mor Salkımlı Sokak</t>
+          <t>Uzaklara Bir Bilet</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259494678</t>
+          <t>9786259494654</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kaptan’la Düşlere Yolculuk</t>
+          <t>Mor Salkımlı Sokak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259494630</t>
+          <t>9786259494678</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Terbiyesiz Arkeolog'un Sofrası</t>
+          <t>Kaptan’la Düşlere Yolculuk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259483252</t>
+          <t>9786259494630</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Deniz</t>
+          <t>Terbiyesiz Arkeolog'un Sofrası</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259483276</t>
+          <t>9786259483252</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Deryayı Bilen Mahi</t>
+          <t>Yorgun Deniz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259483283</t>
+          <t>9786259483276</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Asrın Felaketi</t>
+          <t>Deryayı Bilen Mahi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259483221</t>
+          <t>9786259483283</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Altı İstasyonu</t>
+          <t>6 Şubat Asrın Felaketi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259483238</t>
+          <t>9786259483221</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Eflatuni</t>
+          <t>Yağmur Altı İstasyonu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259483214</t>
+          <t>9786259483238</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İyi İhtimaller Durağı</t>
+          <t>Aşk-ı Eflatuni</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259483207</t>
+          <t>9786259483214</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Merhamet</t>
+          <t>İyi İhtimaller Durağı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256808133</t>
+          <t>9786259483207</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Senarist Aranıyor</t>
+          <t>Merhamet</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256808140</t>
+          <t>9786256808133</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Bir Saka</t>
+          <t>Senarist Aranıyor</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256808164</t>
+          <t>9786256808140</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kanonsuz Şehir Çıkmazı</t>
+          <t>Gökyüzünde Bir Saka</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256808126</t>
+          <t>9786256808164</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Yara</t>
+          <t>Kanonsuz Şehir Çıkmazı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256808119</t>
+          <t>9786256808126</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Fısıltıları Ay ve Tanrı</t>
+          <t>Dilsiz Yara</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>112</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256808034</t>
+          <t>9786256808119</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Salkım Söğüt Aşklar</t>
+          <t>Ölüm Fısıltıları Ay ve Tanrı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>112</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256808102</t>
+          <t>9786256808034</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Biz’in Yalnzılığı</t>
+          <t>Salkım Söğüt Aşklar</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256808096</t>
+          <t>9786256808102</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gölgesinde</t>
+          <t>Biz’in Yalnzılığı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057249562</t>
+          <t>9786256808096</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyu Gizlenen Ufo Gerçeği 2</t>
+          <t>Zamanın Gölgesinde</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256808089</t>
+          <t>9786057249562</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çalıntı Hayatlar</t>
+          <t>Çağlar Boyu Gizlenen Ufo Gerçeği 2</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256808072</t>
+          <t>9786256808089</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Balkon</t>
+          <t>Çalıntı Hayatlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256808058</t>
+          <t>9786256808072</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Otokritik Bir Ohal Markası</t>
+          <t>Balkon</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256808065</t>
+          <t>9786256808058</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ben Sizin Yabancınızım</t>
+          <t>Otokritik Bir Ohal Markası</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256808041</t>
+          <t>9786256808065</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ödev</t>
+          <t>Ben Sizin Yabancınızım</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256808027</t>
+          <t>9786256808041</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Deli Sorular - Uzay</t>
+          <t>Ödev</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256808010</t>
+          <t>9786256808027</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Günahsız Harfler</t>
+          <t>Aklımda Deli Sorular - Uzay</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256808003</t>
+          <t>9786256808010</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Alıp Başını Giden Gönül</t>
+          <t>Günahsız Harfler</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057249593</t>
+          <t>9786256808003</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Kilidi Kırık Kalbimin</t>
+          <t>Alıp Başını Giden Gönül</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057249555</t>
+          <t>9786057249593</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Geç Dönen Sevgili</t>
+          <t>Kilidi Kırık Kalbimin</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057249579</t>
+          <t>9786057249555</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Fesleğen Kokusu</t>
+          <t>Geç Dönen Sevgili</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057249548</t>
+          <t>9786057249579</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Papatya Dile Geldi – 2</t>
+          <t>Fesleğen Kokusu</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057249531</t>
+          <t>9786057249548</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yazmak İçin Yazmak Gerek</t>
+          <t>Papatya Dile Geldi – 2</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057249524</t>
+          <t>9786057249531</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Başka</t>
+          <t>Yazmak İçin Yazmak Gerek</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057249517</t>
+          <t>9786057249524</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Umarsız</t>
+          <t>Başka</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>106</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057249500</t>
+          <t>9786057249517</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Nişaburi</t>
+          <t>Umarsız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>106</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057287694</t>
+          <t>9786057249500</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İnsan(lık) Musa</t>
+          <t>Nişaburi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057287687</t>
+          <t>9786057287694</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>CYR Cezaevi Yaşam Rehberi (3 Farklı Kapak)</t>
+          <t>İnsan(lık) Musa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057287649</t>
+          <t>9786057287687</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Oera Linda Book</t>
+          <t>CYR Cezaevi Yaşam Rehberi (3 Farklı Kapak)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057287670</t>
+          <t>9786057287649</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Dil Tutuldu Hal Söyler</t>
+          <t>Oera Linda Book</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057287663</t>
+          <t>9786057287670</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Saklı Gerçekler</t>
+          <t>Dil Tutuldu Hal Söyler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>184</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057314055</t>
+          <t>9786057287663</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Karartma Geceleri</t>
+          <t>Saklı Gerçekler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>200</v>
+        <v>184</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057287656</t>
+          <t>9786057314055</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kül Kalem</t>
+          <t>Karartma Geceleri</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057287601</t>
+          <t>9786057287656</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Şairler Tımarhanesi</t>
+          <t>Kül Kalem</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057314048</t>
+          <t>9786057287601</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıçların Göçü</t>
+          <t>Şairler Tımarhanesi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057314093</t>
+          <t>9786057314048</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yosun Yeşili</t>
+          <t>Kırlangıçların Göçü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057287632</t>
+          <t>9786057314093</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Pandalina</t>
+          <t>Yosun Yeşili</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057287618</t>
+          <t>9786057287632</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Sır</t>
+          <t>Pandalina</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057287625</t>
+          <t>9786057287618</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gen-Etik</t>
+          <t>Kutsal Sır</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057314079</t>
+          <t>9786057287625</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Durma Harekete Geç</t>
+          <t>Gen-Etik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057314086</t>
+          <t>9786057314079</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zehri Zakkum</t>
+          <t>Durma Harekete Geç</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>146</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057314031</t>
+          <t>9786057314086</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sevda Göçü</t>
+          <t>Zehri Zakkum</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>180</v>
+        <v>146</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057137166</t>
+          <t>9786057314031</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Vedalar da Güzeldir</t>
+          <t>Sevda Göçü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057314062</t>
+          <t>9786057137166</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Vedalar da Güzeldir</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>106</v>
+        <v>50</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057314000</t>
+          <t>9786057314062</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Uyandığım Rüya Sustuğum Şiir</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>106</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057314024</t>
+          <t>9786057314000</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Söz Ver Bana</t>
+          <t>Uyandığım Rüya Sustuğum Şiir</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057137197</t>
+          <t>9786057314024</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>La Perdesinde Öleyim</t>
+          <t>Söz Ver Bana</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>116</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057137142</t>
+          <t>9786057137197</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Çanta</t>
+          <t>La Perdesinde Öleyim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057137128</t>
+          <t>9786057137142</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gökyüzüne Koşarken</t>
+          <t>Kırmızı Çanta</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>126</v>
+        <v>112</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057137135</t>
+          <t>9786057137128</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmış Geceler</t>
+          <t>Güneş Gökyüzüne Koşarken</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>126</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057137180</t>
+          <t>9786057137135</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Orkide Tadında</t>
+          <t>Aydınlanmış Geceler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>152</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057137159</t>
+          <t>9786057137180</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kasatura</t>
+          <t>Orkide Tadında</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>160</v>
+        <v>152</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057137104</t>
+          <t>9786057137159</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Kelam</t>
+          <t>Kasatura</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057137111</t>
+          <t>9786057137104</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Aşk-ı Kelam</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057097606</t>
+          <t>9786057137111</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Süveyda-i Dildar</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057097637</t>
+          <t>9786057097606</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Maktul</t>
+          <t>Süveyda-i Dildar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057137173</t>
+          <t>9786057097637</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Maktul</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057097675</t>
+          <t>9786057137173</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kırmızıyı Sevmeyen Biri</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057097613</t>
+          <t>9786057097675</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Rüzgargülü</t>
+          <t>Kırmızıyı Sevmeyen Biri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057097644</t>
+          <t>9786057097613</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Antiseptik Yalnızlıklar</t>
+          <t>Rüzgargülü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>104</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057097682</t>
+          <t>9786057097644</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Efsunkar</t>
+          <t>Antiseptik Yalnızlıklar</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>116</v>
+        <v>104</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057102706</t>
+          <t>9786057097682</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Evliliğim Evcilik</t>
+          <t>Efsunkar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>140</v>
+        <v>116</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057097620</t>
+          <t>9786057102706</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mimesis</t>
+          <t>Evliliğim Evcilik</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>106</v>
+        <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057097668</t>
+          <t>9786057097620</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İntikam</t>
+          <t>Mimesis</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>240</v>
+        <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057102775</t>
+          <t>9786057097668</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kapan</t>
+          <t>İntikam</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057102782</t>
+          <t>9786057102775</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kadınlar</t>
+          <t>Kapan</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057102751</t>
+          <t>9786057102782</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yol</t>
+          <t>İz Bırakan Kadınlar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057102799</t>
+          <t>9786057102751</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Vedalar da Güzeldir</t>
+          <t>Yalnız Yol</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057314017</t>
+          <t>9786057102799</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Bir Ülkesin</t>
+          <t>Vedalar da Güzeldir</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>126</v>
+        <v>130</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057097699</t>
+          <t>9786057314017</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz</t>
+          <t>Ufukta Bir Ülkesin</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>126</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057097651</t>
+          <t>9786057097699</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>İsimsiz</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>116</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057102713</t>
+          <t>9786057097651</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yadigar</t>
+          <t>Sensedim</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057102737</t>
+          <t>9786057102713</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Safran Çiçeği</t>
+          <t>Yadigar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>112</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057102744</t>
+          <t>9786057102737</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Duygunun Senfonisi</t>
+          <t>Safran Çiçeği</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786057102744</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Duygunun Senfonisi</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9786057102720</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Babama Layla</t>
         </is>
       </c>
-      <c r="C114" s="1">
+      <c r="C115" s="1">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>