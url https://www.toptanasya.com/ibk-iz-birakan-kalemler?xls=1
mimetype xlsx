--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,1750 +85,1810 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259282756</t>
+          <t>9786259282732</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnceldiği Yerden Kopsun</t>
+          <t>Sessiz Kal</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>590</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259282749</t>
+          <t>9786259282763</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Cesetler</t>
+          <t>Yaşayan Çınar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255908032</t>
+          <t>9786259282787</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Çöple Aranan Define</t>
+          <t>Kemancı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255908049</t>
+          <t>9786259282770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Büyük Ödül</t>
+          <t>Theıa - Işıktan Gelen</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255908025</t>
+          <t>9786259282756</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aklım Duvarda Kaldı</t>
+          <t>İnceldiği Yerden Kopsun</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256808225</t>
+          <t>9786259282749</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarımızın Gözünden Atasözlerimiz</t>
+          <t>Kayıp Cesetler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259282718</t>
+          <t>9786255908032</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Solin</t>
+          <t>Sihirli Çöple Aranan Define</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259282725</t>
+          <t>9786255908049</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Remzi’yi Kim Öptü?</t>
+          <t>Büyük Ödül</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259747699</t>
+          <t>9786255908025</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Simin Hanım’ın Köpeği</t>
+          <t>Aklım Duvarda Kaldı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259282701</t>
+          <t>9786256808225</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Orman</t>
+          <t>Çocuklarımızın Gözünden Atasözlerimiz</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259747682</t>
+          <t>9786259282718</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Kodları</t>
+          <t>Solin</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>528</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259747651</t>
+          <t>9786259282725</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Astrolojik Döngüler ve Vortex Tekniği</t>
+          <t>Remzi’yi Kim Öptü?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259747668</t>
+          <t>9786259747699</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mucize Makinesi</t>
+          <t>Simin Hanım’ın Köpeği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259747675</t>
+          <t>9786259282701</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Camdan Tabut</t>
+          <t>Büyülü Orman</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259747644</t>
+          <t>9786259747682</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tabip</t>
+          <t>Evrenin Kodları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>528</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259747637</t>
+          <t>9786259747651</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Suriye - Gül Bahçesinde Mayınlı Ülke</t>
+          <t>Astrolojik Döngüler ve Vortex Tekniği</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259747620</t>
+          <t>9786259747668</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hassas</t>
+          <t>Mucize Makinesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259747606</t>
+          <t>9786259747675</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şebnem’in Sırrı</t>
+          <t>Camdan Tabut</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259747613</t>
+          <t>9786259747644</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Şiirler Mevsimi</t>
+          <t>Tabip</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259494616</t>
+          <t>9786259747637</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Baba Ben Geldim</t>
+          <t>Suriye - Gül Bahçesinde Mayınlı Ülke</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259494685</t>
+          <t>9786259747620</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sensizlik Burada Oturmuyor</t>
+          <t>Hassas</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259494661</t>
+          <t>9786259747606</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Beyza ve Arkadaşları</t>
+          <t>Şebnem’in Sırrı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256808195</t>
+          <t>9786259747613</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Merhaba Yüreğin Çekmecelerinde Birikenler</t>
+          <t>Yaralı Şiirler Mevsimi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256808201</t>
+          <t>9786259494616</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Lavin</t>
+          <t>Baba Ben Geldim</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256808232</t>
+          <t>9786259494685</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Odanın Renkleri</t>
+          <t>Sensizlik Burada Oturmuyor</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259483290</t>
+          <t>9786259494661</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kalenin Laneti</t>
+          <t>Beyza ve Arkadaşları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259483269</t>
+          <t>9786256808195</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İsyan-ı Aşk</t>
+          <t>Merhaba Yüreğin Çekmecelerinde Birikenler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259494609</t>
+          <t>9786256808201</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gölgesiyle Konuşanlar</t>
+          <t>Lavin</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259494623</t>
+          <t>9786256808232</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hediye Taşı</t>
+          <t>Karanlık Odanın Renkleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259494647</t>
+          <t>9786259483290</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Uzaklara Bir Bilet</t>
+          <t>Kalenin Laneti</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259494654</t>
+          <t>9786259483269</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mor Salkımlı Sokak</t>
+          <t>İsyan-ı Aşk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259494678</t>
+          <t>9786259494609</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kaptan’la Düşlere Yolculuk</t>
+          <t>Gölgesiyle Konuşanlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259494630</t>
+          <t>9786259494623</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Terbiyesiz Arkeolog'un Sofrası</t>
+          <t>Hediye Taşı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259483252</t>
+          <t>9786259494647</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yorgun Deniz</t>
+          <t>Uzaklara Bir Bilet</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259483276</t>
+          <t>9786259494654</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Deryayı Bilen Mahi</t>
+          <t>Mor Salkımlı Sokak</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259483283</t>
+          <t>9786259494678</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>6 Şubat Asrın Felaketi</t>
+          <t>Kaptan’la Düşlere Yolculuk</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259483221</t>
+          <t>9786259494630</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Altı İstasyonu</t>
+          <t>Terbiyesiz Arkeolog'un Sofrası</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259483238</t>
+          <t>9786259483252</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Eflatuni</t>
+          <t>Yorgun Deniz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259483214</t>
+          <t>9786259483276</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İyi İhtimaller Durağı</t>
+          <t>Deryayı Bilen Mahi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259483207</t>
+          <t>9786259483283</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Merhamet</t>
+          <t>6 Şubat Asrın Felaketi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256808133</t>
+          <t>9786259483221</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Senarist Aranıyor</t>
+          <t>Yağmur Altı İstasyonu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256808140</t>
+          <t>9786259483238</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Bir Saka</t>
+          <t>Aşk-ı Eflatuni</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256808164</t>
+          <t>9786259483214</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kanonsuz Şehir Çıkmazı</t>
+          <t>İyi İhtimaller Durağı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256808126</t>
+          <t>9786259483207</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz Yara</t>
+          <t>Merhamet</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256808119</t>
+          <t>9786256808133</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Fısıltıları Ay ve Tanrı</t>
+          <t>Senarist Aranıyor</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>112</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256808034</t>
+          <t>9786256808140</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Salkım Söğüt Aşklar</t>
+          <t>Gökyüzünde Bir Saka</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256808102</t>
+          <t>9786256808164</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Biz’in Yalnzılığı</t>
+          <t>Kanonsuz Şehir Çıkmazı</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256808096</t>
+          <t>9786256808126</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Gölgesinde</t>
+          <t>Dilsiz Yara</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057249562</t>
+          <t>9786256808119</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çağlar Boyu Gizlenen Ufo Gerçeği 2</t>
+          <t>Ölüm Fısıltıları Ay ve Tanrı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256808089</t>
+          <t>9786256808034</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çalıntı Hayatlar</t>
+          <t>Salkım Söğüt Aşklar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256808072</t>
+          <t>9786256808102</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Balkon</t>
+          <t>Biz’in Yalnzılığı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256808058</t>
+          <t>9786256808096</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Otokritik Bir Ohal Markası</t>
+          <t>Zamanın Gölgesinde</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256808065</t>
+          <t>9786057249562</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ben Sizin Yabancınızım</t>
+          <t>Çağlar Boyu Gizlenen Ufo Gerçeği 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256808041</t>
+          <t>9786256808089</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ödev</t>
+          <t>Çalıntı Hayatlar</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256808027</t>
+          <t>9786256808072</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aklımda Deli Sorular - Uzay</t>
+          <t>Balkon</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256808010</t>
+          <t>9786256808058</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Günahsız Harfler</t>
+          <t>Otokritik Bir Ohal Markası</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256808003</t>
+          <t>9786256808065</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Alıp Başını Giden Gönül</t>
+          <t>Ben Sizin Yabancınızım</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057249593</t>
+          <t>9786256808041</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kilidi Kırık Kalbimin</t>
+          <t>Ödev</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057249555</t>
+          <t>9786256808027</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Geç Dönen Sevgili</t>
+          <t>Aklımda Deli Sorular - Uzay</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057249579</t>
+          <t>9786256808010</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Fesleğen Kokusu</t>
+          <t>Günahsız Harfler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057249548</t>
+          <t>9786256808003</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Papatya Dile Geldi – 2</t>
+          <t>Alıp Başını Giden Gönül</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057249531</t>
+          <t>9786057249593</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yazmak İçin Yazmak Gerek</t>
+          <t>Kilidi Kırık Kalbimin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057249524</t>
+          <t>9786057249555</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Başka</t>
+          <t>Geç Dönen Sevgili</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057249517</t>
+          <t>9786057249579</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Umarsız</t>
+          <t>Fesleğen Kokusu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>106</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057249500</t>
+          <t>9786057249548</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nişaburi</t>
+          <t>Papatya Dile Geldi – 2</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057287694</t>
+          <t>9786057249531</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnsan(lık) Musa</t>
+          <t>Yazmak İçin Yazmak Gerek</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057287687</t>
+          <t>9786057249524</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>CYR Cezaevi Yaşam Rehberi (3 Farklı Kapak)</t>
+          <t>Başka</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057287649</t>
+          <t>9786057249517</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Oera Linda Book</t>
+          <t>Umarsız</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>200</v>
+        <v>106</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057287670</t>
+          <t>9786057249500</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Dil Tutuldu Hal Söyler</t>
+          <t>Nişaburi</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057287663</t>
+          <t>9786057287694</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Saklı Gerçekler</t>
+          <t>İnsan(lık) Musa</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057314055</t>
+          <t>9786057287687</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Karartma Geceleri</t>
+          <t>CYR Cezaevi Yaşam Rehberi (3 Farklı Kapak)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057287656</t>
+          <t>9786057287649</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kül Kalem</t>
+          <t>Oera Linda Book</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057287601</t>
+          <t>9786057287670</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şairler Tımarhanesi</t>
+          <t>Dil Tutuldu Hal Söyler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057314048</t>
+          <t>9786057287663</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıçların Göçü</t>
+          <t>Saklı Gerçekler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>184</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057314093</t>
+          <t>9786057314055</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Yosun Yeşili</t>
+          <t>Karartma Geceleri</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057287632</t>
+          <t>9786057287656</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Pandalina</t>
+          <t>Kül Kalem</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057287618</t>
+          <t>9786057287601</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kutsal Sır</t>
+          <t>Şairler Tımarhanesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057287625</t>
+          <t>9786057314048</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Gen-Etik</t>
+          <t>Kırlangıçların Göçü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057314079</t>
+          <t>9786057314093</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Durma Harekete Geç</t>
+          <t>Yosun Yeşili</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057314086</t>
+          <t>9786057287632</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zehri Zakkum</t>
+          <t>Pandalina</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>146</v>
+        <v>180</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057314031</t>
+          <t>9786057287618</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sevda Göçü</t>
+          <t>Kutsal Sır</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057137166</t>
+          <t>9786057287625</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Vedalar da Güzeldir</t>
+          <t>Gen-Etik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057314062</t>
+          <t>9786057314079</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Gemiler</t>
+          <t>Durma Harekete Geç</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>106</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057314000</t>
+          <t>9786057314086</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uyandığım Rüya Sustuğum Şiir</t>
+          <t>Zehri Zakkum</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>180</v>
+        <v>146</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057314024</t>
+          <t>9786057314031</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Söz Ver Bana</t>
+          <t>Sevda Göçü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057137197</t>
+          <t>9786057137166</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>La Perdesinde Öleyim</t>
+          <t>Vedalar da Güzeldir</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>116</v>
+        <v>50</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057137142</t>
+          <t>9786057314062</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Çanta</t>
+          <t>Kağıttan Gemiler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057137128</t>
+          <t>9786057314000</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Güneş Gökyüzüne Koşarken</t>
+          <t>Uyandığım Rüya Sustuğum Şiir</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>126</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057137135</t>
+          <t>9786057314024</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmış Geceler</t>
+          <t>Söz Ver Bana</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057137180</t>
+          <t>9786057137197</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Orkide Tadında</t>
+          <t>La Perdesinde Öleyim</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>152</v>
+        <v>116</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057137159</t>
+          <t>9786057137142</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kasatura</t>
+          <t>Kırmızı Çanta</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>160</v>
+        <v>112</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057137104</t>
+          <t>9786057137128</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Kelam</t>
+          <t>Güneş Gökyüzüne Koşarken</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057137111</t>
+          <t>9786057137135</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>Aydınlanmış Geceler</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057097606</t>
+          <t>9786057137180</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Süveyda-i Dildar</t>
+          <t>Orkide Tadında</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>120</v>
+        <v>152</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057097637</t>
+          <t>9786057137159</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Maktul</t>
+          <t>Kasatura</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057137173</t>
+          <t>9786057137104</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tutsak</t>
+          <t>Aşk-ı Kelam</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057097675</t>
+          <t>9786057137111</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kırmızıyı Sevmeyen Biri</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057097613</t>
+          <t>9786057097606</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Rüzgargülü</t>
+          <t>Süveyda-i Dildar</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057097644</t>
+          <t>9786057097637</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Antiseptik Yalnızlıklar</t>
+          <t>Maktul</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>104</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057097682</t>
+          <t>9786057137173</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Efsunkar</t>
+          <t>Tutsak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>116</v>
+        <v>200</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057102706</t>
+          <t>9786057097675</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Evliliğim Evcilik</t>
+          <t>Kırmızıyı Sevmeyen Biri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057097620</t>
+          <t>9786057097613</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mimesis</t>
+          <t>Rüzgargülü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>106</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057097668</t>
+          <t>9786057097644</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İntikam</t>
+          <t>Antiseptik Yalnızlıklar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>240</v>
+        <v>104</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057102775</t>
+          <t>9786057097682</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kapan</t>
+          <t>Efsunkar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>200</v>
+        <v>116</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057102782</t>
+          <t>9786057102706</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İz Bırakan Kadınlar</t>
+          <t>Evliliğim Evcilik</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057102751</t>
+          <t>9786057097620</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Yol</t>
+          <t>Mimesis</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>106</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057102799</t>
+          <t>9786057097668</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Vedalar da Güzeldir</t>
+          <t>İntikam</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057314017</t>
+          <t>9786057102775</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Ufukta Bir Ülkesin</t>
+          <t>Kapan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>126</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057097699</t>
+          <t>9786057102782</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İsimsiz</t>
+          <t>İz Bırakan Kadınlar</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057097651</t>
+          <t>9786057102751</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sensedim</t>
+          <t>Yalnız Yol</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>116</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057102713</t>
+          <t>9786057102799</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yadigar</t>
+          <t>Vedalar da Güzeldir</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>112</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057102737</t>
+          <t>9786057314017</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Safran Çiçeği</t>
+          <t>Ufukta Bir Ülkesin</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>126</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057102744</t>
+          <t>9786057097699</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Duygunun Senfonisi</t>
+          <t>İsimsiz</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>90</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
+          <t>9786057097651</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Sensedim</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786057102713</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Yadigar</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057102737</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Safran Çiçeği</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057102744</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Duygunun Senfonisi</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
           <t>9786057102720</t>
         </is>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Babama Layla</t>
         </is>
       </c>
-      <c r="C115" s="1">
+      <c r="C119" s="1">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>