--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -85,565 +85,595 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259014319</t>
+          <t>9786259350035</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Emanet</t>
+          <t>Diplomasi, İttifak ve Savaş</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259014302</t>
+          <t>9786259014326</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Truman Doktrini</t>
+          <t>Osmanlı'dan Günümüze Türk Eğitim Sisteminde Dış Etkiler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259350011</t>
+          <t>9786259014319</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Yuva Beklerken</t>
+          <t>Emanet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259350004</t>
+          <t>9786259014302</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında İsrail 2</t>
+          <t>Truman Doktrini</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259350097</t>
+          <t>9786259350011</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Musavver Tarif-i Hayvanat - Resimli Hayvan Ansiklopedisi</t>
+          <t>Bir Yuva Beklerken</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259295572</t>
+          <t>9786259350004</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihine ve Kültürüne Adanmış Bir Ömür</t>
+          <t>İngiliz Yıllık Raporlarında İsrail 2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259295565</t>
+          <t>9786259350097</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>From Normative Silence to Geopolitical Adaptation</t>
+          <t>Musavver Tarif-i Hayvanat - Resimli Hayvan Ansiklopedisi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259295589</t>
+          <t>9786259295572</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Canikurbaniler</t>
+          <t>Türk Tarihine ve Kültürüne Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>590</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259295503</t>
+          <t>9786259295565</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bellek Bağlam / Memory Knowledge Context (Türkçe-İngilizce)</t>
+          <t>From Normative Silence to Geopolitical Adaptation</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259295541</t>
+          <t>9786259295589</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Modern Marketing - A Conceptual Approach to the Future</t>
+          <t>Canikurbaniler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259295510</t>
+          <t>9786259295503</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Petersburg İstanbul’a Karşı</t>
+          <t>Bilgi Bellek Bağlam / Memory Knowledge Context (Türkçe-İngilizce)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>590</v>
+        <v>550</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259611174</t>
+          <t>9786259295541</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İsyan ve Hüküm</t>
+          <t>Modern Marketing - A Conceptual Approach to the Future</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>590</v>
+        <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259611198</t>
+          <t>9786259295510</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Açıdan Yapay Zeka Destekli Video Mülakat Uygulamaları</t>
+          <t>Petersburg İstanbul’a Karşı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>590</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259611181</t>
+          <t>9786259611174</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Arasında Ötekilik: Ortadoğu’da Popülizm</t>
+          <t>İsyan ve Hüküm</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259611150</t>
+          <t>9786259611198</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Günümüze Balkanlar</t>
+          <t>Hukuki Açıdan Yapay Zeka Destekli Video Mülakat Uygulamaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259611136</t>
+          <t>9786259611181</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Strategic Foresight and Future Projections in Defense Management</t>
+          <t>Doğu ve Batı Arasında Ötekilik: Ortadoğu’da Popülizm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259611143</t>
+          <t>9786259611150</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gave Destanı</t>
+          <t>Osmanlı’dan Günümüze Balkanlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259611167</t>
+          <t>9786259611136</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Antik ve Klasik Kaynakların Işığında Sinop ve Çevresinin Tarihi</t>
+          <t>Strategic Foresight and Future Projections in Defense Management</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259611129</t>
+          <t>9786259611143</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Karanlık Mirası</t>
+          <t>Gave Destanı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259812014</t>
+          <t>9786259611167</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>II. Abdülhamid Devrinde Sinop</t>
+          <t>Antik ve Klasik Kaynakların Işığında Sinop ve Çevresinin Tarihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259554280</t>
+          <t>9786259611129</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mağdurun Tenha Türküsü</t>
+          <t>Tarihin Karanlık Mirası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259611105</t>
+          <t>9786259812014</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çayönü Höyük Im Akeramischen Und Keramischen Neolithikum</t>
+          <t>II. Abdülhamid Devrinde Sinop</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259554297</t>
+          <t>9786259554280</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sözden Cihana</t>
+          <t>Mağdurun Tenha Türküsü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>470</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259554204</t>
+          <t>9786259611105</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında İsrail 1</t>
+          <t>Çayönü Höyük Im Akeramischen Und Keramischen Neolithikum</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259554242</t>
+          <t>9786259554297</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sinop’un Tarihi Şahsiyetleri</t>
+          <t>Sözden Cihana</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259554259</t>
+          <t>9786259554204</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yitip Giden Kültürel Miras</t>
+          <t>İngiliz Yıllık Raporlarında İsrail 1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>690</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259812045</t>
+          <t>9786259554242</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Terminolojisi (2 Cilt Takım)</t>
+          <t>Sinop’un Tarihi Şahsiyetleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259554273</t>
+          <t>9786259554259</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
+          <t>Yitip Giden Kültürel Miras</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>375</v>
+        <v>690</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259812038</t>
+          <t>9786259812045</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rodosçuklu Fenni Divanı</t>
+          <t>İlahiyat Terminolojisi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259554266</t>
+          <t>9786259554273</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Tarih ve Modern Paradigma</t>
+          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259812076</t>
+          <t>9786259812038</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Keltlerden Vikinglere Britanya</t>
+          <t>Rodosçuklu Fenni Divanı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259812021</t>
+          <t>9786259554266</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kültür, Medeniyet, Maarif Kavramları ve Türklerin Bakışı</t>
+          <t>Eğitim, Tarih ve Modern Paradigma</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259812090</t>
+          <t>9786259812076</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hilafetin Dönüşümü Halife et-Tâi‘-Lillâh ve Büveyhîler</t>
+          <t>Keltlerden Vikinglere Britanya</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259812083</t>
+          <t>9786259812021</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Heartland And Rimland</t>
+          <t>Kültür, Medeniyet, Maarif Kavramları ve Türklerin Bakışı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
+          <t>9786259812090</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Hilafetin Dönüşümü Halife et-Tâi‘-Lillâh ve Büveyhîler</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259812083</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Heartland And Rimland</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
           <t>9786259295534</t>
         </is>
       </c>
-      <c r="B36" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Yapay Zeka Teknolojileri - Artificial Technologies in Education</t>
         </is>
       </c>
-      <c r="C36" s="1">
+      <c r="C38" s="1">
         <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>