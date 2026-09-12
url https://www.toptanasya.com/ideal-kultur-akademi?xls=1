--- v1 (2026-06-22)
+++ v2 (2026-09-12)
@@ -85,595 +85,610 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259350035</t>
+          <t>9786259014333</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Diplomasi, İttifak ve Savaş</t>
+          <t>Ergenliğin Sonu ya da Kendi Olmak</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259014326</t>
+          <t>9786259350035</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Türk Eğitim Sisteminde Dış Etkiler</t>
+          <t>Diplomasi, İttifak ve Savaş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259014319</t>
+          <t>9786259014326</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Emanet</t>
+          <t>Osmanlı'dan Günümüze Türk Eğitim Sisteminde Dış Etkiler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259014302</t>
+          <t>9786259014319</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Truman Doktrini</t>
+          <t>Emanet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259350011</t>
+          <t>9786259014302</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Bir Yuva Beklerken</t>
+          <t>Truman Doktrini</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259350004</t>
+          <t>9786259350011</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında İsrail 2</t>
+          <t>Bir Yuva Beklerken</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259350097</t>
+          <t>9786259350004</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Musavver Tarif-i Hayvanat - Resimli Hayvan Ansiklopedisi</t>
+          <t>İngiliz Yıllık Raporlarında İsrail 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259295572</t>
+          <t>9786259350097</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihine ve Kültürüne Adanmış Bir Ömür</t>
+          <t>Musavver Tarif-i Hayvanat - Resimli Hayvan Ansiklopedisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259295565</t>
+          <t>9786259295572</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>From Normative Silence to Geopolitical Adaptation</t>
+          <t>Türk Tarihine ve Kültürüne Adanmış Bir Ömür</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259295589</t>
+          <t>9786259295565</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Canikurbaniler</t>
+          <t>From Normative Silence to Geopolitical Adaptation</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>590</v>
+        <v>500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259295503</t>
+          <t>9786259295589</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Bellek Bağlam / Memory Knowledge Context (Türkçe-İngilizce)</t>
+          <t>Canikurbaniler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>590</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259295541</t>
+          <t>9786259295503</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Modern Marketing - A Conceptual Approach to the Future</t>
+          <t>Bilgi Bellek Bağlam / Memory Knowledge Context (Türkçe-İngilizce)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259295510</t>
+          <t>9786259295541</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Petersburg İstanbul’a Karşı</t>
+          <t>Modern Marketing - A Conceptual Approach to the Future</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>590</v>
+        <v>550</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259611174</t>
+          <t>9786259295510</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İsyan ve Hüküm</t>
+          <t>Petersburg İstanbul’a Karşı</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259611198</t>
+          <t>9786259611174</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Açıdan Yapay Zeka Destekli Video Mülakat Uygulamaları</t>
+          <t>İsyan ve Hüküm</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>590</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259611181</t>
+          <t>9786259611198</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Doğu ve Batı Arasında Ötekilik: Ortadoğu’da Popülizm</t>
+          <t>Hukuki Açıdan Yapay Zeka Destekli Video Mülakat Uygulamaları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259611150</t>
+          <t>9786259611181</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’dan Günümüze Balkanlar</t>
+          <t>Doğu ve Batı Arasında Ötekilik: Ortadoğu’da Popülizm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259611136</t>
+          <t>9786259611150</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Strategic Foresight and Future Projections in Defense Management</t>
+          <t>Osmanlı’dan Günümüze Balkanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259611143</t>
+          <t>9786259611136</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gave Destanı</t>
+          <t>Strategic Foresight and Future Projections in Defense Management</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259611167</t>
+          <t>9786259611143</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Antik ve Klasik Kaynakların Işığında Sinop ve Çevresinin Tarihi</t>
+          <t>Gave Destanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259611129</t>
+          <t>9786259611167</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Karanlık Mirası</t>
+          <t>Antik ve Klasik Kaynakların Işığında Sinop ve Çevresinin Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259812014</t>
+          <t>9786259611129</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>II. Abdülhamid Devrinde Sinop</t>
+          <t>Tarihin Karanlık Mirası</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259554280</t>
+          <t>9786259812014</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mağdurun Tenha Türküsü</t>
+          <t>II. Abdülhamid Devrinde Sinop</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>470</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259611105</t>
+          <t>9786259554280</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çayönü Höyük Im Akeramischen Und Keramischen Neolithikum</t>
+          <t>Mağdurun Tenha Türküsü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>470</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259554297</t>
+          <t>9786259611105</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sözden Cihana</t>
+          <t>Çayönü Höyük Im Akeramischen Und Keramischen Neolithikum</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259554204</t>
+          <t>9786259554297</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Yıllık Raporlarında İsrail 1</t>
+          <t>Sözden Cihana</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259554242</t>
+          <t>9786259554204</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sinop’un Tarihi Şahsiyetleri</t>
+          <t>İngiliz Yıllık Raporlarında İsrail 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259554259</t>
+          <t>9786259554242</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yitip Giden Kültürel Miras</t>
+          <t>Sinop’un Tarihi Şahsiyetleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>690</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259812045</t>
+          <t>9786259554259</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İlahiyat Terminolojisi (2 Cilt Takım)</t>
+          <t>Yitip Giden Kültürel Miras</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1200</v>
+        <v>690</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259554273</t>
+          <t>9786259812045</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
+          <t>İlahiyat Terminolojisi (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>375</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259812038</t>
+          <t>9786259554273</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Rodosçuklu Fenni Divanı</t>
+          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259554266</t>
+          <t>9786259812038</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Eğitim, Tarih ve Modern Paradigma</t>
+          <t>Rodosçuklu Fenni Divanı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259812076</t>
+          <t>9786259554266</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Keltlerden Vikinglere Britanya</t>
+          <t>Eğitim, Tarih ve Modern Paradigma</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259812021</t>
+          <t>9786259812076</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kültür, Medeniyet, Maarif Kavramları ve Türklerin Bakışı</t>
+          <t>Keltlerden Vikinglere Britanya</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259812090</t>
+          <t>9786259812021</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hilafetin Dönüşümü Halife et-Tâi‘-Lillâh ve Büveyhîler</t>
+          <t>Kültür, Medeniyet, Maarif Kavramları ve Türklerin Bakışı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259812083</t>
+          <t>9786259812090</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Heartland And Rimland</t>
+          <t>Hilafetin Dönüşümü Halife et-Tâi‘-Lillâh ve Büveyhîler</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
+          <t>9786259812083</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Heartland And Rimland</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
           <t>9786259295534</t>
         </is>
       </c>
-      <c r="B38" s="1" t="inlineStr">
+      <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Eğitimde Yapay Zeka Teknolojileri - Artificial Technologies in Education</t>
         </is>
       </c>
-      <c r="C38" s="1">
+      <c r="C39" s="1">
         <v>650</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>