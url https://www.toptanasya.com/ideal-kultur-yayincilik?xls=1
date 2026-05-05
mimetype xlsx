--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,4510 +85,5155 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257059770</t>
+          <t>9786256633735</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sanatın ve Varoluşun Kökleri</t>
+          <t>Göstergebilim Yapıttan Yaşama Göstergelerle İstanbul</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256201088</t>
+          <t>9789753741637</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Aklın Bilinmeyene Yolculuğu</t>
+          <t>Riyaz-ı Belde-i Edirne Seti (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052101124</t>
+          <t>9786055729523</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ayn-ı Ekber Mehmed Efendi’nin Şema’il-i Şerif Tercümesi</t>
+          <t>Yükseköğretim Kurumlarında Disiplin ve Ceza Soruşturması</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056070808</t>
+          <t>9786052101483</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Müşteri</t>
+          <t>Mali Hizmetler Uzman Yardımcılığı Yeterlik Sınavı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055729578</t>
+          <t>9786052101247</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Integrated School Management</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 2</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055729974</t>
+          <t>9786055729752</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk-Amerikan İlişkileri (1971-1984)</t>
+          <t>Endüstriyel Tasarım</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>95</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055729837</t>
+          <t>9786055729004</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Canlı Tanıkları Arşiv Belgeleri</t>
+          <t>Tasarımı Anlamak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>420</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052101759</t>
+          <t>9786055729059</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Roma Askeri Teşkilatı</t>
+          <t>Sosyal Bilimlerde SPSS Uygulamaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786052101971</t>
+          <t>9786055729134</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Candide ou L'optimisme</t>
+          <t>Öğretim İlke ve Yöntemleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>182</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258375848</t>
+          <t>9786055729141</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Experiences of Combating Epidemics in The Ottoman Empire</t>
+          <t>Endüstri Tasarımı Temel Kavramları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256201033</t>
+          <t>9786055729127</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Medusa’nın Bakışı</t>
+          <t>Teoriden Pratiğe Birleştirilmiş Sınıf Uygulamaları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256201040</t>
+          <t>9786055729066</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Zihin Vahşi Doğa</t>
+          <t>Eğitim Bilimine Giriş</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>180</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256201057</t>
+          <t>9786055729370</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sabahın Kükreyişi</t>
+          <t>Türk Kültür Tarihi İçerisinde Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258375985</t>
+          <t>9789944410526</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hapsedilmiş Benliği Özgürleştirmek - Yeme Bozukluklarına Psikoterapötik Bir Bakış</t>
+          <t>Önce İnsan Önce İletişim</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>395</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256201002</t>
+          <t>9786055729073</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İki Yüzü: Ağıt ve Ötesi/ Kayıp Sonrası Yaşanan Travmanın İyileşmesinde Ağıt</t>
+          <t>Osmanlı Yönetiminde Irak ve Suriye</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256201019</t>
+          <t>9786055729349</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Seyyahın İstanbul'u/ Evliya Çelebinin Seyahatnamesi'nde İstanbul'un Sırları</t>
+          <t>Niçin Oyun?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256201071</t>
+          <t>9786055729028</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Yapmadan Her Şeyi Yapmak - Tembelliğin Derin Bilgeliği</t>
+          <t>Kelimeler Yay Burcunda</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256201026</t>
+          <t>9789756351352</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Beldeler - Evliya Çelebi Seyahatnamesi'nde Mekke, Medine Kudüs</t>
+          <t>2. Ulusal Okul Kütüphanecileri Konferansı Bilgi Okuryazarlığı’ndan Yaşam Boyu Öğrenme’ye</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256201064</t>
+          <t>9786055729233</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaş Nasıl Kazanılır? Roma Savaş Sanatı</t>
+          <t>Ağaç Yaşken Düzelir</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258375855</t>
+          <t>9786055729585</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sinop Tarihinden Kesitler</t>
+          <t>Aile İçi Yaşamın Çocuk Resimlerindeki İzi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>410</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258375732</t>
+          <t>9786055729493</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında 100 İnci Kalem</t>
+          <t>Öğrenme Psikolojisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258375381</t>
+          <t>9786055729295</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Avarlar - Avrupa'da 250 Yıllık Hakimiyetin İzleri</t>
+          <t>Avrupa Birliği Tarım Politikaları ve Türkiye Tarımı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257059794</t>
+          <t>9789750026805</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mustafa Öztürk Onuruna Tarih Yazıları (2 Cilt Takım)</t>
+          <t>Mut (Claudiopolis)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>990</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786052101346</t>
+          <t>9786055729332</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Algoritma ve Kodlama - Temel Kodlama Eğitim Serisi</t>
+          <t>10. Lojistik ve Tedarik Zinciri Kongresi 2012 Bildiri Kitabı (İngilizce)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>175</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786052101391</t>
+          <t>3990000056898</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Temel Ekonomi</t>
+          <t>Balkan Faciaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055729264</t>
+          <t>9786055729400</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yönetici El Kitabı</t>
+          <t>Açılsın Perdeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>195</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786052101155</t>
+          <t>9786055729431</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
+          <t>Teknik ve Tıbbi İş Güvenliğinin Hukuksal Boyutu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>325</v>
+        <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786052101698</t>
+          <t>9786055729547</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Kaynaklarından 1 Numaralı Name-i Hümayun Defteri (H.1111-1174/M.1699-1761)</t>
+          <t>Şehir Kavramlarının Yolculuğu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257059206</t>
+          <t>9786052101421</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>David Lloyd George’un Hatıralarında Sevr ve Lozan’a Giden Süreç</t>
+          <t>İstilacı Endemik Yerelleşmiş Balıklar ve Parazitleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052101070</t>
+          <t>9786052101063</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Afet Yönetimi ve Depremlerin Sosyo Ekonomik Etkileri</t>
+          <t>Müşir Recep Paşa</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258375961</t>
+          <t>9786055729929</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Arapçayı Öğrenmede ve Öğretmede Kullanımı</t>
+          <t>Lala Mustafa Paşa</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258375916</t>
+          <t>9786055729875</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>The Times Sayfalarında Lozan Barış Konferansı</t>
+          <t>Osmanlı Epigrafisi (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258375756</t>
+          <t>9786052101094</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Tarihi 1299-1792</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>30</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257059909</t>
+          <t>9786055729639</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinle Klinik Görüşmeler</t>
+          <t>Kur'an'da Gizli Meseller</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258375251</t>
+          <t>9786055729646</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Orta Çağ İmparatorluğunun Doğuşu - Gurlular</t>
+          <t>Rus Elçilik Raporlarına Göre Hokand Hanlığı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258375947</t>
+          <t>9786055729387</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunun Gizli Portresi</t>
+          <t>Sosyal Teori</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258375978</t>
+          <t>9786055729707</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Contribution To Un Peacekeeping Operations</t>
+          <t>Mimarlık Eğitiminde Pedagoji ve Pratik Arasında Var Olmak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258375930</t>
+          <t>9786055729257</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Emerging Power İn İndo - Pacific Geopolitics</t>
+          <t>İş Yasaları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>690</v>
+        <v>15</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258375923</t>
+          <t>9786257059251</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Yurtluk - Ocaklık ve Hükümet Sancakları</t>
+          <t>İngiliz Konsolos ve Yardımcılarının Raporlarında Kayseri (1843-1852)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055729448</t>
+          <t>9786052101469</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Üretim Yönetimi</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 3</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055729042</t>
+          <t>9786257059091</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Örgütlerinde Sosyal Sermaye ve Yönetimi</t>
+          <t>Çağdaş Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055729103</t>
+          <t>9786052101353</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Öncü Öğretmen</t>
+          <t>Oyun Canavarı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055729363</t>
+          <t>9786257059046</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikaları</t>
+          <t>Deniz Balıkları ve Parazitler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055729196</t>
+          <t>9786257059770</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Çocuk</t>
+          <t>Sanatın ve Varoluşun Kökleri</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055729202</t>
+          <t>9786256201088</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Çocuğunun Gelişimi ve Eğitimi</t>
+          <t>Aklın Bilinmeyene Yolculuğu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055729219</t>
+          <t>9786052101124</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Latin Harfleriyle Kamus-i Türki (Osmanlıca-Türkçe Sözlük) (Ciltli)</t>
+          <t>Ayn-ı Ekber Mehmed Efendi’nin Şema’il-i Şerif Tercümesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055729172</t>
+          <t>9786056070808</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Claude’un İtirafları</t>
+          <t>Müşteri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055729271</t>
+          <t>9786055729578</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>1909 Adana Ermeni Olayları</t>
+          <t>Integrated School Management</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055729288</t>
+          <t>9786055729974</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>24 Nisan 1915’te Ne Oldu?</t>
+          <t>Türk-Amerikan İlişkileri (1971-1984)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>410</v>
+        <v>850</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055729844</t>
+          <t>9786055729837</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Hariciye Nazırı Lord Palmerston’un Parlamento Nutku</t>
+          <t>Tarihin Canlı Tanıkları Arşiv Belgeleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258375800</t>
+          <t>9786052101759</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hakimiyetinde Balkanlar - Sosyo-Ekonomik ve İdari Bakış</t>
+          <t>Roma Askeri Teşkilatı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258375817</t>
+          <t>9786052101971</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Köy Enstitüleri Çalışmaları</t>
+          <t>Candide ou L'optimisme</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258375787</t>
+          <t>9786258375848</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Son Söyleşim Siyonizm Hapishanesinde İsyan</t>
+          <t>Experiences of Combating Epidemics in The Ottoman Empire</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>140</v>
+        <v>420</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258375497</t>
+          <t>9786256201033</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Fıtnat Hanım</t>
+          <t>Medusa’nın Bakışı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258375558</t>
+          <t>9786256201040</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Baharzade Feride Hanım</t>
+          <t>Vahşi Zihin Vahşi Doğa</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258375534</t>
+          <t>9786256201057</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Adile Sultan</t>
+          <t>Sabahın Kükreyişi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258375473</t>
+          <t>9786258375985</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Zarif Kalemleri</t>
+          <t>Hapsedilmiş Benliği Özgürleştirmek - Yeme Bozukluklarına Psikoterapötik Bir Bakış</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>395</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258375510</t>
+          <t>9786256201002</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şeref Hanım</t>
+          <t>Yaşamın İki Yüzü: Ağıt ve Ötesi/ Kayıp Sonrası Yaşanan Travmanın İyileşmesinde Ağıt</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258375527</t>
+          <t>9786256201019</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sırri Hanım</t>
+          <t>Seyyahın İstanbul'u/ Evliya Çelebinin Seyahatnamesi'nde İstanbul'un Sırları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258375541</t>
+          <t>9786256201071</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nakiyye Hanım</t>
+          <t>Hiçbir Şey Yapmadan Her Şeyi Yapmak - Tembelliğin Derin Bilgeliği</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258375503</t>
+          <t>9786256201026</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Leyla Hanım</t>
+          <t>Mukaddes Beldeler - Evliya Çelebi Seyahatnamesi'nde Mekke, Medine Kudüs</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>230</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258375480</t>
+          <t>9786256201064</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mihri Hatun</t>
+          <t>Bir Savaş Nasıl Kazanılır? Roma Savaş Sanatı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258375565</t>
+          <t>9786258375855</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Leyla Saz Hanım</t>
+          <t>Sinop Tarihinden Kesitler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258375633</t>
+          <t>9786258375732</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>The Poverty of Disadvantaged Groups in Turkey</t>
+          <t>Cumhuriyetin 100. Yılında 100 İnci Kalem</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>450</v>
+        <v>530</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258375435</t>
+          <t>9786258375381</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarımda Tipografinin 40 Temel Kuralı</t>
+          <t>Avarlar - Avrupa'da 250 Yıllık Hakimiyetin İzleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258375244</t>
+          <t>9786257059794</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>II. Abdülhamid ve Rusya</t>
+          <t>Prof. Dr. Mustafa Öztürk Onuruna Tarih Yazıları (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052101582</t>
+          <t>9786052101346</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kamus-ı Türki (Ciltli)</t>
+          <t>Algoritma ve Kodlama - Temel Kodlama Eğitim Serisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>850</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052101599</t>
+          <t>9786052101391</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerine Giriş</t>
+          <t>Temel Ekonomi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258375879</t>
+          <t>9786055729264</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs'tan 12 Mart'a Türkiye'nin Ortadoğu Politikası</t>
+          <t>Yönetici El Kitabı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>220</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258375862</t>
+          <t>9786052101155</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Doğu Avrupa Tarihi</t>
+          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>550</v>
+        <v>375</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258375763</t>
+          <t>9786052101698</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Habere Yansıyan Savaş - ABD Basınında Milli Mücadele</t>
+          <t>Osmanlı Arşiv Kaynaklarından 1 Numaralı Name-i Hümayun Defteri (H.1111-1174/M.1699-1761)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257059763</t>
+          <t>9786257059206</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Değişime Hazır Mısın?</t>
+          <t>David Lloyd George’un Hatıralarında Sevr ve Lozan’a Giden Süreç</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258375619</t>
+          <t>9786052101070</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Zarif Türk</t>
+          <t>Osmanlı Devleti'nde Afet Yönetimi ve Depremlerin Sosyo Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258375749</t>
+          <t>9786258375961</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Oyunlaştırma 101 - Kütüphaneler İçin Uygulanabilir Oyunlaştırma Fikirleri</t>
+          <t>Yapay Zekanın Arapçayı Öğrenmede ve Öğretmede Kullanımı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257059749</t>
+          <t>9786258375916</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Etkili Eğitimin Önündeki Engeller</t>
+          <t>The Times Sayfalarında Lozan Barış Konferansı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258375664</t>
+          <t>9786258375756</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Deli Şansı</t>
+          <t>Osmanlı Devleti Tarihi 1299-1792</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258375688</t>
+          <t>9786257059909</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Arzu Hallerin Söyledikleri</t>
+          <t>Yetişkinle Klinik Görüşmeler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>550</v>
+        <v>280</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258375657</t>
+          <t>9786258375251</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İki İmparatorluk Bir Eyalet</t>
+          <t>Bir Orta Çağ İmparatorluğunun Doğuşu - Gurlular</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786052101117</t>
+          <t>9786258375947</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş ve Tarihi Metinler</t>
+          <t>Büyük Oyunun Gizli Portresi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>390</v>
+        <v>360</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052101018</t>
+          <t>9786258375978</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Tarım, Hayvancılık ve Gıda Sanayi Yatırım Projeleri Hazırlama Tekniği</t>
+          <t>Turkey’s Contribution To Un Peacekeeping Operations</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055729769</t>
+          <t>9786258375930</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Emerging Power İn İndo - Pacific Geopolitics</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>390</v>
+        <v>690</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055729554</t>
+          <t>9786258375923</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Lojistik Bilgi Sistemleri ve Teknolojileri</t>
+          <t>Sultanın Yurtluk - Ocaklık ve Hükümet Sancakları</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055729509</t>
+          <t>9786055729448</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İç Kontrol ve Kurumsal Risk Yönetimi</t>
+          <t>Üretim Yönetimi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055729943</t>
+          <t>9786055729042</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>AB Çiftlik Muhasebe Veri Ağı Sistemi</t>
+          <t>Eğitim Örgütlerinde Sosyal Sermaye ve Yönetimi</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258375596</t>
+          <t>9786055729103</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Son İlhanlı Toga Timur Han ve Varisleri</t>
+          <t>Öncü Öğretmen</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>420</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258375640</t>
+          <t>9786055729363</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Müzisyenlikten Cellatlığa</t>
+          <t>Osmanlı Arşiv Vesikaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258375374</t>
+          <t>9786055729196</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Doğu Roma’yı Titreten Güç</t>
+          <t>Okuldaki Çocuk</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258375589</t>
+          <t>9786055729202</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Zeki Arıkan Anısına Tarih Tasarımları</t>
+          <t>Okul Öncesi Çocuğunun Gelişimi ve Eğitimi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258375329</t>
+          <t>9786055729219</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bir Cihan Hakimi Kanuni Sultan Süleyman Han</t>
+          <t>Latin Harfleriyle Kamus-i Türki (Osmanlıca-Türkçe Sözlük) (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258375442</t>
+          <t>9786055729172</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hitap ve Delalet: Kur'an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar</t>
+          <t>Claude’un İtirafları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>950</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258375411</t>
+          <t>9786055729271</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Uzay Gücü ve Hava Hakimiyeti</t>
+          <t>1909 Adana Ermeni Olayları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258375572</t>
+          <t>9786055729288</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Savaşlar Döneminde Anadolu Şehirleri</t>
+          <t>24 Nisan 1915’te Ne Oldu?</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>485</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258375428</t>
+          <t>9786055729844</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Halife ve Sultanlar Mücadelesi</t>
+          <t>İngiltere Hariciye Nazırı Lord Palmerston’un Parlamento Nutku</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258375404</t>
+          <t>9786258375800</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Boyutları ile Okul Kütüphaneleri</t>
+          <t>Osmanlı Hakimiyetinde Balkanlar - Sosyo-Ekonomik ve İdari Bakış</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>260</v>
+        <v>580</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258375275</t>
+          <t>9786258375817</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Eşekli Kütüphaneci Mustafa Güzelgöz</t>
+          <t>Cumhuriyetin 100. Yılında Köy Enstitüleri Çalışmaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>260</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257059756</t>
+          <t>9786258375787</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sosyolojisi</t>
+          <t>Son Söyleşim Siyonizm Hapishanesinde İsyan</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258375343</t>
+          <t>9786258375497</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Kabus - Trinity'den Çernobil'e</t>
+          <t>Fıtnat Hanım</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258375350</t>
+          <t>9786258375558</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Diplomasi Yazıları</t>
+          <t>Baharzade Feride Hanım</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258375367</t>
+          <t>9786258375534</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>1835 Tarihli Nüfus Defterlerine Göre Tortum Kazası</t>
+          <t>Adile Sultan</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258375312</t>
+          <t>9786258375473</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Tarihi</t>
+          <t>Şiirin Zarif Kalemleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258375305</t>
+          <t>9786258375510</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Kadının Moda Öyküsü</t>
+          <t>Şeref Hanım</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258375268</t>
+          <t>9786258375527</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Çözülürken Umuda Yolculuk</t>
+          <t>Sırri Hanım</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258375282</t>
+          <t>9786258375541</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bir Ara Nesil Portresi Alişanzade İsmail Hakkı</t>
+          <t>Nakiyye Hanım</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258375299</t>
+          <t>9786258375503</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Basra Donanması</t>
+          <t>Leyla Hanım</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258375176</t>
+          <t>9786258375480</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İz Bırakan Kadınlarımız</t>
+          <t>Mihri Hatun</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258375183</t>
+          <t>9786258375565</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Türk Varlığı</t>
+          <t>Leyla Saz Hanım</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>650</v>
+        <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258375213</t>
+          <t>9786258375633</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kocaeli Müze Çalışmaları</t>
+          <t>The Poverty of Disadvantaged Groups in Turkey</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258375053</t>
+          <t>9786258375435</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dolabname</t>
+          <t>Grafik Tasarımda Tipografinin 40 Temel Kuralı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258375237</t>
+          <t>9786258375244</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Diplomatikasında Mülknameler</t>
+          <t>II. Abdülhamid ve Rusya</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258375220</t>
+          <t>9786052101582</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>The Kemerbaşı In The Ottoman Medreses And The Consiliarius In The Italian Universities</t>
+          <t>Kamus-ı Türki (Ciltli)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>280</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257059992</t>
+          <t>9786052101599</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Babalık İşlevi</t>
+          <t>Eğitim Bilimlerine Giriş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>875</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258375145</t>
+          <t>9786258375879</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Sıkıyönetim</t>
+          <t>27 Mayıs'tan 12 Mart'a Türkiye'nin Ortadoğu Politikası</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258375039</t>
+          <t>9786258375862</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Evrenler</t>
+          <t>Doğu Avrupa Tarihi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>280</v>
+        <v>720</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258375091</t>
+          <t>9786258375763</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Anlatıcının Sen/Siz Hali</t>
+          <t>Habere Yansıyan Savaş - ABD Basınında Milli Mücadele</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>530</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786258375060</t>
+          <t>9786257059763</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Bizans'ın Sürgün Yılları</t>
+          <t>Değişime Hazır Mısın?</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257059855</t>
+          <t>9786258375619</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Population Exchange</t>
+          <t>Zarif Türk</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258375114</t>
+          <t>9786258375749</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar  Cilt 1</t>
+          <t>Oyunlaştırma 101 - Kütüphaneler İçin Uygulanabilir Oyunlaştırma Fikirleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>750</v>
+        <v>360</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258375121</t>
+          <t>9786257059749</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar Cilt 2</t>
+          <t>Etkili Eğitimin Önündeki Engeller</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>750</v>
+        <v>280</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258375022</t>
+          <t>9786258375664</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kuantum - Sırlar Evrenine Açılan Kapı</t>
+          <t>Deli Şansı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>280</v>
+        <v>190</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257059848</t>
+          <t>9786258375688</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Therapy of Adolescence</t>
+          <t>Arzu Hallerin Söyledikleri</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258375046</t>
+          <t>9786258375657</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Kozmos - Aklın Bilinmeyene Yolculuğu</t>
+          <t>İki İmparatorluk Bir Eyalet</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>280</v>
+        <v>800</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258375107</t>
+          <t>9786052101117</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Hind-islam Sanatı Üzerine Yeni Araştırmalar</t>
+          <t>Osmanlı Türkçesine Giriş ve Tarihi Metinler</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>500</v>
+        <v>475</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786258375084</t>
+          <t>9786052101018</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Global Energy and Geopolitical Transformation</t>
+          <t>Tarım, Hayvancılık ve Gıda Sanayi Yatırım Projeleri Hazırlama Tekniği</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>340</v>
+        <v>230</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257059985</t>
+          <t>9786055729769</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Vakalarla Çocuk Psikopatolojileri - 2</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258375015</t>
+          <t>9786055729554</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dengeler Değişirken</t>
+          <t>Lojistik Bilgi Sistemleri ve Teknolojileri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257059893</t>
+          <t>9786055729509</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>услугите на обществените библиотеки в турция и българия в прехода към информационно общество</t>
+          <t>İç Kontrol ve Kurumsal Risk Yönetimi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257059923</t>
+          <t>9786055729943</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Muş Tarihi</t>
+          <t>AB Çiftlik Muhasebe Veri Ağı Sistemi</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257059879</t>
+          <t>9786258375596</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Medrese Eğitimi</t>
+          <t>Son İlhanlı Toga Timur Han ve Varisleri</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>530</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786052101148</t>
+          <t>9786258375640</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Araftaki Kafkasya</t>
+          <t>Müzisyenlikten Cellatlığa</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055729813</t>
+          <t>9786258375374</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kastamonulu Aşık Kemali ve Divançesi</t>
+          <t>Doğu Roma’yı Titreten Güç</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>280</v>
+        <v>540</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055729820</t>
+          <t>9786258375589</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi ve İlk Çağ Mimarlığı</t>
+          <t>Prof. Dr. Zeki Arıkan Anısına Tarih Tasarımları</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>495</v>
+        <v>650</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055729721</t>
+          <t>9786258375329</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>1923 Mürettipler Grevi</t>
+          <t>Bir Cihan Hakimi Kanuni Sultan Süleyman Han</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055729691</t>
+          <t>9786258375442</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Düzce</t>
+          <t>Hitap ve Delalet: Kur'an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>950</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055729745</t>
+          <t>9786258375411</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Ahval Defterlerine Göre Ordulu Devlet Adamları</t>
+          <t>21. Yüzyılda Uzay Gücü ve Hava Hakimiyeti</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>260</v>
+        <v>540</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257059169</t>
+          <t>9786258375572</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Yeşil ve Tersine Lojistikte Geri Dönüşüm Davranışı</t>
+          <t>Savaşlar Döneminde Anadolu Şehirleri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>130</v>
+        <v>470</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786052101575</t>
+          <t>9786258375428</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Müsellesname</t>
+          <t>Halife ve Sultanlar Mücadelesi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257059947</t>
+          <t>9786258375404</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Vakalarla Çocuk Psikopatolojileri - 1</t>
+          <t>Çeşitli Boyutları ile Okul Kütüphaneleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257059978</t>
+          <t>9786258375275</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanedanında Doğum Günü Törenleri</t>
+          <t>Eşekli Kütüphaneci Mustafa Güzelgöz</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257059886</t>
+          <t>9786257059756</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Germany's Minority Policy in Romania</t>
+          <t>Eğitim Sosyolojisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257059831</t>
+          <t>9786258375343</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Diğer Bilimler</t>
+          <t>Nükleer Kabus - Trinity'den Çernobil'e</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257059930</t>
+          <t>9786258375350</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Süveyş Donanması</t>
+          <t>Diplomasi Yazıları</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257059954</t>
+          <t>9786258375367</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mahzenü’l-Esrar Behişti Ahmed</t>
+          <t>1835 Tarihli Nüfus Defterlerine Göre Tortum Kazası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>340</v>
+        <v>800</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257059916</t>
+          <t>9786258375312</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Şehre</t>
+          <t>Ötekinin Tarihi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>350</v>
+        <v>540</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257059862</t>
+          <t>9786258375305</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Peşinde Hayatın İçinde Selahaddin Önder’e Armağan</t>
+          <t>Osmanlı Toplumunda Kadının Moda Öyküsü</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786257059633</t>
+          <t>9786258375268</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Taşrasının İdari Taksimatı ve Yöneticileri (2 Cilt Kutulu Set)</t>
+          <t>İmparatorluk Çözülürken Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786257059664</t>
+          <t>9786258375282</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Tarihi (2 Cilt Kutulu Set)</t>
+          <t>Bir Ara Nesil Portresi Alişanzade İsmail Hakkı</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>990</v>
+        <v>480</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786257059589</t>
+          <t>9786258375299</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Fikri Mülkiyet Hakları</t>
+          <t>Basra Donanması</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786257059732</t>
+          <t>9786258375176</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Mikrop, Salgın ve Toplum</t>
+          <t>Tarihte İz Bırakan Kadınlarımız</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786257059725</t>
+          <t>9786258375183</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kut - Fırat’tan Tuna’ya 1</t>
+          <t>Kıbrıs’ta Türk Varlığı</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786257059695</t>
+          <t>9786258375213</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sistemin Kölesi</t>
+          <t>Geçmişten Geleceğe Kocaeli Müze Çalışmaları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786257059701</t>
+          <t>9786258375053</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Dakikalar</t>
+          <t>Dolabname</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786257059619</t>
+          <t>9786258375237</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Bir Saatliğine</t>
+          <t>Osmanlı Diplomatikasında Mülknameler</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786257059626</t>
+          <t>9786258375220</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Middle East Policy</t>
+          <t>The Kemerbaşı In The Ottoman Medreses And The Consiliarius In The Italian Universities</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257059572</t>
+          <t>9786257059992</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Silah ve İnsan</t>
+          <t>Babalık İşlevi</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786257059565</t>
+          <t>9786258375145</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Yetişkin Psikoterapileri</t>
+          <t>Osmanlı’da Sıkıyönetim</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>690</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257059602</t>
+          <t>9786258375039</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Meğer Ben Neymişim</t>
+          <t>Çoklu Evrenler</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257059596</t>
+          <t>9786258375091</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Terörizm ve Göç</t>
+          <t>Anlatıcının Sen/Siz Hali</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257059497</t>
+          <t>9786258375060</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğin Terapisi</t>
+          <t>Bizans'ın Sürgün Yılları</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257059558</t>
+          <t>9786257059855</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz</t>
+          <t>Population Exchange</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257059541</t>
+          <t>9786258375114</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Yolculuğunda Bir Durak</t>
+          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar  Cilt 1</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257059480</t>
+          <t>9786258375121</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sanayi ve Maadin Bankası</t>
+          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar Cilt 2</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>220</v>
+        <v>750</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257059329</t>
+          <t>9786258375022</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu - Medeniyetler Çatışmalar ve Zihinlerdeki Sınırlar</t>
+          <t>Kuantum - Sırlar Evrenine Açılan Kapı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257059367</t>
+          <t>9786257059848</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Cem - Cem Sultan</t>
+          <t>Therapy of Adolescence</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257059381</t>
+          <t>9786258375046</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bahti - Sultan 1. Ahmet</t>
+          <t>Kozmos - Aklın Bilinmeyene Yolculuğu</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257059343</t>
+          <t>9786258375107</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Avni - Fatih Sultan Mehmet</t>
+          <t>Hind-islam Sanatı Üzerine Yeni Araştırmalar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257059350</t>
+          <t>9786258375084</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Adli - Sultan 2. Bayezit</t>
+          <t>Global Energy and Geopolitical Transformation</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257059398</t>
+          <t>9786257059985</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Şahi - Şehzade Bayezit</t>
+          <t>Vakalarla Çocuk Psikopatolojileri - 2</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257059473</t>
+          <t>9786258375015</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanedan Şairleri 10 Kitap Kutulu Set</t>
+          <t>Dengeler Değişirken</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>2500</v>
+        <v>395</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257059459</t>
+          <t>9786257059893</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Osman Bey'den Sultan Vahdettin'e</t>
+          <t>услугите на обществените библиотеки в турция и българия в прехода към информационно общество</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>380</v>
+        <v>750</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257059411</t>
+          <t>9786257059923</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Muradi - Sultan 3. Murat</t>
+          <t>Muş Tarihi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257059428</t>
+          <t>9786257059879</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Muhibbi - Kanuni Sultan Süleyman</t>
+          <t>Medrese Eğitimi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257059435</t>
+          <t>9786052101148</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İlhami - Sultan 3. Selim</t>
+          <t>Araftaki Kafkasya</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257059442</t>
+          <t>9786055729813</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Farisi - Sultan 2. Osman</t>
+          <t>Kastamonulu Aşık Kemali ve Divançesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257059404</t>
+          <t>9786055729820</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ordusunda At (1856-1908)</t>
+          <t>Tarih Öncesi ve İlk Çağ Mimarlığı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257059374</t>
+          <t>9786055729721</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Tekirdağ'ında Bir Aile - Şabanzadeler</t>
+          <t>1923 Mürettipler Grevi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786257059282</t>
+          <t>9786055729691</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi Cilt 2</t>
+          <t>Cumhuriyet Döneminde Düzce</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>390</v>
+        <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786257059299</t>
+          <t>9786055729745</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Hükema-yı Cihan ve Ta'lim ve Terbiye Tarihi</t>
+          <t>Sicill-i Ahval Defterlerine Göre Ordulu Devlet Adamları</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257059336</t>
+          <t>9786257059169</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Öngörülemeyen Krizler Çağında Yönetim</t>
+          <t>Yeşil ve Tersine Lojistikte Geri Dönüşüm Davranışı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257059305</t>
+          <t>9786052101575</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Lojistik ve Tedarik Zinciri Yönetimi</t>
+          <t>Müsellesname</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257059268</t>
+          <t>9786257059947</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kent İçi Metro Tünelciliği</t>
+          <t>Vakalarla Çocuk Psikopatolojileri - 1</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257059244</t>
+          <t>9786257059978</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devlet İdaresinde Surre-i Hümayun</t>
+          <t>Osmanlı Hanedanında Doğum Günü Törenleri</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257059220</t>
+          <t>9786257059886</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Teorik Çerçevesiyle Değerler ve Değerler Eğitimi</t>
+          <t>Germany's Minority Policy in Romania</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257059190</t>
+          <t>9786257059831</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'nun Yağmalanan Hafızası</t>
+          <t>Tarih ve Diğer Bilimler</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257059183</t>
+          <t>9786257059930</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Yitik Miras Zeus Sunağı</t>
+          <t>Osmanlı İdaresinde Süveyş Donanması</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257059176</t>
+          <t>9786257059954</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Şekillenirken</t>
+          <t>Mahzenü’l-Esrar Behişti Ahmed</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257059145</t>
+          <t>9786257059916</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2019</t>
+          <t>Bozkırdan Şehre</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>650</v>
+        <v>380</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057059107</t>
+          <t>9786257059862</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Köpükten Çiçekler</t>
+          <t>Tarihin Peşinde Hayatın İçinde Selahaddin Önder’e Armağan</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>275</v>
+        <v>490</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257059015</t>
+          <t>9786257059633</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Süper Güçlerin Ortadoğu Mücadelesi</t>
+          <t>Osmanlı Taşrasının İdari Taksimatı ve Yöneticileri (2 Cilt Kutulu Set)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>375</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257059077</t>
+          <t>9786257059664</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Being Immigrant in the World</t>
+          <t>Türk Edebiyatı Tarihi (2 Cilt Kutulu Set)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257059084</t>
+          <t>9786257059589</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Ücret ve İstihdam Boyutuyla Çalışma Hayatında Dezavantajlı Gruplar</t>
+          <t>Osmanlı Devleti’nde Fikri Mülkiyet Hakları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>320</v>
+        <v>440</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257059060</t>
+          <t>9786257059732</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Heşt Bihişt 3 (Ciltli)</t>
+          <t>Mikrop, Salgın ve Toplum</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257059053</t>
+          <t>9786257059725</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid’in Hastalığı ve Tedavisi - 1906</t>
+          <t>Kut - Fırat’tan Tuna’ya 1</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786052101643</t>
+          <t>9786257059695</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergen Odaklı Klinik Görüşme</t>
+          <t>Sistemin Kölesi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257059008</t>
+          <t>9786257059701</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Alexander the Great</t>
+          <t>Unutulmaz Dakikalar</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786052101926</t>
+          <t>9786257059619</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Wild</t>
+          <t>Bir Saatliğine</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786052101841</t>
+          <t>9786257059626</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>The Ancient East</t>
+          <t>Turkey’s Middle East Policy</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>185</v>
+        <v>350</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786052101940</t>
+          <t>9786257059572</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and the Ghost's Bargain</t>
+          <t>Silah ve İnsan</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>160</v>
+        <v>380</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786052101957</t>
+          <t>9786257059565</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>A Room of One's Own</t>
+          <t>Yetişkin Psikoterapileri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>180</v>
+        <v>480</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786052101995</t>
+          <t>9786257059602</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>A Rebours</t>
+          <t>Meğer Ben Neymişim</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786052101896</t>
+          <t>9786257059596</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>Terörizm ve Göç</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786052101865</t>
+          <t>9786257059497</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Truth and Knowledge</t>
+          <t>Ergenliğin Terapisi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786052101858</t>
+          <t>9786257059558</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>The Soul of the Man Under Socialism</t>
+          <t>Doğu Akdeniz</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>110</v>
+        <v>500</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786052101902</t>
+          <t>9786257059541</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>Sanatın Yolculuğunda Bir Durak</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786052101919</t>
+          <t>9786257059480</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>The Conduct of Life</t>
+          <t>Türkiye Sanayi ve Maadin Bankası</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052101872</t>
+          <t>9786257059329</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>The Amazons</t>
+          <t>Ortadoğu - Medeniyetler Çatışmalar ve Zihinlerdeki Sınırlar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052101834</t>
+          <t>9786257059367</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Fantome d'Orient</t>
+          <t>Cem - Cem Sultan</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786052101933</t>
+          <t>9786257059381</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Famous Men of the Middle Ages</t>
+          <t>Bahti - Sultan 1. Ahmet</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786052101889</t>
+          <t>9786257059343</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Lettres Persanes</t>
+          <t>Avni - Fatih Sultan Mehmet</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>370</v>
+        <v>240</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786052101964</t>
+          <t>9786257059350</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Du Contract Social</t>
+          <t>Adli - Sultan 2. Bayezit</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786052101988</t>
+          <t>9786257059398</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Brennendes Geheimnis</t>
+          <t>Şahi - Şehzade Bayezit</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786052101568</t>
+          <t>9786257059473</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Yaşamak</t>
+          <t>Osmanlı Hanedan Şairleri 10 Kitap Kutulu Set</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>170</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786052101766</t>
+          <t>9786257059459</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatları İle Atatürk Dönemi Türk Dış Politikası</t>
+          <t>Osman Bey'den Sultan Vahdettin'e</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>550</v>
+        <v>420</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786052101711</t>
+          <t>9786257059411</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Silah: Kılıç</t>
+          <t>Muradi - Sultan 3. Murat</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786052101803</t>
+          <t>9786257059428</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Korku ve Akademik Örgütler</t>
+          <t>Muhibbi - Kanuni Sultan Süleyman</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786052101810</t>
+          <t>9786257059435</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Dul Kadınlar - Toplumsal Bir Manipülasyon Örneği</t>
+          <t>İlhami - Sultan 3. Selim</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786052101780</t>
+          <t>9786257059442</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>İsmiyle Yaşayanlar</t>
+          <t>Farisi - Sultan 2. Osman</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786052101773</t>
+          <t>9786257059404</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Bosna - Osmanlı Yadigarı (1878-1918)</t>
+          <t>Osmanlı Ordusunda At (1856-1908)</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052101735</t>
+          <t>9786257059374</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Konar-Göçerlik ve Etnisite Meselesi</t>
+          <t>18. Yüzyıl Tekirdağ'ında Bir Aile - Şabanzadeler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052101681</t>
+          <t>9786257059282</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi (Cilt 1)</t>
+          <t>Türkiye Cumhuriyeti Tarihi Cilt 2</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>350</v>
+        <v>475</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786052101797</t>
+          <t>9786257059299</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Modernleşmesi Sürecinde Selanik Vilayetinde Eğitim</t>
+          <t>Hükema-yı Cihan ve Ta'lim ve Terbiye Tarihi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786052101728</t>
+          <t>9786257059336</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukuk Tarihinden Bir Kesit</t>
+          <t>Öngörülemeyen Krizler Çağında Yönetim</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786052101742</t>
+          <t>9786257059305</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Anne Yüzü</t>
+          <t>Yeşil Lojistik ve Tedarik Zinciri Yönetimi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786052101704</t>
+          <t>9786257059268</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kars ve Güney Kafkasya Tarihi Yazıları</t>
+          <t>Kent İçi Metro Tünelciliği</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786052101674</t>
+          <t>9786257059244</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2018</t>
+          <t>Osmanlı Devlet İdaresinde Surre-i Hümayun</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786052101490</t>
+          <t>9786257059220</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>98 Numaralı Mühimme Defteri</t>
+          <t>Teorik Çerçevesiyle Değerler ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786052101650</t>
+          <t>9786257059190</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Eskişehir'de Tatarlar</t>
+          <t>Ortadoğu'nun Yağmalanan Hafızası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052101551</t>
+          <t>9786257059183</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Nusayriler</t>
+          <t>Yitik Miras Zeus Sunağı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052101667</t>
+          <t>9786257059176</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Son Seferleri</t>
+          <t>Ortadoğu Şekillenirken</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786052101629</t>
+          <t>9786257059145</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 14-16. Yüzyıllar</t>
+          <t>Ortadoğu Yıllığı 2019</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>490</v>
+        <v>650</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786052101636</t>
+          <t>9786057059107</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 17-19. Yüzyıllar</t>
+          <t>Köpükten Çiçekler</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>475</v>
+        <v>371</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786052101612</t>
+          <t>9786257059015</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 2 (1744-1922)</t>
+          <t>Süper Güçlerin Ortadoğu Mücadelesi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786052101605</t>
+          <t>9786257059077</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 1 (1299-1774)</t>
+          <t>Being Immigrant in the World</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786052101544</t>
+          <t>9786257059084</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Beynimdeki Düşman</t>
+          <t>Ücret ve İstihdam Boyutuyla Çalışma Hayatında Dezavantajlı Gruplar</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786052101537</t>
+          <t>9786257059060</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Diplomasi, Politika ve Değişen Dengeler</t>
+          <t>Heşt Bihişt 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786052101476</t>
+          <t>9786257059053</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimi ve Metodolojisi</t>
+          <t>2. Abdülhamid’in Hastalığı ve Tedavisi - 1906</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052101445</t>
+          <t>9786052101643</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Adliye Teşkilatı'nın Modernleşmesi</t>
+          <t>Çocuk ve Ergen Odaklı Klinik Görüşme</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052101360</t>
+          <t>9786257059008</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Gizemli Oda</t>
+          <t>Alexander the Great</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052101377</t>
+          <t>9786052101926</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Kitaba Sığar mı?</t>
+          <t>The Call of the Wild</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>100</v>
+        <v>170</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052101452</t>
+          <t>9786052101841</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyenden Öteki'ye - Rusya'nın Kafkasya'yı İşgalinde Oryantalizm Etkisi</t>
+          <t>The Ancient East</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052101438</t>
+          <t>9786052101940</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Taş Can ve Kutsal</t>
+          <t>The Haunted Man and the Ghost's Bargain</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>750</v>
+        <v>170</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052101261</t>
+          <t>9786052101957</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bugüne İstanbul'un Belediyeleri</t>
+          <t>A Room of One's Own</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>650</v>
+        <v>180</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052101278</t>
+          <t>9786052101995</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şehir Suyu Hizmetinde Şirketler Dönemi (1881-1937)</t>
+          <t>A Rebours</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052101384</t>
+          <t>9786052101896</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Puti ve Bilgin Panda</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052101315</t>
+          <t>9786052101865</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Dijital Beceriler - Temel Kodlama Eğitimi Serisi</t>
+          <t>Truth and Knowledge</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052101339</t>
+          <t>9786052101858</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Mantık ve Veri - Temel Kodlama Eğitimi Serisi</t>
+          <t>The Soul of the Man Under Socialism</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052101322</t>
+          <t>9786052101902</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Tabletim Nasıl Çalışır? - Temel Kodlama Eğitimi Serisi</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052101308</t>
+          <t>9786052101919</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Temel Kodlama Eğitimi Serisi (4 Kitap Takım)</t>
+          <t>The Conduct of Life</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052101407</t>
+          <t>9786052101872</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - ABD İlişkilerinde ABD Dışişleri Bakanlarının Türkiye Zİyaretleri (1953-1933)</t>
+          <t>The Amazons</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052101414</t>
+          <t>9786052101834</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Defne'nin Dijital Kimliği</t>
+          <t>Fantome d'Orient</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055729417</t>
+          <t>9786052101933</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Balkan Faciaları</t>
+          <t>Famous Men of the Middle Ages</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052101285</t>
+          <t>9786052101889</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Süreçte Musul ve Musul Sorunu</t>
+          <t>Lettres Persanes</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>550</v>
+        <v>480</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052101292</t>
+          <t>9786052101964</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Taceddin Külliyesi ve Mehmed Akif</t>
+          <t>Du Contract Social</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052101254</t>
+          <t>9786052101988</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Mübadele - Uluslaşma Sürecinde Türkiye ve Yunanistan 1923-1930</t>
+          <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>375</v>
+        <v>130</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052101179</t>
+          <t>9786052101568</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Klinik Görüşmeye Giriş</t>
+          <t>Osmanlı'da Yaşamak</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052101049</t>
+          <t>9786052101766</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Patlayıcı Mühendisliğinde Kayıt ve Raporlamalar</t>
+          <t>Ana Hatları İle Atatürk Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>200</v>
+        <v>550</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052101230</t>
+          <t>9786052101711</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Muhaceret, İskan ve Entegrasyon</t>
+          <t>Tarihe Yön Veren Silah: Kılıç</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052101209</t>
+          <t>9786052101803</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Gürcülerinin Dünü-Bugünü</t>
+          <t>Korku ve Akademik Örgütler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052101223</t>
+          <t>9786052101810</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Kış Üzümü</t>
+          <t>Dul Kadınlar - Toplumsal Bir Manipülasyon Örneği</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052101216</t>
+          <t>9786052101780</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kadın</t>
+          <t>İsmiyle Yaşayanlar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052101186</t>
+          <t>9786052101773</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağ Tarihi</t>
+          <t>Bosna - Osmanlı Yadigarı (1878-1918)</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>490</v>
+        <v>670</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052101193</t>
+          <t>9786052101735</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Patlayıcı Mühendisliği Uygulamalarında Kaya Delme Mekaniği</t>
+          <t>Türk Kültüründe Konar-Göçerlik ve Etnisite Meselesi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052101162</t>
+          <t>9786052101681</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Alanda İnsan Haklarının Korunması</t>
+          <t>Türkiye Cumhuriyeti Tarihi (Cilt 1)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052101131</t>
+          <t>9786052101797</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Kültürel Hayatta - Bolu Halkevi</t>
+          <t>Osmanlı Modernleşmesi Sürecinde Selanik Vilayetinde Eğitim</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052101032</t>
+          <t>9786052101728</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Bir Mavera Şairi</t>
+          <t>Osmanlı Hukuk Tarihinden Bir Kesit</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786055729622</t>
+          <t>9786052101742</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Çankırı’nın Tarihi ve Kültürel Mirası</t>
+          <t>Ölümün Anne Yüzü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>650</v>
+        <v>160</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052101100</t>
+          <t>9786052101704</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kırım Türkleri</t>
+          <t>Kars ve Güney Kafkasya Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052101087</t>
+          <t>9786052101674</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Serbedariler</t>
+          <t>Ortadoğu Yıllığı 2018</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>550</v>
+        <v>620</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786052101056</t>
+          <t>9786052101490</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sacoğulları ve Güney Kafkasya</t>
+          <t>98 Numaralı Mühimme Defteri</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>500</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052101025</t>
+          <t>9786052101650</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal İşletme Yönetimi</t>
+          <t>Geçmişten Günümüze Eskişehir'de Tatarlar</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>175</v>
+        <v>380</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052101001</t>
+          <t>9786052101551</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti ve Diplomasi</t>
+          <t>Tarihte Nusayriler</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>280</v>
+        <v>560</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055729530</t>
+          <t>9786052101667</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Sultanın Son Seferleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786055729998</t>
+          <t>9786052101629</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 14-16. Yüzyıllar</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>140</v>
+        <v>550</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786055729967</t>
+          <t>9786052101636</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sigorta Şirketi</t>
+          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 17-19. Yüzyıllar</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>350</v>
+        <v>525</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786055729981</t>
+          <t>9786052101612</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>The Public Library Services in Turkey and Bulgaria in The Transition Process To Information Society</t>
+          <t>Osmanlı Tarihi 2 (1744-1922)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>600</v>
+        <v>475</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786055729899</t>
+          <t>9786052101605</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Canım Ailem</t>
+          <t>Osmanlı Tarihi 1 (1299-1774)</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>300</v>
+        <v>475</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786055729950</t>
+          <t>9786052101544</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Fıkra-i Islahiye</t>
+          <t>Beynimdeki Düşman</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786055729868</t>
+          <t>9786052101537</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi ve Süper Yetenek Boris (Ciltli)</t>
+          <t>Diplomasi, Politika ve Değişen Dengeler</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>150</v>
+        <v>340</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055729851</t>
+          <t>9786052101476</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi (Ciltli)</t>
+          <t>Tarih Bilimi ve Metodolojisi</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>150</v>
+        <v>320</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055729882</t>
+          <t>9786052101445</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Menbic ve Tarihi</t>
+          <t>Osmanlı Adliye Teşkilatı'nın Modernleşmesi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055729516</t>
+          <t>9786052101360</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>On Sekizinci Asırda Mesele-i Şarkıyye ve Kaynarca Muahedesi</t>
+          <t>Kütüphanedeki Gizemli Oda</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055729790</t>
+          <t>9786052101377</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Teoride ve Pratikte İşsizlik</t>
+          <t>Dinozor Kitaba Sığar mı?</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>220</v>
+        <v>100</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786055729738</t>
+          <t>9786052101452</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Hasan Çelebi ve Belagatçılara Yönelik Tenkitleri</t>
+          <t>Bilinmeyenden Öteki'ye - Rusya'nın Kafkasya'yı İşgalinde Oryantalizm Etkisi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>450</v>
+        <v>340</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055729806</t>
+          <t>9786052101438</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Ermenilere Yönelik Ermeni Terörü</t>
+          <t>Taş Can ve Kutsal</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055729776</t>
+          <t>9786052101261</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Tarihi</t>
+          <t>Başlangıçtan Bugüne İstanbul'un Belediyeleri</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>475</v>
+        <v>650</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055729660</t>
+          <t>9786052101278</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>4. Murad'ın Bağdat Seferi Menzilnamesi 1638</t>
+          <t>İstanbul Şehir Suyu Hizmetinde Şirketler Dönemi (1881-1937)</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055729479</t>
+          <t>9786052101384</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Effective Clasroom Management Practices</t>
+          <t>Meraklı Puti ve Bilgin Panda</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>450</v>
+        <v>100</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055729462</t>
+          <t>9786052101315</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>College Counseling In High School</t>
+          <t>Dijital Beceriler - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055729615</t>
+          <t>9786052101339</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Çare Edebiyat</t>
+          <t>Mantık ve Veri - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055729394</t>
+          <t>9786052101322</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Topçuları</t>
+          <t>Tabletim Nasıl Çalışır? - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055729592</t>
+          <t>9786052101308</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mustafa Keskin Armağanı: Türk Tarih ve Kültürü Araştırmaları (Ciltli)</t>
+          <t>Temel Kodlama Eğitimi Serisi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786055729561</t>
+          <t>9786052101407</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Türk Boğazlarında Uluslararası Kontrol 1918 - 1936</t>
+          <t>Türkiye - ABD İlişkilerinde ABD Dışişleri Bakanlarının Türkiye Zİyaretleri (1953-1933)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786055729486</t>
+          <t>9786052101414</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gelişim Psikolojisi</t>
+          <t>Defne'nin Dijital Kimliği</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>390</v>
+        <v>100</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055729677</t>
+          <t>9786055729417</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Tarım Ekonomisi ve İşletmeciliği</t>
+          <t>Balkan Faciaları</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>400</v>
+        <v>390</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786055729455</t>
+          <t>9786052101285</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz ve Ama Mektebi</t>
+          <t>Tarihi Süreçte Musul ve Musul Sorunu</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>230</v>
+        <v>700</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786055729684</t>
+          <t>9786052101292</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Aklın Akıl ile Savaşı</t>
+          <t>Taceddin Külliyesi ve Mehmed Akif</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>260</v>
+        <v>290</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786055729240</t>
+          <t>9786052101254</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Temelli Marka Değerinin Ölçümü</t>
+          <t>Mübadele - Uluslaşma Sürecinde Türkiye ve Yunanistan 1923-1930</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>195</v>
+        <v>425</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055729608</t>
+          <t>9786052101179</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Afetler Sonrası Yapılan Sosyal Yardımlar ve Hizmetler</t>
+          <t>Klinik Görüşmeye Giriş</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
+          <t>9786052101049</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Patlayıcı Mühendisliğinde Kayıt ve Raporlamalar</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786052101230</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti’nde Muhaceret, İskan ve Entegrasyon</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786052101209</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Gürcülerinin Dünü-Bugünü</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786052101223</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Kış Üzümü</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786052101216</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Kadın</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786052101186</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Yeni ve Yakın Çağ Tarihi</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786052101193</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Patlayıcı Mühendisliği Uygulamalarında Kaya Delme Mekaniği</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786052101162</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Alanda İnsan Haklarının Korunması</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786052101131</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal ve Kültürel Hayatta - Bolu Halkevi</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786052101032</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Bir Mavera Şairi</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786055729622</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Çankırı’nın Tarihi ve Kültürel Mirası</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786052101100</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Kırım Türkleri</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786052101087</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Serbedariler</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786052101056</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Sacoğulları ve Güney Kafkasya</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786052101025</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Tarımsal İşletme Yönetimi</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786052101001</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Devleti ve Diplomasi</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786055729530</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Öyküler</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786055729998</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Yazgı</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786055729967</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Sigorta Şirketi</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786055729981</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>The Public Library Services in Turkey and Bulgaria in The Transition Process To Information Society</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786055729899</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Canım Ailem</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786055729950</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Fıkra-i Islahiye</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786055729868</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Elvis Riboldi ve Süper Yetenek Boris (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786055729851</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Elvis Riboldi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786055729882</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Menbic ve Tarihi</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786055729516</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>On Sekizinci Asırda Mesele-i Şarkıyye ve Kaynarca Muahedesi</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786055729790</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Teoride ve Pratikte İşsizlik</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786055729738</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Hasan Çelebi ve Belagatçılara Yönelik Tenkitleri</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786055729806</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Ermenilere Yönelik Ermeni Terörü</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786055729776</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Orta Çağ Tarihi</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786055729660</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>4. Murad'ın Bağdat Seferi Menzilnamesi 1638</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786055729479</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Effective Clasroom Management Practices</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786055729462</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>College Counseling In High School</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786055729615</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Çare Edebiyat</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786055729394</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Topçuları</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786055729592</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Prof. Dr. Mustafa Keskin Armağanı: Türk Tarih ve Kültürü Araştırmaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786055729561</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Türk Boğazlarında Uluslararası Kontrol 1918 - 1936</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786055729486</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Gelişim Psikolojisi</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786055729677</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Tarım Ekonomisi ve İşletmeciliği</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786055729455</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Dilsiz ve Ama Mektebi</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786055729684</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Aklın Akıl ile Savaşı</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786055729240</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Tüketici Temelli Marka Değerinin Ölçümü</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786055729608</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Afetler Sonrası Yapılan Sosyal Yardımlar ve Hizmetler</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
           <t>9786055729189</t>
         </is>
       </c>
-      <c r="B299" s="1" t="inlineStr">
+      <c r="B342" s="1" t="inlineStr">
         <is>
           <t>Evliya Çelebi Seyahatnamesinde İstanbul’un Sırları</t>
         </is>
       </c>
-      <c r="C299" s="1">
+      <c r="C342" s="1">
         <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>