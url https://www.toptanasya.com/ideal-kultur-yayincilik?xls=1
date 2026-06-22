--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,5155 +85,5185 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256633735</t>
+          <t>9786256201194</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Göstergebilim Yapıttan Yaşama Göstergelerle İstanbul</t>
+          <t>Sanatla İyileşiyoruz (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>360</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789753741637</t>
+          <t>9786259295558</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Riyaz-ı Belde-i Edirne Seti (5 Cilt Takım) (Ciltli)</t>
+          <t>Savaş, Menzil ve Şehir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055729523</t>
+          <t>9786256633735</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yükseköğretim Kurumlarında Disiplin ve Ceza Soruşturması</t>
+          <t>Göstergebilim Yapıttan Yaşama Göstergelerle İstanbul</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786052101483</t>
+          <t>9789753741637</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mali Hizmetler Uzman Yardımcılığı Yeterlik Sınavı Hazırlık Kitabı</t>
+          <t>Riyaz-ı Belde-i Edirne Seti (5 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786052101247</t>
+          <t>9786055729523</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Dış Politikası 2</t>
+          <t>Yükseköğretim Kurumlarında Disiplin ve Ceza Soruşturması</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>40</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055729752</t>
+          <t>9786052101483</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Endüstriyel Tasarım</t>
+          <t>Mali Hizmetler Uzman Yardımcılığı Yeterlik Sınavı Hazırlık Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>95</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055729004</t>
+          <t>9786052101247</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tasarımı Anlamak</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 2</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>41.67</v>
+        <v>40</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055729059</t>
+          <t>9786055729752</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde SPSS Uygulamaları</t>
+          <t>Endüstriyel Tasarım</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>16.2</v>
+        <v>95</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055729134</t>
+          <t>9786055729004</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Öğretim İlke ve Yöntemleri</t>
+          <t>Tasarımı Anlamak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>18.52</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055729141</t>
+          <t>9786055729059</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Endüstri Tasarımı Temel Kavramları</t>
+          <t>Sosyal Bilimlerde SPSS Uygulamaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>45</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055729127</t>
+          <t>9786055729134</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Birleştirilmiş Sınıf Uygulamaları</t>
+          <t>Öğretim İlke ve Yöntemleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>35</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055729066</t>
+          <t>9786055729141</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimine Giriş</t>
+          <t>Endüstri Tasarımı Temel Kavramları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>37.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055729370</t>
+          <t>9786055729127</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültür Tarihi İçerisinde Köy Enstitüleri</t>
+          <t>Teoriden Pratiğe Birleştirilmiş Sınıf Uygulamaları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944410526</t>
+          <t>9786055729066</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Önce İnsan Önce İletişim</t>
+          <t>Eğitim Bilimine Giriş</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>12.96</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055729073</t>
+          <t>9786055729370</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Yönetiminde Irak ve Suriye</t>
+          <t>Türk Kültür Tarihi İçerisinde Köy Enstitüleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055729349</t>
+          <t>9789944410526</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Niçin Oyun?</t>
+          <t>Önce İnsan Önce İletişim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055729028</t>
+          <t>9786055729073</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler Yay Burcunda</t>
+          <t>Osmanlı Yönetiminde Irak ve Suriye</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789756351352</t>
+          <t>9786055729349</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2. Ulusal Okul Kütüphanecileri Konferansı Bilgi Okuryazarlığı’ndan Yaşam Boyu Öğrenme’ye</t>
+          <t>Niçin Oyun?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055729233</t>
+          <t>9786055729028</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ağaç Yaşken Düzelir</t>
+          <t>Kelimeler Yay Burcunda</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>13.89</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055729585</t>
+          <t>9789756351352</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aile İçi Yaşamın Çocuk Resimlerindeki İzi</t>
+          <t>2. Ulusal Okul Kütüphanecileri Konferansı Bilgi Okuryazarlığı’ndan Yaşam Boyu Öğrenme’ye</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055729493</t>
+          <t>9786055729233</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Öğrenme Psikolojisi</t>
+          <t>Ağaç Yaşken Düzelir</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18.52</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055729295</t>
+          <t>9786055729585</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Tarım Politikaları ve Türkiye Tarımı</t>
+          <t>Aile İçi Yaşamın Çocuk Resimlerindeki İzi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>13.89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789750026805</t>
+          <t>9786055729493</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mut (Claudiopolis)</t>
+          <t>Öğrenme Psikolojisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>90</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055729332</t>
+          <t>9786055729295</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>10. Lojistik ve Tedarik Zinciri Kongresi 2012 Bildiri Kitabı (İngilizce)</t>
+          <t>Avrupa Birliği Tarım Politikaları ve Türkiye Tarımı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>175</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000056898</t>
+          <t>9789750026805</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Balkan Faciaları</t>
+          <t>Mut (Claudiopolis)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>23.15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055729400</t>
+          <t>9786055729332</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Açılsın Perdeler</t>
+          <t>10. Lojistik ve Tedarik Zinciri Kongresi 2012 Bildiri Kitabı (İngilizce)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055729431</t>
+          <t>3990000056898</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Teknik ve Tıbbi İş Güvenliğinin Hukuksal Boyutu</t>
+          <t>Balkan Faciaları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>60</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055729547</t>
+          <t>9786055729400</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şehir Kavramlarının Yolculuğu</t>
+          <t>Açılsın Perdeler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>60</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786052101421</t>
+          <t>9786055729431</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İstilacı Endemik Yerelleşmiş Balıklar ve Parazitleri</t>
+          <t>Teknik ve Tıbbi İş Güvenliğinin Hukuksal Boyutu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786052101063</t>
+          <t>9786055729547</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Müşir Recep Paşa</t>
+          <t>Şehir Kavramlarının Yolculuğu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>60</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055729929</t>
+          <t>9786052101421</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Lala Mustafa Paşa</t>
+          <t>İstilacı Endemik Yerelleşmiş Balıklar ve Parazitleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055729875</t>
+          <t>9786052101063</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Epigrafisi (Ciltli)</t>
+          <t>Müşir Recep Paşa</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786052101094</t>
+          <t>9786055729929</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Dış Politikası 1</t>
+          <t>Lala Mustafa Paşa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>30</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055729639</t>
+          <t>9786055729875</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Gizli Meseller</t>
+          <t>Osmanlı Epigrafisi (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>35</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055729646</t>
+          <t>9786052101094</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Rus Elçilik Raporlarına Göre Hokand Hanlığı</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 1</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055729387</t>
+          <t>9786055729639</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teori</t>
+          <t>Kur'an'da Gizli Meseller</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055729707</t>
+          <t>9786055729646</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mimarlık Eğitiminde Pedagoji ve Pratik Arasında Var Olmak</t>
+          <t>Rus Elçilik Raporlarına Göre Hokand Hanlığı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>37.04</v>
+        <v>35</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055729257</t>
+          <t>9786055729387</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İş Yasaları</t>
+          <t>Sosyal Teori</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>60</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257059251</t>
+          <t>9786055729707</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Konsolos ve Yardımcılarının Raporlarında Kayseri (1843-1852)</t>
+          <t>Mimarlık Eğitiminde Pedagoji ve Pratik Arasında Var Olmak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>160</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786052101469</t>
+          <t>9786055729257</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dönemi Türk Dış Politikası 3</t>
+          <t>İş Yasaları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>40</v>
+        <v>15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257059091</t>
+          <t>9786257059251</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Ahlak Felsefesi</t>
+          <t>İngiliz Konsolos ve Yardımcılarının Raporlarında Kayseri (1843-1852)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>160</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786052101353</t>
+          <t>9786052101469</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Oyun Canavarı</t>
+          <t>Atatürk Dönemi Türk Dış Politikası 3</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257059046</t>
+          <t>9786257059091</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Deniz Balıkları ve Parazitler</t>
+          <t>Çağdaş Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>70</v>
+        <v>390</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257059770</t>
+          <t>9786052101353</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sanatın ve Varoluşun Kökleri</t>
+          <t>Oyun Canavarı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256201088</t>
+          <t>9786257059046</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aklın Bilinmeyene Yolculuğu</t>
+          <t>Deniz Balıkları ve Parazitler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>320</v>
+        <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052101124</t>
+          <t>9786257059770</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ayn-ı Ekber Mehmed Efendi’nin Şema’il-i Şerif Tercümesi</t>
+          <t>Sanatın ve Varoluşun Kökleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786056070808</t>
+          <t>9786256201088</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Müşteri</t>
+          <t>Aklın Bilinmeyene Yolculuğu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055729578</t>
+          <t>9786052101124</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Integrated School Management</t>
+          <t>Ayn-ı Ekber Mehmed Efendi’nin Şema’il-i Şerif Tercümesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055729974</t>
+          <t>9786056070808</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Türk-Amerikan İlişkileri (1971-1984)</t>
+          <t>Müşteri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>850</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055729837</t>
+          <t>9786055729578</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Canlı Tanıkları Arşiv Belgeleri</t>
+          <t>Integrated School Management</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786052101759</t>
+          <t>9786055729974</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Roma Askeri Teşkilatı</t>
+          <t>Türk-Amerikan İlişkileri (1971-1984)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>270</v>
+        <v>850</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786052101971</t>
+          <t>9786055729837</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Candide ou L'optimisme</t>
+          <t>Tarihin Canlı Tanıkları Arşiv Belgeleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>182</v>
+        <v>500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258375848</t>
+          <t>9786052101759</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Experiences of Combating Epidemics in The Ottoman Empire</t>
+          <t>Roma Askeri Teşkilatı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>420</v>
+        <v>270</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256201033</t>
+          <t>9786052101971</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Medusa’nın Bakışı</t>
+          <t>Candide ou L'optimisme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>182</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256201040</t>
+          <t>9786258375848</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Zihin Vahşi Doğa</t>
+          <t>Experiences of Combating Epidemics in The Ottoman Empire</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256201057</t>
+          <t>9786256201033</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sabahın Kükreyişi</t>
+          <t>Medusa’nın Bakışı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258375985</t>
+          <t>9786256201040</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hapsedilmiş Benliği Özgürleştirmek - Yeme Bozukluklarına Psikoterapötik Bir Bakış</t>
+          <t>Vahşi Zihin Vahşi Doğa</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>395</v>
+        <v>180</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256201002</t>
+          <t>9786256201057</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın İki Yüzü: Ağıt ve Ötesi/ Kayıp Sonrası Yaşanan Travmanın İyileşmesinde Ağıt</t>
+          <t>Sabahın Kükreyişi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256201019</t>
+          <t>9786258375985</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Seyyahın İstanbul'u/ Evliya Çelebinin Seyahatnamesi'nde İstanbul'un Sırları</t>
+          <t>Hapsedilmiş Benliği Özgürleştirmek - Yeme Bozukluklarına Psikoterapötik Bir Bakış</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>320</v>
+        <v>395</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256201071</t>
+          <t>9786256201002</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hiçbir Şey Yapmadan Her Şeyi Yapmak - Tembelliğin Derin Bilgeliği</t>
+          <t>Yaşamın İki Yüzü: Ağıt ve Ötesi/ Kayıp Sonrası Yaşanan Travmanın İyileşmesinde Ağıt</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256201026</t>
+          <t>9786256201019</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mukaddes Beldeler - Evliya Çelebi Seyahatnamesi'nde Mekke, Medine Kudüs</t>
+          <t>Seyyahın İstanbul'u/ Evliya Çelebinin Seyahatnamesi'nde İstanbul'un Sırları</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256201064</t>
+          <t>9786256201071</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Savaş Nasıl Kazanılır? Roma Savaş Sanatı</t>
+          <t>Hiçbir Şey Yapmadan Her Şeyi Yapmak - Tembelliğin Derin Bilgeliği</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258375855</t>
+          <t>9786256201026</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Sinop Tarihinden Kesitler</t>
+          <t>Mukaddes Beldeler - Evliya Çelebi Seyahatnamesi'nde Mekke, Medine Kudüs</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258375732</t>
+          <t>9786256201064</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında 100 İnci Kalem</t>
+          <t>Bir Savaş Nasıl Kazanılır? Roma Savaş Sanatı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>530</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258375381</t>
+          <t>9786258375855</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Avarlar - Avrupa'da 250 Yıllık Hakimiyetin İzleri</t>
+          <t>Sinop Tarihinden Kesitler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257059794</t>
+          <t>9786258375732</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mustafa Öztürk Onuruna Tarih Yazıları (2 Cilt Takım)</t>
+          <t>Cumhuriyetin 100. Yılında 100 İnci Kalem</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1400</v>
+        <v>530</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786052101346</t>
+          <t>9786258375381</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Algoritma ve Kodlama - Temel Kodlama Eğitim Serisi</t>
+          <t>Avarlar - Avrupa'da 250 Yıllık Hakimiyetin İzleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786052101391</t>
+          <t>9786257059794</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Temel Ekonomi</t>
+          <t>Prof. Dr. Mustafa Öztürk Onuruna Tarih Yazıları (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055729264</t>
+          <t>9786052101346</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yönetici El Kitabı</t>
+          <t>Algoritma ve Kodlama - Temel Kodlama Eğitim Serisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786052101155</t>
+          <t>9786052101391</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
+          <t>Temel Ekonomi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786052101698</t>
+          <t>9786055729264</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Kaynaklarından 1 Numaralı Name-i Hümayun Defteri (H.1111-1174/M.1699-1761)</t>
+          <t>Yönetici El Kitabı</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257059206</t>
+          <t>9786052101155</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>David Lloyd George’un Hatıralarında Sevr ve Lozan’a Giden Süreç</t>
+          <t>Kronolojik ve Tematik Türk Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786052101070</t>
+          <t>9786052101698</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti'nde Afet Yönetimi ve Depremlerin Sosyo Ekonomik Etkileri</t>
+          <t>Osmanlı Arşiv Kaynaklarından 1 Numaralı Name-i Hümayun Defteri (H.1111-1174/M.1699-1761)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>430</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258375961</t>
+          <t>9786257059206</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Arapçayı Öğrenmede ve Öğretmede Kullanımı</t>
+          <t>David Lloyd George’un Hatıralarında Sevr ve Lozan’a Giden Süreç</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258375916</t>
+          <t>9786052101070</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>The Times Sayfalarında Lozan Barış Konferansı</t>
+          <t>Osmanlı Devleti'nde Afet Yönetimi ve Depremlerin Sosyo Ekonomik Etkileri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258375756</t>
+          <t>9786258375961</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti Tarihi 1299-1792</t>
+          <t>Yapay Zekanın Arapçayı Öğrenmede ve Öğretmede Kullanımı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257059909</t>
+          <t>9786258375916</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinle Klinik Görüşmeler</t>
+          <t>The Times Sayfalarında Lozan Barış Konferansı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258375251</t>
+          <t>9786258375756</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Orta Çağ İmparatorluğunun Doğuşu - Gurlular</t>
+          <t>Osmanlı Devleti Tarihi 1299-1792</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258375947</t>
+          <t>9786257059909</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Büyük Oyunun Gizli Portresi</t>
+          <t>Yetişkinle Klinik Görüşmeler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258375978</t>
+          <t>9786258375251</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Contribution To Un Peacekeeping Operations</t>
+          <t>Bir Orta Çağ İmparatorluğunun Doğuşu - Gurlular</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258375930</t>
+          <t>9786258375947</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Emerging Power İn İndo - Pacific Geopolitics</t>
+          <t>Büyük Oyunun Gizli Portresi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>690</v>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258375923</t>
+          <t>9786258375978</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Yurtluk - Ocaklık ve Hükümet Sancakları</t>
+          <t>Turkey’s Contribution To Un Peacekeeping Operations</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055729448</t>
+          <t>9786258375930</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Üretim Yönetimi</t>
+          <t>Emerging Power İn İndo - Pacific Geopolitics</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>690</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055729042</t>
+          <t>9786258375923</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Örgütlerinde Sosyal Sermaye ve Yönetimi</t>
+          <t>Sultanın Yurtluk - Ocaklık ve Hükümet Sancakları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055729103</t>
+          <t>9786055729448</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Öncü Öğretmen</t>
+          <t>Üretim Yönetimi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055729363</t>
+          <t>9786055729042</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Vesikaları</t>
+          <t>Eğitim Örgütlerinde Sosyal Sermaye ve Yönetimi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>450</v>
+        <v>220</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055729196</t>
+          <t>9786055729103</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Çocuk</t>
+          <t>Öncü Öğretmen</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055729202</t>
+          <t>9786055729363</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Çocuğunun Gelişimi ve Eğitimi</t>
+          <t>Osmanlı Arşiv Vesikaları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055729219</t>
+          <t>9786055729196</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Latin Harfleriyle Kamus-i Türki (Osmanlıca-Türkçe Sözlük) (Ciltli)</t>
+          <t>Okuldaki Çocuk</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>1000</v>
+        <v>220</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055729172</t>
+          <t>9786055729202</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Claude’un İtirafları</t>
+          <t>Okul Öncesi Çocuğunun Gelişimi ve Eğitimi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055729271</t>
+          <t>9786055729219</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>1909 Adana Ermeni Olayları</t>
+          <t>Latin Harfleriyle Kamus-i Türki (Osmanlıca-Türkçe Sözlük) (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>290</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055729288</t>
+          <t>9786055729172</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>24 Nisan 1915’te Ne Oldu?</t>
+          <t>Claude’un İtirafları</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>485</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055729844</t>
+          <t>9786055729271</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İngiltere Hariciye Nazırı Lord Palmerston’un Parlamento Nutku</t>
+          <t>1909 Adana Ermeni Olayları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258375800</t>
+          <t>9786055729288</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hakimiyetinde Balkanlar - Sosyo-Ekonomik ve İdari Bakış</t>
+          <t>24 Nisan 1915’te Ne Oldu?</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>580</v>
+        <v>485</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258375817</t>
+          <t>9786055729844</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Köy Enstitüleri Çalışmaları</t>
+          <t>İngiltere Hariciye Nazırı Lord Palmerston’un Parlamento Nutku</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258375787</t>
+          <t>9786258375800</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Son Söyleşim Siyonizm Hapishanesinde İsyan</t>
+          <t>Osmanlı Hakimiyetinde Balkanlar - Sosyo-Ekonomik ve İdari Bakış</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>200</v>
+        <v>580</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258375497</t>
+          <t>9786258375817</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fıtnat Hanım</t>
+          <t>Cumhuriyetin 100. Yılında Köy Enstitüleri Çalışmaları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258375558</t>
+          <t>9786258375787</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Baharzade Feride Hanım</t>
+          <t>Son Söyleşim Siyonizm Hapishanesinde İsyan</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258375534</t>
+          <t>9786258375497</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Adile Sultan</t>
+          <t>Fıtnat Hanım</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258375473</t>
+          <t>9786258375558</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Zarif Kalemleri</t>
+          <t>Baharzade Feride Hanım</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>390</v>
+        <v>230</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258375510</t>
+          <t>9786258375534</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Şeref Hanım</t>
+          <t>Adile Sultan</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258375527</t>
+          <t>9786258375473</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sırri Hanım</t>
+          <t>Şiirin Zarif Kalemleri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258375541</t>
+          <t>9786258375510</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Nakiyye Hanım</t>
+          <t>Şeref Hanım</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258375503</t>
+          <t>9786258375527</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Leyla Hanım</t>
+          <t>Sırri Hanım</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258375480</t>
+          <t>9786258375541</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Mihri Hatun</t>
+          <t>Nakiyye Hanım</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258375565</t>
+          <t>9786258375503</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Leyla Saz Hanım</t>
+          <t>Leyla Hanım</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258375633</t>
+          <t>9786258375480</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>The Poverty of Disadvantaged Groups in Turkey</t>
+          <t>Mihri Hatun</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258375435</t>
+          <t>9786258375565</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Grafik Tasarımda Tipografinin 40 Temel Kuralı</t>
+          <t>Leyla Saz Hanım</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786258375244</t>
+          <t>9786258375633</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>II. Abdülhamid ve Rusya</t>
+          <t>The Poverty of Disadvantaged Groups in Turkey</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052101582</t>
+          <t>9786258375435</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kamus-ı Türki (Ciltli)</t>
+          <t>Grafik Tasarımda Tipografinin 40 Temel Kuralı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>1000</v>
+        <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786052101599</t>
+          <t>9786258375244</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Bilimlerine Giriş</t>
+          <t>II. Abdülhamid ve Rusya</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>875</v>
+        <v>360</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258375879</t>
+          <t>9786052101582</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>27 Mayıs'tan 12 Mart'a Türkiye'nin Ortadoğu Politikası</t>
+          <t>Kamus-ı Türki (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>190</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258375862</t>
+          <t>9786052101599</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Doğu Avrupa Tarihi</t>
+          <t>Eğitim Bilimlerine Giriş</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>720</v>
+        <v>875</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258375763</t>
+          <t>9786258375879</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Habere Yansıyan Savaş - ABD Basınında Milli Mücadele</t>
+          <t>27 Mayıs'tan 12 Mart'a Türkiye'nin Ortadoğu Politikası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>530</v>
+        <v>190</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257059763</t>
+          <t>9786258375862</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Değişime Hazır Mısın?</t>
+          <t>Doğu Avrupa Tarihi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>230</v>
+        <v>720</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258375619</t>
+          <t>9786258375763</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Zarif Türk</t>
+          <t>Habere Yansıyan Savaş - ABD Basınında Milli Mücadele</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>250</v>
+        <v>530</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258375749</t>
+          <t>9786257059763</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Oyunlaştırma 101 - Kütüphaneler İçin Uygulanabilir Oyunlaştırma Fikirleri</t>
+          <t>Değişime Hazır Mısın?</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>360</v>
+        <v>230</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257059749</t>
+          <t>9786258375619</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Etkili Eğitimin Önündeki Engeller</t>
+          <t>Zarif Türk</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258375664</t>
+          <t>9786258375749</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Deli Şansı</t>
+          <t>Oyunlaştırma 101 - Kütüphaneler İçin Uygulanabilir Oyunlaştırma Fikirleri</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>190</v>
+        <v>360</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258375688</t>
+          <t>9786257059749</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Arzu Hallerin Söyledikleri</t>
+          <t>Etkili Eğitimin Önündeki Engeller</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258375657</t>
+          <t>9786258375664</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>İki İmparatorluk Bir Eyalet</t>
+          <t>Deli Şansı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>800</v>
+        <v>190</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052101117</t>
+          <t>9786258375688</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesine Giriş ve Tarihi Metinler</t>
+          <t>Arzu Hallerin Söyledikleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>475</v>
+        <v>700</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052101018</t>
+          <t>9786258375657</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tarım, Hayvancılık ve Gıda Sanayi Yatırım Projeleri Hazırlama Tekniği</t>
+          <t>İki İmparatorluk Bir Eyalet</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>230</v>
+        <v>800</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055729769</t>
+          <t>9786052101117</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Temel Tasarım</t>
+          <t>Osmanlı Türkçesine Giriş ve Tarihi Metinler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>390</v>
+        <v>475</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055729554</t>
+          <t>9786052101018</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Lojistik Bilgi Sistemleri ve Teknolojileri</t>
+          <t>Tarım, Hayvancılık ve Gıda Sanayi Yatırım Projeleri Hazırlama Tekniği</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055729509</t>
+          <t>9786055729769</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İç Kontrol ve Kurumsal Risk Yönetimi</t>
+          <t>Temel Tasarım</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055729943</t>
+          <t>9786055729554</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>AB Çiftlik Muhasebe Veri Ağı Sistemi</t>
+          <t>Lojistik Bilgi Sistemleri ve Teknolojileri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786258375596</t>
+          <t>9786055729509</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Son İlhanlı Toga Timur Han ve Varisleri</t>
+          <t>İç Kontrol ve Kurumsal Risk Yönetimi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>530</v>
+        <v>550</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258375640</t>
+          <t>9786055729943</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Müzisyenlikten Cellatlığa</t>
+          <t>AB Çiftlik Muhasebe Veri Ağı Sistemi</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258375374</t>
+          <t>9786258375596</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Doğu Roma’yı Titreten Güç</t>
+          <t>Son İlhanlı Toga Timur Han ve Varisleri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>540</v>
+        <v>530</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258375589</t>
+          <t>9786258375640</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Zeki Arıkan Anısına Tarih Tasarımları</t>
+          <t>Müzisyenlikten Cellatlığa</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258375329</t>
+          <t>9786258375374</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Bir Cihan Hakimi Kanuni Sultan Süleyman Han</t>
+          <t>Doğu Roma’yı Titreten Güç</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>540</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258375442</t>
+          <t>9786258375589</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Hitap ve Delalet: Kur'an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar</t>
+          <t>Prof. Dr. Zeki Arıkan Anısına Tarih Tasarımları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>950</v>
+        <v>650</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786258375411</t>
+          <t>9786258375329</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılda Uzay Gücü ve Hava Hakimiyeti</t>
+          <t>Bir Cihan Hakimi Kanuni Sultan Süleyman Han</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258375572</t>
+          <t>9786258375442</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Savaşlar Döneminde Anadolu Şehirleri</t>
+          <t>Hitap ve Delalet: Kur'an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>470</v>
+        <v>950</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258375428</t>
+          <t>9786258375411</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Halife ve Sultanlar Mücadelesi</t>
+          <t>21. Yüzyılda Uzay Gücü ve Hava Hakimiyeti</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>290</v>
+        <v>540</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258375404</t>
+          <t>9786258375572</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Çeşitli Boyutları ile Okul Kütüphaneleri</t>
+          <t>Savaşlar Döneminde Anadolu Şehirleri</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>260</v>
+        <v>470</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258375275</t>
+          <t>9786258375428</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Eşekli Kütüphaneci Mustafa Güzelgöz</t>
+          <t>Halife ve Sultanlar Mücadelesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>350</v>
+        <v>290</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786257059756</t>
+          <t>9786258375404</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Eğitim Sosyolojisi</t>
+          <t>Çeşitli Boyutları ile Okul Kütüphaneleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258375343</t>
+          <t>9786258375275</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Kabus - Trinity'den Çernobil'e</t>
+          <t>Eşekli Kütüphaneci Mustafa Güzelgöz</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258375350</t>
+          <t>9786257059756</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Diplomasi Yazıları</t>
+          <t>Eğitim Sosyolojisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258375367</t>
+          <t>9786258375343</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>1835 Tarihli Nüfus Defterlerine Göre Tortum Kazası</t>
+          <t>Nükleer Kabus - Trinity'den Çernobil'e</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786258375312</t>
+          <t>9786258375350</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ötekinin Tarihi</t>
+          <t>Diplomasi Yazıları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>540</v>
+        <v>330</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258375305</t>
+          <t>9786258375367</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Toplumunda Kadının Moda Öyküsü</t>
+          <t>1835 Tarihli Nüfus Defterlerine Göre Tortum Kazası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>800</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258375268</t>
+          <t>9786258375312</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Çözülürken Umuda Yolculuk</t>
+          <t>Ötekinin Tarihi</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258375282</t>
+          <t>9786258375305</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bir Ara Nesil Portresi Alişanzade İsmail Hakkı</t>
+          <t>Osmanlı Toplumunda Kadının Moda Öyküsü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786258375299</t>
+          <t>9786258375268</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Basra Donanması</t>
+          <t>İmparatorluk Çözülürken Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258375176</t>
+          <t>9786258375282</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Tarihte İz Bırakan Kadınlarımız</t>
+          <t>Bir Ara Nesil Portresi Alişanzade İsmail Hakkı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258375183</t>
+          <t>9786258375299</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Türk Varlığı</t>
+          <t>Basra Donanması</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258375213</t>
+          <t>9786258375176</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Kocaeli Müze Çalışmaları</t>
+          <t>Tarihte İz Bırakan Kadınlarımız</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>450</v>
+        <v>430</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258375053</t>
+          <t>9786258375183</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Dolabname</t>
+          <t>Kıbrıs’ta Türk Varlığı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>320</v>
+        <v>700</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258375237</t>
+          <t>9786258375213</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Diplomatikasında Mülknameler</t>
+          <t>Geçmişten Geleceğe Kocaeli Müze Çalışmaları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258375220</t>
+          <t>9786258375053</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>The Kemerbaşı In The Ottoman Medreses And The Consiliarius In The Italian Universities</t>
+          <t>Dolabname</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786257059992</t>
+          <t>9786258375237</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Babalık İşlevi</t>
+          <t>Osmanlı Diplomatikasında Mülknameler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258375145</t>
+          <t>9786258375220</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Sıkıyönetim</t>
+          <t>The Kemerbaşı In The Ottoman Medreses And The Consiliarius In The Italian Universities</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>690</v>
+        <v>280</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258375039</t>
+          <t>9786257059992</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Evrenler</t>
+          <t>Babalık İşlevi</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258375091</t>
+          <t>9786258375145</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Anlatıcının Sen/Siz Hali</t>
+          <t>Osmanlı’da Sıkıyönetim</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>280</v>
+        <v>690</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258375060</t>
+          <t>9786258375039</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Bizans'ın Sürgün Yılları</t>
+          <t>Çoklu Evrenler</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257059855</t>
+          <t>9786258375091</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Population Exchange</t>
+          <t>Anlatıcının Sen/Siz Hali</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>350</v>
+        <v>280</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258375114</t>
+          <t>9786258375060</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar  Cilt 1</t>
+          <t>Bizans'ın Sürgün Yılları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>750</v>
+        <v>280</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258375121</t>
+          <t>9786257059855</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar Cilt 2</t>
+          <t>Population Exchange</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258375022</t>
+          <t>9786258375114</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kuantum - Sırlar Evrenine Açılan Kapı</t>
+          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar  Cilt 1</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786257059848</t>
+          <t>9786258375121</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Therapy of Adolescence</t>
+          <t>Hitap Ve Delalet - Kur’an Kıssalarının Hitapları Üzerine Uygulamalı Araştırmalar Cilt 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258375046</t>
+          <t>9786258375022</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kozmos - Aklın Bilinmeyene Yolculuğu</t>
+          <t>Kuantum - Sırlar Evrenine Açılan Kapı</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258375107</t>
+          <t>9786257059848</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Hind-islam Sanatı Üzerine Yeni Araştırmalar</t>
+          <t>Therapy of Adolescence</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258375084</t>
+          <t>9786258375046</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Global Energy and Geopolitical Transformation</t>
+          <t>Kozmos - Aklın Bilinmeyene Yolculuğu</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257059985</t>
+          <t>9786258375107</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Vakalarla Çocuk Psikopatolojileri - 2</t>
+          <t>Hind-islam Sanatı Üzerine Yeni Araştırmalar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786258375015</t>
+          <t>9786258375084</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Dengeler Değişirken</t>
+          <t>Global Energy and Geopolitical Transformation</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>395</v>
+        <v>340</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257059893</t>
+          <t>9786257059985</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>услугите на обществените библиотеки в турция и българия в прехода към информационно общество</t>
+          <t>Vakalarla Çocuk Psikopatolojileri - 2</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257059923</t>
+          <t>9786258375015</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Muş Tarihi</t>
+          <t>Dengeler Değişirken</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>700</v>
+        <v>395</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257059879</t>
+          <t>9786257059893</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Medrese Eğitimi</t>
+          <t>услугите на обществените библиотеки в турция и българия в прехода към информационно общество</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>190</v>
+        <v>750</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786052101148</t>
+          <t>9786257059923</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Araftaki Kafkasya</t>
+          <t>Muş Tarihi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055729813</t>
+          <t>9786257059879</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kastamonulu Aşık Kemali ve Divançesi</t>
+          <t>Medrese Eğitimi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055729820</t>
+          <t>9786052101148</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi ve İlk Çağ Mimarlığı</t>
+          <t>Araftaki Kafkasya</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055729721</t>
+          <t>9786055729813</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>1923 Mürettipler Grevi</t>
+          <t>Kastamonulu Aşık Kemali ve Divançesi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055729691</t>
+          <t>9786055729820</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Döneminde Düzce</t>
+          <t>Tarih Öncesi ve İlk Çağ Mimarlığı</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055729745</t>
+          <t>9786055729721</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sicill-i Ahval Defterlerine Göre Ordulu Devlet Adamları</t>
+          <t>1923 Mürettipler Grevi</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786257059169</t>
+          <t>9786055729691</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yeşil ve Tersine Lojistikte Geri Dönüşüm Davranışı</t>
+          <t>Cumhuriyet Döneminde Düzce</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>130</v>
+        <v>550</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786052101575</t>
+          <t>9786055729745</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Müsellesname</t>
+          <t>Sicill-i Ahval Defterlerine Göre Ordulu Devlet Adamları</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257059947</t>
+          <t>9786257059169</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Vakalarla Çocuk Psikopatolojileri - 1</t>
+          <t>Yeşil ve Tersine Lojistikte Geri Dönüşüm Davranışı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>380</v>
+        <v>130</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257059978</t>
+          <t>9786052101575</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanedanında Doğum Günü Törenleri</t>
+          <t>Müsellesname</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257059886</t>
+          <t>9786257059947</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Germany's Minority Policy in Romania</t>
+          <t>Vakalarla Çocuk Psikopatolojileri - 1</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>330</v>
+        <v>380</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257059831</t>
+          <t>9786257059978</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Diğer Bilimler</t>
+          <t>Osmanlı Hanedanında Doğum Günü Törenleri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257059930</t>
+          <t>9786257059886</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İdaresinde Süveyş Donanması</t>
+          <t>Germany's Minority Policy in Romania</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257059954</t>
+          <t>9786257059831</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Mahzenü’l-Esrar Behişti Ahmed</t>
+          <t>Tarih ve Diğer Bilimler</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257059916</t>
+          <t>9786257059930</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Bozkırdan Şehre</t>
+          <t>Osmanlı İdaresinde Süveyş Donanması</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257059862</t>
+          <t>9786257059954</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Peşinde Hayatın İçinde Selahaddin Önder’e Armağan</t>
+          <t>Mahzenü’l-Esrar Behişti Ahmed</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>490</v>
+        <v>400</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257059633</t>
+          <t>9786257059916</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Taşrasının İdari Taksimatı ve Yöneticileri (2 Cilt Kutulu Set)</t>
+          <t>Bozkırdan Şehre</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>1200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257059664</t>
+          <t>9786257059862</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatı Tarihi (2 Cilt Kutulu Set)</t>
+          <t>Tarihin Peşinde Hayatın İçinde Selahaddin Önder’e Armağan</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>1250</v>
+        <v>490</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257059589</t>
+          <t>9786257059633</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Fikri Mülkiyet Hakları</t>
+          <t>Osmanlı Taşrasının İdari Taksimatı ve Yöneticileri (2 Cilt Kutulu Set)</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>440</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257059732</t>
+          <t>9786257059664</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Mikrop, Salgın ve Toplum</t>
+          <t>Türk Edebiyatı Tarihi (2 Cilt Kutulu Set)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>350</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257059725</t>
+          <t>9786257059589</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kut - Fırat’tan Tuna’ya 1</t>
+          <t>Osmanlı Devleti’nde Fikri Mülkiyet Hakları</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>250</v>
+        <v>440</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257059695</t>
+          <t>9786257059732</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sistemin Kölesi</t>
+          <t>Mikrop, Salgın ve Toplum</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>210</v>
+        <v>350</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257059701</t>
+          <t>9786257059725</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Unutulmaz Dakikalar</t>
+          <t>Kut - Fırat’tan Tuna’ya 1</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257059619</t>
+          <t>9786257059695</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Bir Saatliğine</t>
+          <t>Sistemin Kölesi</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257059626</t>
+          <t>9786257059701</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Turkey’s Middle East Policy</t>
+          <t>Unutulmaz Dakikalar</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257059572</t>
+          <t>9786257059619</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Silah ve İnsan</t>
+          <t>Bir Saatliğine</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257059565</t>
+          <t>9786257059626</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Yetişkin Psikoterapileri</t>
+          <t>Turkey’s Middle East Policy</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>480</v>
+        <v>350</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257059602</t>
+          <t>9786257059572</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Meğer Ben Neymişim</t>
+          <t>Silah ve İnsan</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257059596</t>
+          <t>9786257059565</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Terörizm ve Göç</t>
+          <t>Yetişkin Psikoterapileri</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>400</v>
+        <v>480</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257059497</t>
+          <t>9786257059602</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Ergenliğin Terapisi</t>
+          <t>Meğer Ben Neymişim</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257059558</t>
+          <t>9786257059596</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Doğu Akdeniz</t>
+          <t>Terörizm ve Göç</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257059541</t>
+          <t>9786257059497</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Sanatın Yolculuğunda Bir Durak</t>
+          <t>Ergenliğin Terapisi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257059480</t>
+          <t>9786257059558</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Sanayi ve Maadin Bankası</t>
+          <t>Doğu Akdeniz</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257059329</t>
+          <t>9786257059541</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu - Medeniyetler Çatışmalar ve Zihinlerdeki Sınırlar</t>
+          <t>Sanatın Yolculuğunda Bir Durak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257059367</t>
+          <t>9786257059480</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Cem - Cem Sultan</t>
+          <t>Türkiye Sanayi ve Maadin Bankası</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257059381</t>
+          <t>9786257059329</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Bahti - Sultan 1. Ahmet</t>
+          <t>Ortadoğu - Medeniyetler Çatışmalar ve Zihinlerdeki Sınırlar</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>210</v>
+        <v>550</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257059343</t>
+          <t>9786257059367</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Avni - Fatih Sultan Mehmet</t>
+          <t>Cem - Cem Sultan</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257059350</t>
+          <t>9786257059381</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Adli - Sultan 2. Bayezit</t>
+          <t>Bahti - Sultan 1. Ahmet</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257059398</t>
+          <t>9786257059343</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Şahi - Şehzade Bayezit</t>
+          <t>Avni - Fatih Sultan Mehmet</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257059473</t>
+          <t>9786257059350</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hanedan Şairleri 10 Kitap Kutulu Set</t>
+          <t>Adli - Sultan 2. Bayezit</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>2500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257059459</t>
+          <t>9786257059398</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Osman Bey'den Sultan Vahdettin'e</t>
+          <t>Şahi - Şehzade Bayezit</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257059411</t>
+          <t>9786257059473</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Muradi - Sultan 3. Murat</t>
+          <t>Osmanlı Hanedan Şairleri 10 Kitap Kutulu Set</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>240</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257059428</t>
+          <t>9786257059459</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Muhibbi - Kanuni Sultan Süleyman</t>
+          <t>Osman Bey'den Sultan Vahdettin'e</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257059435</t>
+          <t>9786257059411</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İlhami - Sultan 3. Selim</t>
+          <t>Muradi - Sultan 3. Murat</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257059442</t>
+          <t>9786257059428</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Farisi - Sultan 2. Osman</t>
+          <t>Muhibbi - Kanuni Sultan Süleyman</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257059404</t>
+          <t>9786257059435</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ordusunda At (1856-1908)</t>
+          <t>İlhami - Sultan 3. Selim</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257059374</t>
+          <t>9786257059442</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>18. Yüzyıl Tekirdağ'ında Bir Aile - Şabanzadeler</t>
+          <t>Farisi - Sultan 2. Osman</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786257059282</t>
+          <t>9786257059404</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi Cilt 2</t>
+          <t>Osmanlı Ordusunda At (1856-1908)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>475</v>
+        <v>330</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257059299</t>
+          <t>9786257059374</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hükema-yı Cihan ve Ta'lim ve Terbiye Tarihi</t>
+          <t>18. Yüzyıl Tekirdağ'ında Bir Aile - Şabanzadeler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>270</v>
+        <v>240</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257059336</t>
+          <t>9786257059282</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Öngörülemeyen Krizler Çağında Yönetim</t>
+          <t>Türkiye Cumhuriyeti Tarihi Cilt 2</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>180</v>
+        <v>475</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257059305</t>
+          <t>9786257059299</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Lojistik ve Tedarik Zinciri Yönetimi</t>
+          <t>Hükema-yı Cihan ve Ta'lim ve Terbiye Tarihi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257059268</t>
+          <t>9786257059336</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Kent İçi Metro Tünelciliği</t>
+          <t>Öngörülemeyen Krizler Çağında Yönetim</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786257059244</t>
+          <t>9786257059305</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devlet İdaresinde Surre-i Hümayun</t>
+          <t>Yeşil Lojistik ve Tedarik Zinciri Yönetimi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786257059220</t>
+          <t>9786257059268</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Teorik Çerçevesiyle Değerler ve Değerler Eğitimi</t>
+          <t>Kent İçi Metro Tünelciliği</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786257059190</t>
+          <t>9786257059244</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'nun Yağmalanan Hafızası</t>
+          <t>Osmanlı Devlet İdaresinde Surre-i Hümayun</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257059183</t>
+          <t>9786257059220</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Yitik Miras Zeus Sunağı</t>
+          <t>Teorik Çerçevesiyle Değerler ve Değerler Eğitimi</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786257059176</t>
+          <t>9786257059190</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Şekillenirken</t>
+          <t>Ortadoğu'nun Yağmalanan Hafızası</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786257059145</t>
+          <t>9786257059183</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2019</t>
+          <t>Yitik Miras Zeus Sunağı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>650</v>
+        <v>380</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786057059107</t>
+          <t>9786257059176</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Köpükten Çiçekler</t>
+          <t>Ortadoğu Şekillenirken</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>371</v>
+        <v>300</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257059015</t>
+          <t>9786257059145</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Süper Güçlerin Ortadoğu Mücadelesi</t>
+          <t>Ortadoğu Yıllığı 2019</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257059077</t>
+          <t>9786057059107</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Being Immigrant in the World</t>
+          <t>Köpükten Çiçekler</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>350</v>
+        <v>371</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786257059084</t>
+          <t>9786257059015</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Ücret ve İstihdam Boyutuyla Çalışma Hayatında Dezavantajlı Gruplar</t>
+          <t>Süper Güçlerin Ortadoğu Mücadelesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786257059060</t>
+          <t>9786257059077</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Heşt Bihişt 3 (Ciltli)</t>
+          <t>Being Immigrant in the World</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786257059053</t>
+          <t>9786257059084</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2. Abdülhamid’in Hastalığı ve Tedavisi - 1906</t>
+          <t>Ücret ve İstihdam Boyutuyla Çalışma Hayatında Dezavantajlı Gruplar</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>220</v>
+        <v>320</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052101643</t>
+          <t>9786257059060</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergen Odaklı Klinik Görüşme</t>
+          <t>Heşt Bihişt 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>350</v>
+        <v>650</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257059008</t>
+          <t>9786257059053</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Alexander the Great</t>
+          <t>2. Abdülhamid’in Hastalığı ve Tedavisi - 1906</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786052101926</t>
+          <t>9786052101643</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>The Call of the Wild</t>
+          <t>Çocuk ve Ergen Odaklı Klinik Görüşme</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786052101841</t>
+          <t>9786257059008</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>The Ancient East</t>
+          <t>Alexander the Great</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786052101940</t>
+          <t>9786052101926</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>The Haunted Man and the Ghost's Bargain</t>
+          <t>The Call of the Wild</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786052101957</t>
+          <t>9786052101841</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>A Room of One's Own</t>
+          <t>The Ancient East</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786052101995</t>
+          <t>9786052101940</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>A Rebours</t>
+          <t>The Haunted Man and the Ghost's Bargain</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>320</v>
+        <v>170</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786052101896</t>
+          <t>9786052101957</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Utopia</t>
+          <t>A Room of One's Own</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786052101865</t>
+          <t>9786052101995</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Truth and Knowledge</t>
+          <t>A Rebours</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786052101858</t>
+          <t>9786052101896</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>The Soul of the Man Under Socialism</t>
+          <t>Utopia</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786052101902</t>
+          <t>9786052101865</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>The Merchant of Venice</t>
+          <t>Truth and Knowledge</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786052101919</t>
+          <t>9786052101858</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>The Conduct of Life</t>
+          <t>The Soul of the Man Under Socialism</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786052101872</t>
+          <t>9786052101902</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>The Amazons</t>
+          <t>The Merchant of Venice</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786052101834</t>
+          <t>9786052101919</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Fantome d'Orient</t>
+          <t>The Conduct of Life</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052101933</t>
+          <t>9786052101872</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Famous Men of the Middle Ages</t>
+          <t>The Amazons</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052101889</t>
+          <t>9786052101834</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Lettres Persanes</t>
+          <t>Fantome d'Orient</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786052101964</t>
+          <t>9786052101933</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Du Contract Social</t>
+          <t>Famous Men of the Middle Ages</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786052101988</t>
+          <t>9786052101889</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Brennendes Geheimnis</t>
+          <t>Lettres Persanes</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>130</v>
+        <v>480</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786052101568</t>
+          <t>9786052101964</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Yaşamak</t>
+          <t>Du Contract Social</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786052101766</t>
+          <t>9786052101988</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatları İle Atatürk Dönemi Türk Dış Politikası</t>
+          <t>Brennendes Geheimnis</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>550</v>
+        <v>130</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786052101711</t>
+          <t>9786052101568</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Tarihe Yön Veren Silah: Kılıç</t>
+          <t>Osmanlı'da Yaşamak</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786052101803</t>
+          <t>9786052101766</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Korku ve Akademik Örgütler</t>
+          <t>Ana Hatları İle Atatürk Dönemi Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>380</v>
+        <v>550</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786052101810</t>
+          <t>9786052101711</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Dul Kadınlar - Toplumsal Bir Manipülasyon Örneği</t>
+          <t>Tarihe Yön Veren Silah: Kılıç</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786052101780</t>
+          <t>9786052101803</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>İsmiyle Yaşayanlar</t>
+          <t>Korku ve Akademik Örgütler</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786052101773</t>
+          <t>9786052101810</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Bosna - Osmanlı Yadigarı (1878-1918)</t>
+          <t>Dul Kadınlar - Toplumsal Bir Manipülasyon Örneği</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>670</v>
+        <v>280</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786052101735</t>
+          <t>9786052101780</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Türk Kültüründe Konar-Göçerlik ve Etnisite Meselesi</t>
+          <t>İsmiyle Yaşayanlar</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786052101681</t>
+          <t>9786052101773</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Tarihi (Cilt 1)</t>
+          <t>Bosna - Osmanlı Yadigarı (1878-1918)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>450</v>
+        <v>670</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786052101797</t>
+          <t>9786052101735</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Modernleşmesi Sürecinde Selanik Vilayetinde Eğitim</t>
+          <t>Türk Kültüründe Konar-Göçerlik ve Etnisite Meselesi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>430</v>
+        <v>340</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786052101728</t>
+          <t>9786052101681</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Hukuk Tarihinden Bir Kesit</t>
+          <t>Türkiye Cumhuriyeti Tarihi (Cilt 1)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786052101742</t>
+          <t>9786052101797</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ölümün Anne Yüzü</t>
+          <t>Osmanlı Modernleşmesi Sürecinde Selanik Vilayetinde Eğitim</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>160</v>
+        <v>430</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786052101704</t>
+          <t>9786052101728</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Kars ve Güney Kafkasya Tarihi Yazıları</t>
+          <t>Osmanlı Hukuk Tarihinden Bir Kesit</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>750</v>
+        <v>340</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786052101674</t>
+          <t>9786052101742</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Yıllığı 2018</t>
+          <t>Ölümün Anne Yüzü</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>620</v>
+        <v>160</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786052101490</t>
+          <t>9786052101704</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>98 Numaralı Mühimme Defteri</t>
+          <t>Kars ve Güney Kafkasya Tarihi Yazıları</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>1000</v>
+        <v>750</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786052101650</t>
+          <t>9786052101674</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Eskişehir'de Tatarlar</t>
+          <t>Ortadoğu Yıllığı 2018</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>380</v>
+        <v>620</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786052101551</t>
+          <t>9786052101490</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Nusayriler</t>
+          <t>98 Numaralı Mühimme Defteri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>560</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786052101667</t>
+          <t>9786052101650</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sultanın Son Seferleri</t>
+          <t>Geçmişten Günümüze Eskişehir'de Tatarlar</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786052101629</t>
+          <t>9786052101551</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 14-16. Yüzyıllar</t>
+          <t>Tarihte Nusayriler</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786052101636</t>
+          <t>9786052101667</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 17-19. Yüzyıllar</t>
+          <t>Sultanın Son Seferleri</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786052101612</t>
+          <t>9786052101629</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 2 (1744-1922)</t>
+          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 14-16. Yüzyıllar</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>475</v>
+        <v>550</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786052101605</t>
+          <t>9786052101636</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi 1 (1299-1774)</t>
+          <t>Üniversiteler İçin Eski Türk Edebiyatı Metin Şerhi 17-19. Yüzyıllar</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>475</v>
+        <v>525</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786052101544</t>
+          <t>9786052101612</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Beynimdeki Düşman</t>
+          <t>Osmanlı Tarihi 2 (1744-1922)</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>310</v>
+        <v>475</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786052101537</t>
+          <t>9786052101605</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Diplomasi, Politika ve Değişen Dengeler</t>
+          <t>Osmanlı Tarihi 1 (1299-1774)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>340</v>
+        <v>475</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786052101476</t>
+          <t>9786052101544</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Tarih Bilimi ve Metodolojisi</t>
+          <t>Beynimdeki Düşman</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786052101445</t>
+          <t>9786052101537</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Adliye Teşkilatı'nın Modernleşmesi</t>
+          <t>Diplomasi, Politika ve Değişen Dengeler</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>420</v>
+        <v>340</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786052101360</t>
+          <t>9786052101476</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Kütüphanedeki Gizemli Oda</t>
+          <t>Tarih Bilimi ve Metodolojisi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786052101377</t>
+          <t>9786052101445</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Kitaba Sığar mı?</t>
+          <t>Osmanlı Adliye Teşkilatı'nın Modernleşmesi</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>100</v>
+        <v>420</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786052101452</t>
+          <t>9786052101360</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Bilinmeyenden Öteki'ye - Rusya'nın Kafkasya'yı İşgalinde Oryantalizm Etkisi</t>
+          <t>Kütüphanedeki Gizemli Oda</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>340</v>
+        <v>100</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786052101438</t>
+          <t>9786052101377</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Taş Can ve Kutsal</t>
+          <t>Dinozor Kitaba Sığar mı?</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786052101261</t>
+          <t>9786052101452</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Başlangıçtan Bugüne İstanbul'un Belediyeleri</t>
+          <t>Bilinmeyenden Öteki'ye - Rusya'nın Kafkasya'yı İşgalinde Oryantalizm Etkisi</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>650</v>
+        <v>340</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786052101278</t>
+          <t>9786052101438</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Şehir Suyu Hizmetinde Şirketler Dönemi (1881-1937)</t>
+          <t>Taş Can ve Kutsal</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786052101384</t>
+          <t>9786052101261</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Puti ve Bilgin Panda</t>
+          <t>Başlangıçtan Bugüne İstanbul'un Belediyeleri</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>100</v>
+        <v>650</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786052101315</t>
+          <t>9786052101278</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Dijital Beceriler - Temel Kodlama Eğitimi Serisi</t>
+          <t>İstanbul Şehir Suyu Hizmetinde Şirketler Dönemi (1881-1937)</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786052101339</t>
+          <t>9786052101384</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Mantık ve Veri - Temel Kodlama Eğitimi Serisi</t>
+          <t>Meraklı Puti ve Bilgin Panda</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786052101322</t>
+          <t>9786052101315</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Tabletim Nasıl Çalışır? - Temel Kodlama Eğitimi Serisi</t>
+          <t>Dijital Beceriler - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786052101308</t>
+          <t>9786052101339</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Temel Kodlama Eğitimi Serisi (4 Kitap Takım)</t>
+          <t>Mantık ve Veri - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786052101407</t>
+          <t>9786052101322</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - ABD İlişkilerinde ABD Dışişleri Bakanlarının Türkiye Zİyaretleri (1953-1933)</t>
+          <t>Tabletim Nasıl Çalışır? - Temel Kodlama Eğitimi Serisi</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786052101414</t>
+          <t>9786052101308</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Defne'nin Dijital Kimliği</t>
+          <t>Temel Kodlama Eğitimi Serisi (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786055729417</t>
+          <t>9786052101407</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Balkan Faciaları</t>
+          <t>Türkiye - ABD İlişkilerinde ABD Dışişleri Bakanlarının Türkiye Zİyaretleri (1953-1933)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>390</v>
+        <v>450</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786052101285</t>
+          <t>9786052101414</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Süreçte Musul ve Musul Sorunu</t>
+          <t>Defne'nin Dijital Kimliği</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>700</v>
+        <v>100</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786052101292</t>
+          <t>9786055729417</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Taceddin Külliyesi ve Mehmed Akif</t>
+          <t>Balkan Faciaları</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786052101254</t>
+          <t>9786052101285</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Mübadele - Uluslaşma Sürecinde Türkiye ve Yunanistan 1923-1930</t>
+          <t>Tarihi Süreçte Musul ve Musul Sorunu</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>425</v>
+        <v>700</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786052101179</t>
+          <t>9786052101292</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Klinik Görüşmeye Giriş</t>
+          <t>Taceddin Külliyesi ve Mehmed Akif</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786052101049</t>
+          <t>9786052101254</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Patlayıcı Mühendisliğinde Kayıt ve Raporlamalar</t>
+          <t>Mübadele - Uluslaşma Sürecinde Türkiye ve Yunanistan 1923-1930</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>220</v>
+        <v>425</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786052101230</t>
+          <t>9786052101179</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti’nde Muhaceret, İskan ve Entegrasyon</t>
+          <t>Klinik Görüşmeye Giriş</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786052101209</t>
+          <t>9786052101049</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Gürcülerinin Dünü-Bugünü</t>
+          <t>Patlayıcı Mühendisliğinde Kayıt ve Raporlamalar</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>280</v>
+        <v>220</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786052101223</t>
+          <t>9786052101230</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kış Üzümü</t>
+          <t>Osmanlı Devleti’nde Muhaceret, İskan ve Entegrasyon</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786052101216</t>
+          <t>9786052101209</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kadın</t>
+          <t>Türkiye Gürcülerinin Dünü-Bugünü</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786052101186</t>
+          <t>9786052101223</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Yeni ve Yakın Çağ Tarihi</t>
+          <t>Kış Üzümü</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786052101193</t>
+          <t>9786052101216</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Patlayıcı Mühendisliği Uygulamalarında Kaya Delme Mekaniği</t>
+          <t>Kayıp Kadın</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786052101162</t>
+          <t>9786052101186</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Alanda İnsan Haklarının Korunması</t>
+          <t>Yeni ve Yakın Çağ Tarihi</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>280</v>
+        <v>490</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786052101131</t>
+          <t>9786052101193</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Kültürel Hayatta - Bolu Halkevi</t>
+          <t>Patlayıcı Mühendisliği Uygulamalarında Kaya Delme Mekaniği</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052101032</t>
+          <t>9786052101162</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bir Mavera Şairi</t>
+          <t>Uluslararası Alanda İnsan Haklarının Korunması</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>390</v>
+        <v>280</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786055729622</t>
+          <t>9786052101131</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Çankırı’nın Tarihi ve Kültürel Mirası</t>
+          <t>Sosyal ve Kültürel Hayatta - Bolu Halkevi</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>800</v>
+        <v>550</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786052101100</t>
+          <t>9786052101032</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Kırım Türkleri</t>
+          <t>Bir Mavera Şairi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>550</v>
+        <v>390</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786052101087</t>
+          <t>9786055729622</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Serbedariler</t>
+          <t>Çankırı’nın Tarihi ve Kültürel Mirası</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>740</v>
+        <v>800</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786052101056</t>
+          <t>9786052101100</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Sacoğulları ve Güney Kafkasya</t>
+          <t>Kırım Türkleri</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>700</v>
+        <v>550</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786052101025</t>
+          <t>9786052101087</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Tarımsal İşletme Yönetimi</t>
+          <t>Serbedariler</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>175</v>
+        <v>740</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786052101001</t>
+          <t>9786052101056</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Devleti ve Diplomasi</t>
+          <t>Sacoğulları ve Güney Kafkasya</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055729530</t>
+          <t>9786052101025</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Tarımsal İşletme Yönetimi</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>110</v>
+        <v>175</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055729998</t>
+          <t>9786052101001</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Yazgı</t>
+          <t>Osmanlı Devleti ve Diplomasi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786055729967</t>
+          <t>9786055729530</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sigorta Şirketi</t>
+          <t>Öyküler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786055729981</t>
+          <t>9786055729998</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>The Public Library Services in Turkey and Bulgaria in The Transition Process To Information Society</t>
+          <t>Yazgı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>600</v>
+        <v>140</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786055729899</t>
+          <t>9786055729967</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Canım Ailem</t>
+          <t>Osmanlı Sigorta Şirketi</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786055729950</t>
+          <t>9786055729981</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Fıkra-i Islahiye</t>
+          <t>The Public Library Services in Turkey and Bulgaria in The Transition Process To Information Society</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055729868</t>
+          <t>9786055729899</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi ve Süper Yetenek Boris (Ciltli)</t>
+          <t>Canım Ailem</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055729851</t>
+          <t>9786055729950</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Ben, Elvis Riboldi (Ciltli)</t>
+          <t>Fıkra-i Islahiye</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055729882</t>
+          <t>9786055729868</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Menbic ve Tarihi</t>
+          <t>Ben, Elvis Riboldi ve Süper Yetenek Boris (Ciltli)</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055729516</t>
+          <t>9786055729851</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>On Sekizinci Asırda Mesele-i Şarkıyye ve Kaynarca Muahedesi</t>
+          <t>Ben, Elvis Riboldi (Ciltli)</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>340</v>
+        <v>170</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055729790</t>
+          <t>9786055729882</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Teoride ve Pratikte İşsizlik</t>
+          <t>Menbic ve Tarihi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786055729738</t>
+          <t>9786055729516</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Hasan Çelebi ve Belagatçılara Yönelik Tenkitleri</t>
+          <t>On Sekizinci Asırda Mesele-i Şarkıyye ve Kaynarca Muahedesi</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>620</v>
+        <v>340</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055729806</t>
+          <t>9786055729790</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Ermenilere Yönelik Ermeni Terörü</t>
+          <t>Teoride ve Pratikte İşsizlik</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055729776</t>
+          <t>9786055729738</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Orta Çağ Tarihi</t>
+          <t>Hasan Çelebi ve Belagatçılara Yönelik Tenkitleri</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>575</v>
+        <v>620</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055729660</t>
+          <t>9786055729806</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>4. Murad'ın Bağdat Seferi Menzilnamesi 1638</t>
+          <t>Ermenilere Yönelik Ermeni Terörü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>450</v>
+        <v>340</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055729479</t>
+          <t>9786055729776</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Effective Clasroom Management Practices</t>
+          <t>Orta Çağ Tarihi</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>450</v>
+        <v>575</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055729462</t>
+          <t>9786055729660</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>College Counseling In High School</t>
+          <t>4. Murad'ın Bağdat Seferi Menzilnamesi 1638</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055729615</t>
+          <t>9786055729479</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Çare Edebiyat</t>
+          <t>Effective Clasroom Management Practices</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055729394</t>
+          <t>9786055729462</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Topçuları</t>
+          <t>College Counseling In High School</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055729592</t>
+          <t>9786055729615</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. Mustafa Keskin Armağanı: Türk Tarih ve Kültürü Araştırmaları (Ciltli)</t>
+          <t>Çare Edebiyat</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>1200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055729561</t>
+          <t>9786055729394</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Türk Boğazlarında Uluslararası Kontrol 1918 - 1936</t>
+          <t>Osmanlı Topçuları</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055729486</t>
+          <t>9786055729592</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Gelişim Psikolojisi</t>
+          <t>Prof. Dr. Mustafa Keskin Armağanı: Türk Tarih ve Kültürü Araştırmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>390</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055729677</t>
+          <t>9786055729561</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Tarım Ekonomisi ve İşletmeciliği</t>
+          <t>Türk Boğazlarında Uluslararası Kontrol 1918 - 1936</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055729455</t>
+          <t>9786055729486</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Dilsiz ve Ama Mektebi</t>
+          <t>Gelişim Psikolojisi</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>230</v>
+        <v>390</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055729684</t>
+          <t>9786055729677</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Aklın Akıl ile Savaşı</t>
+          <t>Tarım Ekonomisi ve İşletmeciliği</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>260</v>
+        <v>450</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786055729240</t>
+          <t>9786055729455</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Tüketici Temelli Marka Değerinin Ölçümü</t>
+          <t>Dilsiz ve Ama Mektebi</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>220</v>
+        <v>230</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055729608</t>
+          <t>9786055729684</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Afetler Sonrası Yapılan Sosyal Yardımlar ve Hizmetler</t>
+          <t>Aklın Akıl ile Savaşı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
+          <t>9786055729240</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Tüketici Temelli Marka Değerinin Ölçümü</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786055729608</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Afetler Sonrası Yapılan Sosyal Yardımlar ve Hizmetler</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
           <t>9786055729189</t>
         </is>
       </c>
-      <c r="B342" s="1" t="inlineStr">
+      <c r="B344" s="1" t="inlineStr">
         <is>
           <t>Evliya Çelebi Seyahatnamesinde İstanbul’un Sırları</t>
         </is>
       </c>
-      <c r="C342" s="1">
+      <c r="C344" s="1">
         <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>