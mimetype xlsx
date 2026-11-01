--- v3 (2026-06-22)
+++ v4 (2026-11-01)
@@ -799,51 +799,51 @@
         <is>
           <t>9786057047120</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İslami Bakışla Terörizm ve Cihat</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>110.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057047106</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Bir Günü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786050650044</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Hikmet Ağacı (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>520</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786050650013</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>