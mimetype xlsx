--- v0 (2026-02-26)
+++ v1 (2026-07-18)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9781788109482</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>In the Jungle (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>649</v>
+        <v>729</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9781801082884</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Princess Doll's House Sticker Book</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9781801082853</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>