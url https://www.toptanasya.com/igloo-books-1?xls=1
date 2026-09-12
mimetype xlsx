--- v1 (2026-07-18)
+++ v2 (2026-09-12)
@@ -85,520 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9781788109482</t>
+          <t>9781836507253</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>In the Jungle (Ciltli)</t>
+          <t>Goodnight Little One</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>729</v>
+        <v>861</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9781801082884</t>
+          <t>9781788109482</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Princess Doll's House Sticker Book</t>
+          <t>In the Jungle (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330.72</v>
+        <v>729</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9781801082853</t>
+          <t>9781801082884</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mermaid Doll's House Sticker Book</t>
+          <t>Princess Doll's House Sticker Book</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9781801082877</t>
+          <t>9781801082853</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ballerina Doll's House Sticker Book</t>
+          <t>Mermaid Doll's House Sticker Book</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9781800226395</t>
+          <t>9781801082877</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Magical Story Library</t>
+          <t>Ballerina Doll's House Sticker Book</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1953.12</v>
+        <v>330.72</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9781800226401</t>
+          <t>9781800226395</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bedtime Story Library</t>
+          <t>Magical Story Library</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>1953.12</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9781800223097</t>
+          <t>9781800226401</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>How to Stay Happy</t>
+          <t>Bedtime Story Library</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>628.68</v>
+        <v>1953.12</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9781800223103</t>
+          <t>9781800223097</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>How to Stay Healthy</t>
+          <t>How to Stay Happy</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>628.68</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9781838523114</t>
+          <t>9781800223103</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Leap Ahead Bumper Workbook: 7+ Years English and Maths</t>
+          <t>How to Stay Healthy</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>628.68</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9781789054569</t>
+          <t>9781838523114</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Leap Ahead Bumper Workbook: 7+ Years English and Maths</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>628.68</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9781800221901</t>
+          <t>9781789054569</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>The Best Times Tables Book Ever (Ciltli)</t>
+          <t>Leap Ahead Bumper Workbook: 7+ Years English and Maths</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>708.24</v>
+        <v>628.68</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9781838523107</t>
+          <t>9781800221901</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Leap Ahead Bumper Workbook: 5+ Years English and Maths</t>
+          <t>The Best Times Tables Book Ever (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>628.68</v>
+        <v>708.24</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9781789054552</t>
+          <t>9781838523107</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Leap Ahead Bumper Workbook: 5+ Years English and Maths</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>628.68</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9781800222724</t>
+          <t>9781789054552</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>I'm a Super Secret Germ Fighter</t>
+          <t>Leap Ahead Bumper Workbook: 5+ Years English and Maths</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>439.92</v>
+        <v>628.68</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9781839034398</t>
+          <t>9781800222724</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tell the Time (Ciltli)</t>
+          <t>I'm a Super Secret Germ Fighter</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>605.28</v>
+        <v>439.92</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9781789054545</t>
+          <t>9781839034398</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Leap Ahead Bumper Workbook: 3+ Years English and Maths</t>
+          <t>Tell the Time (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>628.68</v>
+        <v>605.28</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9781800226159</t>
+          <t>9781789054545</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Pirate Colouring</t>
+          <t>Leap Ahead Bumper Workbook: 3+ Years English and Maths</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330.72</v>
+        <v>628.68</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9781800229679</t>
+          <t>9781800226159</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Things That Go Colouring Book</t>
+          <t>Pirate Colouring</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9781800229631</t>
+          <t>9781800229679</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>My Monsters and Aliens Colouring Book</t>
+          <t>Things That Go Colouring Book</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9781800229655</t>
+          <t>9781800229631</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>My Knights and Dragons Colouring Book</t>
+          <t>My Monsters and Aliens Colouring Book</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9781800229785</t>
+          <t>9781800229655</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>My Big Yellow Book of Colouring</t>
+          <t>My Knights and Dragons Colouring Book</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9781801084314</t>
+          <t>9781800229785</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>My Big Red Book Of Colouring</t>
+          <t>My Big Yellow Book of Colouring</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9781800229815</t>
+          <t>9781801084314</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>My Big Purple Book of Colouring</t>
+          <t>My Big Red Book Of Colouring</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9781800229822</t>
+          <t>9781800229815</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>My Big Green Book of Colouring</t>
+          <t>My Big Purple Book of Colouring</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9781801084321</t>
+          <t>9781800229822</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>My Big Blue Book Of Colouring</t>
+          <t>My Big Green Book of Colouring</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9781839034503</t>
+          <t>9781801084321</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Look! There's an Elf and Friends (Ciltli)</t>
+          <t>My Big Blue Book Of Colouring</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>864.24</v>
+        <v>330.72</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9781838522858</t>
+          <t>9781839034503</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Look! There's a Mermicorn (Ciltli)</t>
+          <t>Look! There's an Elf and Friends (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>864.24</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9781800224049</t>
+          <t>9781838522858</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Look! There's a Koala (Ciltli)</t>
+          <t>Look! There's a Mermicorn (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>605.28</v>
+        <v>864.24</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9781838522834</t>
+          <t>9781800224049</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>First Animals</t>
+          <t>Look! There's a Koala (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>439.92</v>
+        <v>605.28</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9781839035470</t>
+          <t>9781838522834</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Speedy Race Car (Ciltli)</t>
+          <t>First Animals</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>330.72</v>
+        <v>439.92</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9781839035456</t>
+          <t>9781839035470</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Mega Plane (Ciltli)</t>
+          <t>Speedy Race Car (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>330.72</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>9781839035456</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Mega Plane (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>330.72</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9781839035463</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Noisy Police Car (Ciltli)</t>
         </is>
       </c>
-      <c r="C33" s="1">
+      <c r="C34" s="1">
         <v>330.72</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>