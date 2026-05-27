--- v0 (2026-02-14)
+++ v1 (2026-05-27)
@@ -85,1735 +85,1870 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256633896</t>
+          <t>9786256633902</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kayseri'ye Dair Yazılar</t>
+          <t>Süleyman Bahri ve Hâre Adlı Eseri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256633872</t>
+          <t>9786256633919</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>American Doctrines</t>
+          <t>Özbek Yazar Nusrat Rahmat’ın Seçme Hikâyeleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256633889</t>
+          <t>9786256633926</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Malatya Tarihi</t>
+          <t>20. Yüzyıl Latin Amerika Öykülerinde Fantastik Unsurlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256633865</t>
+          <t>9786256633995</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Doktrinleri</t>
+          <t>Halvetî Şair Gavsî’nin Necâtü’l-Hâlikîn Mesnevisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256633698</t>
+          <t>9786256633971</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İttihatçı Paşalar Armağan Dizisi: Cemal Paşa</t>
+          <t>Hayretî Divanı Sözlüğü - 2. Cilt</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>530</v>
+        <v>675</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256633667</t>
+          <t>9786256633964</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Gerçekçilik ve Postkolonyalizm Çalışmaları</t>
+          <t>Hayretî Divanı Sözlüğü - 1. Cilt</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>430</v>
+        <v>675</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256633643</t>
+          <t>9786258760019</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Oset Göçmenlerde Kimlik-Ritüel-Folklor (Yozgat Örneği)</t>
+          <t>Çağatay Şairi Hâlis’in Manzum Vefât-Nâmeleri</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256633681</t>
+          <t>9786256633940</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Karma Sözcük Yapma Yolu ve Karma Sözcükler</t>
+          <t>Batı Kökenli Alıntı Sözcüklere Karşılıklar (1972-2008)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256633674</t>
+          <t>9786256633933</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Muhâkemetü’l-Lugateyn’den Tarihî ve Çağdaş Türk Lehçelerine (100 Fiil)</t>
+          <t>Ayana</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256633650</t>
+          <t>9786256633896</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Opposition Figures During The Turkish National Struggle Period</t>
+          <t>Kayseri'ye Dair Yazılar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>650</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256633612</t>
+          <t>9786256633872</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli Farsça Divan</t>
+          <t>American Doctrines</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256633599</t>
+          <t>9786256633889</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Modern Türk Edebiyatının Değerleri</t>
+          <t>Malatya Tarihi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256633605</t>
+          <t>9786256633865</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yapay Zeka</t>
+          <t>Amerikan Doktrinleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256633568</t>
+          <t>9786256633698</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Demystifying Ethical Use of AI in Academic Writing: A Scenario-Based Approach</t>
+          <t>İttihatçı Paşalar Armağan Dizisi: Cemal Paşa</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>530</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256633537</t>
+          <t>9786256633667</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>The Representatıon Of Moral Theory in Postmodern Theatre</t>
+          <t>Büyülü Gerçekçilik ve Postkolonyalizm Çalışmaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256633490</t>
+          <t>9786256633643</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yahya Kemal Beyatlı'nın Eserlerinde Anne Algısı</t>
+          <t>Oset Göçmenlerde Kimlik-Ritüel-Folklor (Yozgat Örneği)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256633513</t>
+          <t>9786256633681</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kırıkkale Halk Hekimliğinde Ocaklar ve Türbeler</t>
+          <t>Karma Sözcük Yapma Yolu ve Karma Sözcükler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256633391</t>
+          <t>9786256633674</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karahanlı, Harezm ve Kıpçak Türkçesi Eserlerinde Dini Terimler (2 Cilt Takım)</t>
+          <t>Muhâkemetü’l-Lugateyn’den Tarihî ve Çağdaş Türk Lehçelerine (100 Fiil)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256633360</t>
+          <t>9786256633650</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pir Medhi</t>
+          <t>Opposition Figures During The Turkish National Struggle Period</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256633506</t>
+          <t>9786256633612</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Rasim Hikayeler</t>
+          <t>Fuzuli Farsça Divan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256633520</t>
+          <t>9786256633599</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni’nin En Çocuksu Şairi Ülkü Tamer ve Poetikası</t>
+          <t>Modern Türk Edebiyatının Değerleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256633476</t>
+          <t>9786256633605</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı Cilt 2</t>
+          <t>Sosyal Bilimlerde Yapay Zeka</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256633469</t>
+          <t>9786256633568</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı Cilt 1</t>
+          <t>Demystifying Ethical Use of AI in Academic Writing: A Scenario-Based Approach</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256633438</t>
+          <t>9786256633537</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Kültüründe Dedelik, Babalık, Dedebabalık</t>
+          <t>The Representatıon Of Moral Theory in Postmodern Theatre</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256633483</t>
+          <t>9786256633490</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte ve Bektaşilikte Yol ve Yoldaş</t>
+          <t>Yahya Kemal Beyatlı'nın Eserlerinde Anne Algısı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>225</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256633421</t>
+          <t>9786256633513</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Sözlükçülüğü</t>
+          <t>Kırıkkale Halk Hekimliğinde Ocaklar ve Türbeler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256633384</t>
+          <t>9786256633391</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Muhrika</t>
+          <t>Karahanlı, Harezm ve Kıpçak Türkçesi Eserlerinde Dini Terimler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256633445</t>
+          <t>9786256633360</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Divan Şairi Ömer Demirbağ</t>
+          <t>Aşık Pir Medhi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256633377</t>
+          <t>9786256633506</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ahiliğin ve Meslek Folklorunun İzinde</t>
+          <t>Ahmet Rasim Hikayeler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256633452</t>
+          <t>9786256633520</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı</t>
+          <t>İkinci Yeni’nin En Çocuksu Şairi Ülkü Tamer ve Poetikası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1400</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256633223</t>
+          <t>9786256633476</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Uçhisar Cappadocia/ From Ancient Age To The Present</t>
+          <t>Cihan Okuyucu Armağanı Cilt 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256633278</t>
+          <t>9786256633469</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Performans Bağlamında Karadeniz'de Türküler</t>
+          <t>Cihan Okuyucu Armağanı Cilt 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>370</v>
+        <v>750</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256633261</t>
+          <t>9786256633438</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Caferiler</t>
+          <t>Alevi - Bektaşi Kültüründe Dedelik, Babalık, Dedebabalık</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256633322</t>
+          <t>9786256633483</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanlarında Halk Kültürü</t>
+          <t>Alevilikte ve Bektaşilikte Yol ve Yoldaş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>225</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256633339</t>
+          <t>9786256633421</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Saha ve Ben/ Türk Halk Bilimi Derleme Çalışmalarında Araştırmacının Hikayesi</t>
+          <t>Endülüs Arap Sözlükçülüğü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>790</v>
+        <v>260</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256633247</t>
+          <t>9786256633384</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ravżatü’ş-Şühedā</t>
+          <t>Şerh-i Kaside-i Muhrika</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1090</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256633230</t>
+          <t>9786256633445</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner'de Hürriyet Anlayışı</t>
+          <t>Bir Divan Şairi Ömer Demirbağ</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256633353</t>
+          <t>9786256633377</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hep Aşk Hep Aşk/ Popüler Roman ve Muazzez Tahsin Berkand</t>
+          <t>Ahiliğin ve Meslek Folklorunun İzinde</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256633209</t>
+          <t>9786256633452</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hava Lisesi Tarihi (Ciltli)</t>
+          <t>Cihan Okuyucu Armağanı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>470</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256633254</t>
+          <t>9786256633223</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Döneminde Balıkesir Dergileri</t>
+          <t>Uçhisar Cappadocia/ From Ancient Age To The Present</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>450</v>
+        <v>490</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256633216</t>
+          <t>9786256633278</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Çocuk Edebiyatımız/ Değerler Eğitimi Bağlamında İnceleme</t>
+          <t>Sözlü Performans Bağlamında Karadeniz'de Türküler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256633285</t>
+          <t>9786256633261</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Asyanın Göstergeleri: Hüzün ve Umut (The Signs Of The Asia: Blues And Hope)</t>
+          <t>Türkiye'de Caferiler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256633346</t>
+          <t>9786256633322</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ispartalı Hakkı Bey</t>
+          <t>Türk Romanlarında Halk Kültürü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256633193</t>
+          <t>9786256633339</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli Heft-Cam (Saki-Name)</t>
+          <t>Saha ve Ben/ Türk Halk Bilimi Derleme Çalışmalarında Araştırmacının Hikayesi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>790</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256633179</t>
+          <t>9786256633247</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Farsça Divan Ahmed-i Da’i</t>
+          <t>Ravżatü’ş-Şühedā</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>370</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256633124</t>
+          <t>9786256633230</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Necati Öner'de Hürriyet Anlayışı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>760</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256633186</t>
+          <t>9786256633353</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi Tiyatro ve Mizah Yazarı Direktör Ali Bey</t>
+          <t>Hep Aşk Hep Aşk/ Popüler Roman ve Muazzez Tahsin Berkand</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256633162</t>
+          <t>9786256633209</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Garcia Marquez Çalışmaları</t>
+          <t>Hava Lisesi Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>470</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256633155</t>
+          <t>9786256633254</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Modern Türk Şiirinin Zarif Sesi Cahit Zarifoğlu</t>
+          <t>Erken Cumhuriyet Döneminde Balıkesir Dergileri</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256633131</t>
+          <t>9786256633216</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İktifaf</t>
+          <t>Fantastik Çocuk Edebiyatımız/ Değerler Eğitimi Bağlamında İnceleme</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>700</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256633148</t>
+          <t>9786256633285</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çağatayca Bir Dini Hikayeler Mecmuası</t>
+          <t>Asyanın Göstergeleri: Hüzün ve Umut (The Signs Of The Asia: Blues And Hope)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>820</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057187277</t>
+          <t>9786256633346</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Edebiyatı İncelemeleri</t>
+          <t>Ispartalı Hakkı Bey</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>670</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256633070</t>
+          <t>9786256633193</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kırk Vezir Hikayeleri’nde Eğitici Değerler ve Söz Varlığı</t>
+          <t>Fuzuli Heft-Cam (Saki-Name)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256633063</t>
+          <t>9786256633179</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Doğumunun 140. Yılında Ömer Seyfettin</t>
+          <t>Farsça Divan Ahmed-i Da’i</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>380</v>
+        <v>370</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256633087</t>
+          <t>9786256633124</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneğinde Kurumsallaşma</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>480</v>
+        <v>760</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256633094</t>
+          <t>9786256633186</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatının Kardeleni Halide Edip Adıvar'ın Hikayeciliği</t>
+          <t>Tanzimat Dönemi Tiyatro ve Mizah Yazarı Direktör Ali Bey</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>420</v>
+        <v>470</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256633117</t>
+          <t>9786256633162</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Tiraje</t>
+          <t>Gabriel Garcia Marquez Çalışmaları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259996288</t>
+          <t>9786256633155</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Manisa Ağızları Çalışma Günlüğü</t>
+          <t>Modern Türk Şiirinin Zarif Sesi Cahit Zarifoğlu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256633032</t>
+          <t>9786256633131</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyet Dönemi Türk Romanında Meslekler (1908-1920)</t>
+          <t>İktifaf</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>410</v>
+        <v>700</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256633025</t>
+          <t>9786256633148</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>PROF. DR. Fuzuli Bayat Armağanı - Kahramanın Mitik Yolculuğu</t>
+          <t>Çağatayca Bir Dini Hikayeler Mecmuası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>700</v>
+        <v>820</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256633001</t>
+          <t>9786057187277</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinin Ses Bayrağı Arif Nihat Asya</t>
+          <t>Türk Dili ve Edebiyatı İncelemeleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>450</v>
+        <v>670</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259899756</t>
+          <t>9786256633070</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Anketler - Soruşturmalar Işığında Türk Edebiyatı’nın İç 100'ü (Ciltli)</t>
+          <t>Kırk Vezir Hikayeleri’nde Eğitici Değerler ve Söz Varlığı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>4500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256633049</t>
+          <t>9786256633063</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çankırı İli Şabanözü İlçesi Kamış Köyü Monografisi</t>
+          <t>Doğumunun 140. Yılında Ömer Seyfettin</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256633018</t>
+          <t>9786256633087</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Depreme Maruz Kalan Erken Çocukluk Dönemi Çocuklarına Yönelik Etkinlikler</t>
+          <t>Aşıklık Geleneğinde Kurumsallaşma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256633056</t>
+          <t>9786256633094</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Hikaye’den Roman’a</t>
+          <t>Türk Edebiyatının Kardeleni Halide Edip Adıvar'ın Hikayeciliği</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>320</v>
+        <v>420</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259899725</t>
+          <t>9786256633117</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Emin Bülent Serdaroğlu</t>
+          <t>Tiraje</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059899701</t>
+          <t>9786259996288</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sözcük Bilimi</t>
+          <t>Manisa Ağızları Çalışma Günlüğü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>700</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259996295</t>
+          <t>9786256633032</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Orhon Murat Arıburnu</t>
+          <t>II. Meşrutiyet Dönemi Türk Romanında Meslekler (1908-1920)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259899732</t>
+          <t>9786256633025</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Mensur Bir Kırk Hadis Kitabı</t>
+          <t>PROF. DR. Fuzuli Bayat Armağanı - Kahramanın Mitik Yolculuğu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259899718</t>
+          <t>9786256633001</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Müellifi Bilinmeyen Manzum Bir Hz. Ali Cenknamesi</t>
+          <t>Türk Şiirinin Ses Bayrağı Arif Nihat Asya</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259996271</t>
+          <t>9786259899756</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Gregoryen Kıpçak Türkçesi ile Yazılmış Töre Bitigi'nde Hukuk Terimleri</t>
+          <t>Anketler - Soruşturmalar Işığında Türk Edebiyatı’nın İç 100'ü (Ciltli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>730</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259996219</t>
+          <t>9786256633049</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bedr-i Münir</t>
+          <t>Çankırı İli Şabanözü İlçesi Kamış Köyü Monografisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>780</v>
+        <v>380</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059996264</t>
+          <t>9786256633018</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kök Değerler Bağlamında Tuti-Name</t>
+          <t>Depreme Maruz Kalan Erken Çocukluk Dönemi Çocuklarına Yönelik Etkinlikler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>370</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259996257</t>
+          <t>9786256633056</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
+          <t>Hikaye’den Roman’a</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>820</v>
+        <v>320</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259996240</t>
+          <t>9786259899725</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
+          <t>Emin Bülent Serdaroğlu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>660</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259996226</t>
+          <t>9786059899701</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Şiire ve Mücadeleye Adanmış Bir Hayat: Müştak Erenus</t>
+          <t>Sözcük Bilimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>320</v>
+        <v>700</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259996202</t>
+          <t>9786259996295</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Axtıılar (Hatıralar)</t>
+          <t>Orhon Murat Arıburnu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>470</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057221599</t>
+          <t>9786259899732</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Lilith Gülseli İnal</t>
+          <t>Mensur Bir Kırk Hadis Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>340</v>
+        <v>450</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057221582</t>
+          <t>9786259899718</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Promethe’nin Sesi İskender Fikret Akdora</t>
+          <t>Müellifi Bilinmeyen Manzum Bir Hz. Ali Cenknamesi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>310</v>
+        <v>1120</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057221575</t>
+          <t>9786259996271</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Nikati Divanı</t>
+          <t>Gregoryen Kıpçak Türkçesi ile Yazılmış Töre Bitigi'nde Hukuk Terimleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>390</v>
+        <v>730</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057362452</t>
+          <t>9786259996219</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Menasik-i Hacc</t>
+          <t>Bedr-i Münir</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>260</v>
+        <v>780</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057221520</t>
+          <t>9786059996264</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Ruhi Naci Sağdıç - Devir - Şahsiyet - Eser</t>
+          <t>Kök Değerler Bağlamında Tuti-Name</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180</v>
+        <v>370</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057221551</t>
+          <t>9786259996257</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş Fıkralarında Eğitici Değerler</t>
+          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>320</v>
+        <v>820</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057221568</t>
+          <t>9786259996240</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i Erşed</t>
+          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>370</v>
+        <v>660</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057221537</t>
+          <t>9786259996226</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hasan Basri Çantay</t>
+          <t>Şiire ve Mücadeleye Adanmış Bir Hayat: Müştak Erenus</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057221506</t>
+          <t>9786259996202</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şibani-Name’nin Budapeşte Nüshası</t>
+          <t>Axtıılar (Hatıralar)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>850</v>
+        <v>470</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057221544</t>
+          <t>9786057221599</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>S. Sami İlker Armağanı</t>
+          <t>Çağdaş Lilith Gülseli İnal</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>700</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057187253</t>
+          <t>9786057221582</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Ve Erzurumlular Üzerine Yazılar</t>
+          <t>Promethe’nin Sesi İskender Fikret Akdora</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057221513</t>
+          <t>9786057221575</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tekerleği</t>
+          <t>Nikati Divanı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>260</v>
+        <v>390</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057187284</t>
+          <t>9786057362452</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tercüme‐i Gülistan‐ı Sa'di: Gülistan Tercümesi</t>
+          <t>Menasik-i Hacc</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>370</v>
+        <v>260</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057187246</t>
+          <t>9786057221520</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Ahmed İçin Tertip Edilen Şiir Mecmuası: Medh‐i Sultan Ahmed</t>
+          <t>Ruhi Naci Sağdıç - Devir - Şahsiyet - Eser</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057187222</t>
+          <t>9786057221551</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Penbe Ferace Ve Ressam</t>
+          <t>İncili Çavuş Fıkralarında Eğitici Değerler</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>170</v>
+        <v>320</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057187239</t>
+          <t>9786057221568</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Mes'ude</t>
+          <t>Divançe-i Erşed</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057187291</t>
+          <t>9786057221537</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Aytmatov’un Eserlerinde Ütopya Ve Distopya</t>
+          <t>Hasan Basri Çantay</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057187260</t>
+          <t>9786057221506</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Eden Bulur Yahut Merhametsiz Bir Valide</t>
+          <t>Şibani-Name’nin Budapeşte Nüshası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057362445</t>
+          <t>9786057221544</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Kitabhane‐i Sudi’nin Edebi Hikayelerinden Genç ve Güzel</t>
+          <t>S. Sami İlker Armağanı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>700</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057362476</t>
+          <t>9786057187253</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Gürbüz’ün Romanları ve Romancılığı</t>
+          <t>Erzurum Ve Erzurumlular Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>640</v>
+        <v>550</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057187208</t>
+          <t>9786057221513</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Halk İnanışları</t>
+          <t>Dünya Tekerleği</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>450</v>
+        <v>260</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057362483</t>
+          <t>9786057187284</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiiri Üzerine Yazılar</t>
+          <t>Tercüme‐i Gülistan‐ı Sa'di: Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>260</v>
+        <v>370</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057362490</t>
+          <t>9786057187246</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Muhafazakar Özne</t>
+          <t>Sultan 1. Ahmed İçin Tertip Edilen Şiir Mecmuası: Medh‐i Sultan Ahmed</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057362438</t>
+          <t>9786057187222</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Namdar Rahmi Karatay Ve Hiciv Şiirleri</t>
+          <t>Penbe Ferace Ve Ressam</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>450</v>
+        <v>170</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057362407</t>
+          <t>9786057187239</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Aşık Eşref Tonbuloğlu (2 Cilt Takım)</t>
+          <t>Mes'ude</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057108043</t>
+          <t>9786057187291</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocukluk Dönemi Çocuklarına Yönelik Steam Etkinlikleri</t>
+          <t>Cengiz Aytmatov’un Eserlerinde Ütopya Ve Distopya</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057108036</t>
+          <t>9786057187260</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocukluk Döneminde Değerler Eğitimi Etkinlikleri</t>
+          <t>Eden Bulur Yahut Merhametsiz Bir Valide</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057108074</t>
+          <t>9786057362445</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan Cilt: 1</t>
+          <t>Kitabhane‐i Sudi’nin Edebi Hikayelerinden Genç ve Güzel</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057108067</t>
+          <t>9786057362476</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan (2 Cilt Takım)</t>
+          <t>Yılmaz Gürbüz’ün Romanları ve Romancılığı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>840</v>
+        <v>640</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057108081</t>
+          <t>9786057187208</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan Cilt: 2</t>
+          <t>Çankırı Halk İnanışları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057108098</t>
+          <t>9786057362483</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Reşat Feyzi Yüzüncü</t>
+          <t>Çağdaş Türk Şiiri Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057108050</t>
+          <t>9786057362490</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sığınmacı Çocuklar: Küçük Bedenler Büyük Hikayeler</t>
+          <t>Teoriden Pratiğe Muhafazakar Özne</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>420</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057108029</t>
+          <t>9786057362438</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yazma Eğitimi Açısından Türkçe Münşeatlar</t>
+          <t>Namdar Rahmi Karatay Ve Hiciv Şiirleri</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057108012</t>
+          <t>9786057362407</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sürecinde Türk Dil Politikası</t>
+          <t>Aşık Eşref Tonbuloğlu (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>260</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057108005</t>
+          <t>9786057108043</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Rıza Bahçesi</t>
+          <t>Erken Çocukluk Dönemi Çocuklarına Yönelik Steam Etkinlikleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
+          <t>9786057108036</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Erken Çocukluk Döneminde Değerler Eğitimi Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786057108074</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Hediyyetü'l-İhvan Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786057108067</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Hediyyetü'l-İhvan (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786057108081</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Hediyyetü'l-İhvan Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786057108098</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Reşat Feyzi Yüzüncü</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786057108050</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Sığınmacı Çocuklar: Küçük Bedenler Büyük Hikayeler</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786057108029</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Yazma Eğitimi Açısından Türkçe Münşeatlar</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786057108012</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Sürecinde Türk Dil Politikası</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786057108005</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Rıza Bahçesi</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>9786256633100</t>
         </is>
       </c>
-      <c r="B114" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Kanji Japon Dili ve Yazısı Ders Kitabı</t>
         </is>
       </c>
-      <c r="C114" s="1">
+      <c r="C123" s="1">
         <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>