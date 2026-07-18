--- v1 (2026-05-27)
+++ v2 (2026-07-18)
@@ -85,1870 +85,1930 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256633902</t>
+          <t>9786256633759</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Süleyman Bahri ve Hâre Adlı Eseri</t>
+          <t>Türk Romanında Eğitim</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256633919</t>
+          <t>9786258760002</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Özbek Yazar Nusrat Rahmat’ın Seçme Hikâyeleri</t>
+          <t>12 Mart Kadın Romancılarında Yabancılaşma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256633926</t>
+          <t>9786258760057</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Latin Amerika Öykülerinde Fantastik Unsurlar</t>
+          <t>Kitab-ı Mescid-i Aksa</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256633995</t>
+          <t>9786258760033</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Halvetî Şair Gavsî’nin Necâtü’l-Hâlikîn Mesnevisi</t>
+          <t>Kadın Romancılarımızda 1950 Sonrası Kadın Algısı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256633971</t>
+          <t>9786256633902</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hayretî Divanı Sözlüğü - 2. Cilt</t>
+          <t>Süleyman Bahri ve Hâre Adlı Eseri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>675</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256633964</t>
+          <t>9786256633919</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Hayretî Divanı Sözlüğü - 1. Cilt</t>
+          <t>Özbek Yazar Nusrat Rahmat’ın Seçme Hikâyeleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>675</v>
+        <v>460</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258760019</t>
+          <t>9786256633926</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çağatay Şairi Hâlis’in Manzum Vefât-Nâmeleri</t>
+          <t>20. Yüzyıl Latin Amerika Öykülerinde Fantastik Unsurlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256633940</t>
+          <t>9786256633995</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Batı Kökenli Alıntı Sözcüklere Karşılıklar (1972-2008)</t>
+          <t>Halvetî Şair Gavsî’nin Necâtü’l-Hâlikîn Mesnevisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256633933</t>
+          <t>9786256633971</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ayana</t>
+          <t>Hayretî Divanı Sözlüğü - 2. Cilt</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786256633896</t>
+          <t>9786256633964</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kayseri'ye Dair Yazılar</t>
+          <t>Hayretî Divanı Sözlüğü - 1. Cilt</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>1500</v>
+        <v>800</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256633872</t>
+          <t>9786258760019</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>American Doctrines</t>
+          <t>Çağatay Şairi Hâlis’in Manzum Vefât-Nâmeleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>700</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256633889</t>
+          <t>9786256633940</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Malatya Tarihi</t>
+          <t>Batı Kökenli Alıntı Sözcüklere Karşılıklar (1972-2008)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>700</v>
+        <v>660</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256633865</t>
+          <t>9786256633933</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Doktrinleri</t>
+          <t>Ayana</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>600</v>
+        <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256633698</t>
+          <t>9786256633896</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İttihatçı Paşalar Armağan Dizisi: Cemal Paşa</t>
+          <t>Kayseri'ye Dair Yazılar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>530</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256633667</t>
+          <t>9786256633872</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Büyülü Gerçekçilik ve Postkolonyalizm Çalışmaları</t>
+          <t>American Doctrines</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256633643</t>
+          <t>9786256633889</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Oset Göçmenlerde Kimlik-Ritüel-Folklor (Yozgat Örneği)</t>
+          <t>Malatya Tarihi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>860</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786256633681</t>
+          <t>9786256633865</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Karma Sözcük Yapma Yolu ve Karma Sözcükler</t>
+          <t>Amerikan Doktrinleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256633674</t>
+          <t>9786256633698</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Muhâkemetü’l-Lugateyn’den Tarihî ve Çağdaş Türk Lehçelerine (100 Fiil)</t>
+          <t>İttihatçı Paşalar Armağan Dizisi: Cemal Paşa</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>650</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256633650</t>
+          <t>9786256633667</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Opposition Figures During The Turkish National Struggle Period</t>
+          <t>Büyülü Gerçekçilik ve Postkolonyalizm Çalışmaları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>650</v>
+        <v>520</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256633612</t>
+          <t>9786256633643</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli Farsça Divan</t>
+          <t>Oset Göçmenlerde Kimlik-Ritüel-Folklor (Yozgat Örneği)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1750</v>
+        <v>550</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256633599</t>
+          <t>9786256633681</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Modern Türk Edebiyatının Değerleri</t>
+          <t>Karma Sözcük Yapma Yolu ve Karma Sözcükler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786256633605</t>
+          <t>9786256633674</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bilimlerde Yapay Zeka</t>
+          <t>Muhâkemetü’l-Lugateyn’den Tarihî ve Çağdaş Türk Lehçelerine (100 Fiil)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256633568</t>
+          <t>9786256633650</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Demystifying Ethical Use of AI in Academic Writing: A Scenario-Based Approach</t>
+          <t>Opposition Figures During The Turkish National Struggle Period</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256633537</t>
+          <t>9786256633612</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>The Representatıon Of Moral Theory in Postmodern Theatre</t>
+          <t>Fuzuli Farsça Divan</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786256633490</t>
+          <t>9786256633599</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yahya Kemal Beyatlı'nın Eserlerinde Anne Algısı</t>
+          <t>Modern Türk Edebiyatının Değerleri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>480</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256633513</t>
+          <t>9786256633605</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kırıkkale Halk Hekimliğinde Ocaklar ve Türbeler</t>
+          <t>Sosyal Bilimlerde Yapay Zeka</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256633391</t>
+          <t>9786256633568</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Karahanlı, Harezm ve Kıpçak Türkçesi Eserlerinde Dini Terimler (2 Cilt Takım)</t>
+          <t>Demystifying Ethical Use of AI in Academic Writing: A Scenario-Based Approach</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256633360</t>
+          <t>9786256633537</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aşık Pir Medhi</t>
+          <t>The Representatıon Of Moral Theory in Postmodern Theatre</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256633506</t>
+          <t>9786256633490</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ahmet Rasim Hikayeler</t>
+          <t>Yahya Kemal Beyatlı'nın Eserlerinde Anne Algısı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256633520</t>
+          <t>9786256633513</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni’nin En Çocuksu Şairi Ülkü Tamer ve Poetikası</t>
+          <t>Kırıkkale Halk Hekimliğinde Ocaklar ve Türbeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>230</v>
+        <v>520</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256633476</t>
+          <t>9786256633391</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı Cilt 2</t>
+          <t>Karahanlı, Harezm ve Kıpçak Türkçesi Eserlerinde Dini Terimler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>750</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256633469</t>
+          <t>9786256633360</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı Cilt 1</t>
+          <t>Aşık Pir Medhi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256633438</t>
+          <t>9786256633506</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Alevi - Bektaşi Kültüründe Dedelik, Babalık, Dedebabalık</t>
+          <t>Ahmet Rasim Hikayeler</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>225</v>
+        <v>480</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256633483</t>
+          <t>9786256633520</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte ve Bektaşilikte Yol ve Yoldaş</t>
+          <t>İkinci Yeni’nin En Çocuksu Şairi Ülkü Tamer ve Poetikası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256633421</t>
+          <t>9786256633476</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Arap Sözlükçülüğü</t>
+          <t>Cihan Okuyucu Armağanı Cilt 2</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>860</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256633384</t>
+          <t>9786256633469</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Şerh-i Kaside-i Muhrika</t>
+          <t>Cihan Okuyucu Armağanı Cilt 1</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>860</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256633445</t>
+          <t>9786256633438</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Divan Şairi Ömer Demirbağ</t>
+          <t>Alevi - Bektaşi Kültüründe Dedelik, Babalık, Dedebabalık</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256633377</t>
+          <t>9786256633483</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ahiliğin ve Meslek Folklorunun İzinde</t>
+          <t>Alevilikte ve Bektaşilikte Yol ve Yoldaş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256633452</t>
+          <t>9786256633421</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cihan Okuyucu Armağanı</t>
+          <t>Endülüs Arap Sözlükçülüğü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>1400</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256633223</t>
+          <t>9786256633384</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uçhisar Cappadocia/ From Ancient Age To The Present</t>
+          <t>Şerh-i Kaside-i Muhrika</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>490</v>
+        <v>320</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256633278</t>
+          <t>9786256633445</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sözlü Performans Bağlamında Karadeniz'de Türküler</t>
+          <t>Bir Divan Şairi Ömer Demirbağ</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256633261</t>
+          <t>9786256633377</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Caferiler</t>
+          <t>Ahiliğin ve Meslek Folklorunun İzinde</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>700</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256633322</t>
+          <t>9786256633452</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türk Romanlarında Halk Kültürü</t>
+          <t>Cihan Okuyucu Armağanı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>330</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256633339</t>
+          <t>9786256633223</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Saha ve Ben/ Türk Halk Bilimi Derleme Çalışmalarında Araştırmacının Hikayesi</t>
+          <t>Uçhisar Cappadocia/ From Ancient Age To The Present</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>790</v>
+        <v>490</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256633247</t>
+          <t>9786256633278</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ravżatü’ş-Şühedā</t>
+          <t>Sözlü Performans Bağlamında Karadeniz'de Türküler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1090</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256633230</t>
+          <t>9786256633261</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Necati Öner'de Hürriyet Anlayışı</t>
+          <t>Türkiye'de Caferiler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256633353</t>
+          <t>9786256633322</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hep Aşk Hep Aşk/ Popüler Roman ve Muazzez Tahsin Berkand</t>
+          <t>Türk Romanlarında Halk Kültürü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>470</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256633209</t>
+          <t>9786256633339</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hava Lisesi Tarihi (Ciltli)</t>
+          <t>Saha ve Ben/ Türk Halk Bilimi Derleme Çalışmalarında Araştırmacının Hikayesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>470</v>
+        <v>980</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256633254</t>
+          <t>9786256633247</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Erken Cumhuriyet Döneminde Balıkesir Dergileri</t>
+          <t>Ravżatü’ş-Şühedā</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>450</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256633216</t>
+          <t>9786256633230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Çocuk Edebiyatımız/ Değerler Eğitimi Bağlamında İnceleme</t>
+          <t>Necati Öner'de Hürriyet Anlayışı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256633285</t>
+          <t>9786256633353</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Asyanın Göstergeleri: Hüzün ve Umut (The Signs Of The Asia: Blues And Hope)</t>
+          <t>Hep Aşk Hep Aşk/ Popüler Roman ve Muazzez Tahsin Berkand</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1400</v>
+        <v>560</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256633346</t>
+          <t>9786256633209</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ispartalı Hakkı Bey</t>
+          <t>Hava Lisesi Tarihi (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>470</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256633193</t>
+          <t>9786256633254</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fuzuli Heft-Cam (Saki-Name)</t>
+          <t>Erken Cumhuriyet Döneminde Balıkesir Dergileri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>540</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256633179</t>
+          <t>9786256633216</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Farsça Divan Ahmed-i Da’i</t>
+          <t>Fantastik Çocuk Edebiyatımız/ Değerler Eğitimi Bağlamında İnceleme</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256633124</t>
+          <t>9786256633285</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Binbir Gece Masalları</t>
+          <t>Asyanın Göstergeleri: Hüzün ve Umut (The Signs Of The Asia: Blues And Hope)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>760</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256633186</t>
+          <t>9786256633346</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat Dönemi Tiyatro ve Mizah Yazarı Direktör Ali Bey</t>
+          <t>Ispartalı Hakkı Bey</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256633162</t>
+          <t>9786256633193</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Gabriel Garcia Marquez Çalışmaları</t>
+          <t>Fuzuli Heft-Cam (Saki-Name)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256633155</t>
+          <t>9786256633179</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Modern Türk Şiirinin Zarif Sesi Cahit Zarifoğlu</t>
+          <t>Farsça Divan Ahmed-i Da’i</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256633131</t>
+          <t>9786256633124</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İktifaf</t>
+          <t>Binbir Gece Masalları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>700</v>
+        <v>920</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256633148</t>
+          <t>9786256633186</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çağatayca Bir Dini Hikayeler Mecmuası</t>
+          <t>Tanzimat Dönemi Tiyatro ve Mizah Yazarı Direktör Ali Bey</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>820</v>
+        <v>570</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057187277</t>
+          <t>9786256633162</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türk Dili ve Edebiyatı İncelemeleri</t>
+          <t>Gabriel Garcia Marquez Çalışmaları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>670</v>
+        <v>320</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256633070</t>
+          <t>9786256633155</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kırk Vezir Hikayeleri’nde Eğitici Değerler ve Söz Varlığı</t>
+          <t>Modern Türk Şiirinin Zarif Sesi Cahit Zarifoğlu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>540</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256633063</t>
+          <t>9786256633131</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Doğumunun 140. Yılında Ömer Seyfettin</t>
+          <t>İktifaf</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>380</v>
+        <v>850</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256633087</t>
+          <t>9786256633148</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aşıklık Geleneğinde Kurumsallaşma</t>
+          <t>Çağatayca Bir Dini Hikayeler Mecmuası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>480</v>
+        <v>990</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256633094</t>
+          <t>9786057187277</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Türk Edebiyatının Kardeleni Halide Edip Adıvar'ın Hikayeciliği</t>
+          <t>Türk Dili ve Edebiyatı İncelemeleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>420</v>
+        <v>820</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256633117</t>
+          <t>9786256633070</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tiraje</t>
+          <t>Kırk Vezir Hikayeleri’nde Eğitici Değerler ve Söz Varlığı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259996288</t>
+          <t>9786256633063</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Manisa Ağızları Çalışma Günlüğü</t>
+          <t>Doğumunun 140. Yılında Ömer Seyfettin</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>320</v>
+        <v>460</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256633032</t>
+          <t>9786256633087</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyet Dönemi Türk Romanında Meslekler (1908-1920)</t>
+          <t>Aşıklık Geleneğinde Kurumsallaşma</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>410</v>
+        <v>600</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256633025</t>
+          <t>9786256633094</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>PROF. DR. Fuzuli Bayat Armağanı - Kahramanın Mitik Yolculuğu</t>
+          <t>Türk Edebiyatının Kardeleni Halide Edip Adıvar'ın Hikayeciliği</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256633001</t>
+          <t>9786256633117</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinin Ses Bayrağı Arif Nihat Asya</t>
+          <t>Tiraje</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259899756</t>
+          <t>9786259996288</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Anketler - Soruşturmalar Işığında Türk Edebiyatı’nın İç 100'ü (Ciltli)</t>
+          <t>Manisa Ağızları Çalışma Günlüğü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>4500</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256633049</t>
+          <t>9786256633032</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çankırı İli Şabanözü İlçesi Kamış Köyü Monografisi</t>
+          <t>II. Meşrutiyet Dönemi Türk Romanında Meslekler (1908-1920)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>500</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256633018</t>
+          <t>9786256633025</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Depreme Maruz Kalan Erken Çocukluk Dönemi Çocuklarına Yönelik Etkinlikler</t>
+          <t>PROF. DR. Fuzuli Bayat Armağanı - Kahramanın Mitik Yolculuğu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>880</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256633056</t>
+          <t>9786256633001</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hikaye’den Roman’a</t>
+          <t>Türk Şiirinin Ses Bayrağı Arif Nihat Asya</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259899725</t>
+          <t>9786259899756</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Emin Bülent Serdaroğlu</t>
+          <t>Anketler - Soruşturmalar Işığında Türk Edebiyatı’nın İç 100'ü (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>4500</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059899701</t>
+          <t>9786256633049</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sözcük Bilimi</t>
+          <t>Çankırı İli Şabanözü İlçesi Kamış Köyü Monografisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>700</v>
+        <v>460</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259996295</t>
+          <t>9786256633018</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Orhon Murat Arıburnu</t>
+          <t>Depreme Maruz Kalan Erken Çocukluk Dönemi Çocuklarına Yönelik Etkinlikler</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259899732</t>
+          <t>9786256633056</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Mensur Bir Kırk Hadis Kitabı</t>
+          <t>Hikaye’den Roman’a</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>450</v>
+        <v>380</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259899718</t>
+          <t>9786259899725</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Müellifi Bilinmeyen Manzum Bir Hz. Ali Cenknamesi</t>
+          <t>Emin Bülent Serdaroğlu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>1120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259996271</t>
+          <t>9786059899701</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Gregoryen Kıpçak Türkçesi ile Yazılmış Töre Bitigi'nde Hukuk Terimleri</t>
+          <t>Sözcük Bilimi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>730</v>
+        <v>880</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259996219</t>
+          <t>9786259996295</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bedr-i Münir</t>
+          <t>Orhon Murat Arıburnu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>780</v>
+        <v>370</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059996264</t>
+          <t>9786259899732</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kök Değerler Bağlamında Tuti-Name</t>
+          <t>Mensur Bir Kırk Hadis Kitabı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>370</v>
+        <v>540</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259996257</t>
+          <t>9786259899718</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
+          <t>Müellifi Bilinmeyen Manzum Bir Hz. Ali Cenknamesi</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>820</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259996240</t>
+          <t>9786259996271</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
+          <t>Gregoryen Kıpçak Türkçesi ile Yazılmış Töre Bitigi'nde Hukuk Terimleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>660</v>
+        <v>900</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259996226</t>
+          <t>9786259996219</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şiire ve Mücadeleye Adanmış Bir Hayat: Müştak Erenus</t>
+          <t>Bedr-i Münir</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>320</v>
+        <v>950</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259996202</t>
+          <t>9786059996264</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Axtıılar (Hatıralar)</t>
+          <t>Kök Değerler Bağlamında Tuti-Name</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>470</v>
+        <v>440</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057221599</t>
+          <t>9786259996257</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Lilith Gülseli İnal</t>
+          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>340</v>
+        <v>990</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057221582</t>
+          <t>9786259996240</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Promethe’nin Sesi İskender Fikret Akdora</t>
+          <t>15. Yüzyıl Şairlerinden Şemsi’nin Yusuf u Züleyha Mesnevisi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>310</v>
+        <v>810</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057221575</t>
+          <t>9786259996226</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Nikati Divanı</t>
+          <t>Şiire ve Mücadeleye Adanmış Bir Hayat: Müştak Erenus</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>390</v>
+        <v>380</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057362452</t>
+          <t>9786259996202</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Menasik-i Hacc</t>
+          <t>Axtıılar (Hatıralar)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>260</v>
+        <v>570</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057221520</t>
+          <t>9786057221599</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Ruhi Naci Sağdıç - Devir - Şahsiyet - Eser</t>
+          <t>Çağdaş Lilith Gülseli İnal</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>180</v>
+        <v>410</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057221551</t>
+          <t>9786057221582</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İncili Çavuş Fıkralarında Eğitici Değerler</t>
+          <t>Promethe’nin Sesi İskender Fikret Akdora</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057221568</t>
+          <t>9786057221575</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Divançe-i Erşed</t>
+          <t>Nikati Divanı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>370</v>
+        <v>470</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057221537</t>
+          <t>9786057362452</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hasan Basri Çantay</t>
+          <t>Menasik-i Hacc</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057221506</t>
+          <t>9786057221520</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Şibani-Name’nin Budapeşte Nüshası</t>
+          <t>Ruhi Naci Sağdıç - Devir - Şahsiyet - Eser</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>850</v>
+        <v>220</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057221544</t>
+          <t>9786057221551</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>S. Sami İlker Armağanı</t>
+          <t>İncili Çavuş Fıkralarında Eğitici Değerler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>700</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057187253</t>
+          <t>9786057221568</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Erzurum Ve Erzurumlular Üzerine Yazılar</t>
+          <t>Divançe-i Erşed</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057221513</t>
+          <t>9786057221537</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dünya Tekerleği</t>
+          <t>Hasan Basri Çantay</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>260</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057187284</t>
+          <t>9786057221506</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Tercüme‐i Gülistan‐ı Sa'di: Gülistan Tercümesi</t>
+          <t>Şibani-Name’nin Budapeşte Nüshası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>370</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057187246</t>
+          <t>9786057221544</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sultan 1. Ahmed İçin Tertip Edilen Şiir Mecmuası: Medh‐i Sultan Ahmed</t>
+          <t>S. Sami İlker Armağanı</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>420</v>
+        <v>900</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057187222</t>
+          <t>9786057187253</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Penbe Ferace Ve Ressam</t>
+          <t>Erzurum Ve Erzurumlular Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>170</v>
+        <v>680</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057187239</t>
+          <t>9786057221513</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Mes'ude</t>
+          <t>Dünya Tekerleği</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057187291</t>
+          <t>9786057187284</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Aytmatov’un Eserlerinde Ütopya Ve Distopya</t>
+          <t>Tercüme‐i Gülistan‐ı Sa'di: Gülistan Tercümesi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057187260</t>
+          <t>9786057187246</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Eden Bulur Yahut Merhametsiz Bir Valide</t>
+          <t>Sultan 1. Ahmed İçin Tertip Edilen Şiir Mecmuası: Medh‐i Sultan Ahmed</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>520</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057362445</t>
+          <t>9786057187222</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kitabhane‐i Sudi’nin Edebi Hikayelerinden Genç ve Güzel</t>
+          <t>Penbe Ferace Ve Ressam</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057362476</t>
+          <t>9786057187239</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yılmaz Gürbüz’ün Romanları ve Romancılığı</t>
+          <t>Mes'ude</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>640</v>
+        <v>260</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057187208</t>
+          <t>9786057187291</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çankırı Halk İnanışları</t>
+          <t>Cengiz Aytmatov’un Eserlerinde Ütopya Ve Distopya</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057362483</t>
+          <t>9786057187260</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Türk Şiiri Üzerine Yazılar</t>
+          <t>Eden Bulur Yahut Merhametsiz Bir Valide</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057362490</t>
+          <t>9786057362445</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Muhafazakar Özne</t>
+          <t>Kitabhane‐i Sudi’nin Edebi Hikayelerinden Genç ve Güzel</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057362438</t>
+          <t>9786057362476</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Namdar Rahmi Karatay Ve Hiciv Şiirleri</t>
+          <t>Yılmaz Gürbüz’ün Romanları ve Romancılığı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057362407</t>
+          <t>9786057187208</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aşık Eşref Tonbuloğlu (2 Cilt Takım)</t>
+          <t>Çankırı Halk İnanışları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>1210</v>
+        <v>540</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057108043</t>
+          <t>9786057362483</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocukluk Dönemi Çocuklarına Yönelik Steam Etkinlikleri</t>
+          <t>Çağdaş Türk Şiiri Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057108036</t>
+          <t>9786057362490</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Erken Çocukluk Döneminde Değerler Eğitimi Etkinlikleri</t>
+          <t>Teoriden Pratiğe Muhafazakar Özne</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057108074</t>
+          <t>9786057362438</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan Cilt: 1</t>
+          <t>Namdar Rahmi Karatay Ve Hiciv Şiirleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057108067</t>
+          <t>9786057362407</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan (2 Cilt Takım)</t>
+          <t>Aşık Eşref Tonbuloğlu (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>840</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057108081</t>
+          <t>9786057108043</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Hediyyetü'l-İhvan Cilt: 2</t>
+          <t>Erken Çocukluk Dönemi Çocuklarına Yönelik Steam Etkinlikleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057108098</t>
+          <t>9786057108036</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Reşat Feyzi Yüzüncü</t>
+          <t>Erken Çocukluk Döneminde Değerler Eğitimi Etkinlikleri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057108050</t>
+          <t>9786057108074</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Sığınmacı Çocuklar: Küçük Bedenler Büyük Hikayeler</t>
+          <t>Hediyyetü'l-İhvan Cilt: 1</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>420</v>
+        <v>510</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057108029</t>
+          <t>9786057108067</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yazma Eğitimi Açısından Türkçe Münşeatlar</t>
+          <t>Hediyyetü'l-İhvan (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>450</v>
+        <v>840</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057108012</t>
+          <t>9786057108081</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sürecinde Türk Dil Politikası</t>
+          <t>Hediyyetü'l-İhvan Cilt: 2</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>260</v>
+        <v>510</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057108005</t>
+          <t>9786057108098</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Rıza Bahçesi</t>
+          <t>Reşat Feyzi Yüzüncü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>550</v>
+        <v>330</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
+          <t>9786057108050</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Sığınmacı Çocuklar: Küçük Bedenler Büyük Hikayeler</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786057108029</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Yazma Eğitimi Açısından Türkçe Münşeatlar</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786057108012</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Sürecinde Türk Dil Politikası</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786057108005</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Rıza Bahçesi</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
           <t>9786256633100</t>
         </is>
       </c>
-      <c r="B123" s="1" t="inlineStr">
+      <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Kanji Japon Dili ve Yazısı Ders Kitabı</t>
         </is>
       </c>
-      <c r="C123" s="1">
-        <v>490</v>
+      <c r="C127" s="1">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>