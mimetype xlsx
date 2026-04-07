--- v0 (2025-10-30)
+++ v1 (2026-04-07)
@@ -85,475 +85,595 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259895420</t>
+          <t>9786259378008</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin Nihal Atsız</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259895451</t>
+          <t>9786259895444</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kar Gülleri</t>
+          <t>Milli Mücadele Dönemi Muhalif Şahsiyetler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259895468</t>
+          <t>9786259895437</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kültepe Koramaz Kayseri</t>
+          <t>Kıbrıs Barış Harekatı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259895499</t>
+          <t>9786057356765</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Halide Nusret Zorlutuna</t>
+          <t>Yaşar Kemal</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259895413</t>
+          <t>9786057078674</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm</t>
+          <t>Edebiyatta Ütopya Distopya</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259895482</t>
+          <t>9786057495327</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk Hikmeti</t>
+          <t>Hissediş - Hal Durakları 1</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>950</v>
+        <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054686971</t>
+          <t>9786057495341</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kafi</t>
+          <t>Kitap Şuuru Dile Geliyor</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>35</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057495303</t>
+          <t>9786257059039</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kendimden Kendime</t>
+          <t>Bir Zamanlar Bursa Devlet Tiyatrosunda</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259895475</t>
+          <t>9786259895420</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ziya Gökalp (Ciltli)</t>
+          <t>Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259895406</t>
+          <t>9786259895451</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gümüşler Kasabası (Ciltli)</t>
+          <t>Kar Gülleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>950</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057356772</t>
+          <t>9786259895468</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Necip Fazıl Kısakürek (Ciltli)</t>
+          <t>Kültepe Koramaz Kayseri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057356789</t>
+          <t>9786259895499</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Mübadele (Ciltli)</t>
+          <t>Halide Nusret Zorlutuna</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057356796</t>
+          <t>9786259895413</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşık Veysel (Ciltli)</t>
+          <t>Postmodernizm</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057356703</t>
+          <t>9786259895482</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geniş Kayseri Tarihi 2 Cilt Takım (Ciltli)</t>
+          <t>Türk Hikmeti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057356734</t>
+          <t>9786054686971</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>100. Yılında Millî Mücadele Edebiyatı</t>
+          <t>Kafi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>950</v>
+        <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057356741</t>
+          <t>9786057495303</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Emine Işınsu</t>
+          <t>Kendimden Kendime</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>950</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057078681</t>
+          <t>9786259895475</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kemal Tahir (Ciltli)</t>
+          <t>Ziya Gökalp (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057078650</t>
+          <t>9786259895406</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>El-Ferec Ba'de'ş-Şidde Cilt 1 - Klasik Hikaye Külliyatlarımızdan</t>
+          <t>Gümüşler Kasabası (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>800</v>
+        <v>950</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057078667</t>
+          <t>9786057356772</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>El-Ferec Ba'de'ş-Şidde Cilt 2 - Klasik Hikaye Külliyatlarımızdan</t>
+          <t>Necip Fazıl Kısakürek (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>550</v>
+        <v>950</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057078643</t>
+          <t>9786057356789</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ahi Evran (Ciltli)</t>
+          <t>100. Yılında Mübadele (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057078629</t>
+          <t>9786057356796</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Edebiyatı (Ciltli)</t>
+          <t>Aşık Veysel (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057078636</t>
+          <t>9786057356703</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş-ı Veli (Ciltli)</t>
+          <t>Geniş Kayseri Tarihi 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>950</v>
+        <v>1900</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057078605</t>
+          <t>9786057356734</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Zaferi ve Sultan Alp Arslan (Ciltli)</t>
+          <t>100. Yılında Millî Mücadele Edebiyatı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057078612</t>
+          <t>9786057356741</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt Destanı</t>
+          <t>Emine Işınsu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>950</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057495389</t>
+          <t>9786057078681</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre (2 Cilt Kutulu Set) (Ciltli)</t>
+          <t>Kemal Tahir (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>1900</v>
+        <v>950</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057495365</t>
+          <t>9786057078650</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre'nin İzinde</t>
+          <t>El-Ferec Ba'de'ş-Şidde Cilt 1 - Klasik Hikaye Külliyatlarımızdan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>800</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057495358</t>
+          <t>9786057078667</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Eksi 45'lerde Yandık</t>
+          <t>El-Ferec Ba'de'ş-Şidde Cilt 2 - Klasik Hikaye Külliyatlarımızdan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057495310</t>
+          <t>9786057078643</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Emine Işınsu Armağanı (Ciltli)</t>
+          <t>Ahi Evran (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
+          <t>9786057078629</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dünyası Edebiyatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057078636</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Bektaş-ı Veli (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786057078605</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Malazgirt Zaferi ve Sultan Alp Arslan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786057078612</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Malazgirt Destanı</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786057495389</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yunus Emre (2 Cilt Kutulu Set) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786057495365</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Yunus Emre'nin İzinde</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786057495358</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Eksi 45'lerde Yandık</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786057495310</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Emine Işınsu Armağanı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
           <t>9786257059022</t>
         </is>
       </c>
-      <c r="B30" s="1" t="inlineStr">
+      <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Halepli Adil</t>
         </is>
       </c>
-      <c r="C30" s="1">
+      <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>