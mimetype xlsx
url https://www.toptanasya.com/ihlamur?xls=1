--- v1 (2026-04-07)
+++ v2 (2026-07-18)
@@ -94,111 +94,111 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259378008</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259895444</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Milli Mücadele Dönemi Muhalif Şahsiyetler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>690</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259895437</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs Barış Harekatı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>430</v>
+        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057356765</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Yaşar Kemal</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057078674</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Edebiyatta Ütopya Distopya</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057495327</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Hissediş - Hal Durakları 1</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057495341</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -214,456 +214,456 @@
         <is>
           <t>9786257059039</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bir Zamanlar Bursa Devlet Tiyatrosunda</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259895420</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hüseyin Nihal Atsız</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259895451</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kar Gülleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259895468</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Kültepe Koramaz Kayseri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259895499</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Halide Nusret Zorlutuna</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259895413</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Postmodernizm</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259895482</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Türk Hikmeti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054686971</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kafi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057495303</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kendimden Kendime</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259895475</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ziya Gökalp (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259895406</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Gümüşler Kasabası (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>950</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057356772</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Necip Fazıl Kısakürek (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057356789</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>100. Yılında Mübadele (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057356796</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Aşık Veysel (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057356703</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Geniş Kayseri Tarihi 2 Cilt Takım (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>1900</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057356734</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>100. Yılında Millî Mücadele Edebiyatı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057356741</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Emine Işınsu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786057078681</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Kemal Tahir (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786057078650</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>El-Ferec Ba'de'ş-Şidde Cilt 1 - Klasik Hikaye Külliyatlarımızdan</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>800</v>
+        <v>990</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786057078667</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>El-Ferec Ba'de'ş-Şidde Cilt 2 - Klasik Hikaye Külliyatlarımızdan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>550</v>
+        <v>660</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786057078643</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Ahi Evran (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786057078629</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Türk Dünyası Edebiyatı (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786057078636</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Hacı Bektaş-ı Veli (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786057078605</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Malazgirt Zaferi ve Sultan Alp Arslan (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786057078612</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Malazgirt Destanı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786057495389</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Yunus Emre (2 Cilt Kutulu Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1900</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057495365</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Yunus Emre'nin İzinde</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786057495358</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Eksi 45'lerde Yandık</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786057495310</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Emine Işınsu Armağanı (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>950</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257059022</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Halepli Adil</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>