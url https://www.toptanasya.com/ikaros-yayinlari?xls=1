--- v0 (2026-05-05)
+++ v1 (2026-11-01)
@@ -85,1435 +85,1450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259606361</t>
+          <t>9786259606347</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Güncellikler</t>
+          <t>Batılı Bir Aydının Gözünden Çağdaş Türkiye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259606330</t>
+          <t>9786259606361</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Buyurganlar</t>
+          <t>Güncellikler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259606323</t>
+          <t>9786259606330</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Şiir Durakları</t>
+          <t>Buyurganlar</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444444052</t>
+          <t>9786259606323</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bu Çağ Dergisi Sayı: 6</t>
+          <t>Beyoğlu Şiir Durakları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259606316</t>
+          <t>4444444444052</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sol Tiyatroda Rol</t>
+          <t>Bu Çağ Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055717940</t>
+          <t>9786259606316</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tartuffe Yahut Yalancı Sofu</t>
+          <t>Türkiye’de Sol Tiyatroda Rol</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259606309</t>
+          <t>9786055717940</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zoraki Evlilik</t>
+          <t>Tartuffe Yahut Yalancı Sofu</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055717865</t>
+          <t>9786259606309</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Varolanlar Şeması 1</t>
+          <t>Zoraki Evlilik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055717834</t>
+          <t>9786055717865</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yaşar Kemal’in İnsanları</t>
+          <t>Varolanlar Şeması 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444443518</t>
+          <t>9786055717834</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bu Çağ Dergisi Sayı: 5</t>
+          <t>Yaşar Kemal’in İnsanları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055717995</t>
+          <t>4444444443518</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Normandiya Öyküleri</t>
+          <t>Bu Çağ Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055717988</t>
+          <t>9786055717995</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tiyatroda Alımlama - Sahne Çözümlemesinden Dramaturjiye</t>
+          <t>Normandiya Öyküleri</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055717971</t>
+          <t>9786055717988</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Minimal Şeyler</t>
+          <t>Tiyatroda Alımlama - Sahne Çözümlemesinden Dramaturjiye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000002509</t>
+          <t>9786055717971</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Bu Çağ Dergisi Sayı: 4</t>
+          <t>Minimal Şeyler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055717964</t>
+          <t>4440000002509</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç'in Ölümü</t>
+          <t>Bu Çağ Dergisi Sayı: 4</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055717933</t>
+          <t>9786055717964</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Benim Meksikam</t>
+          <t>İvan İlyiç'in Ölümü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055717957</t>
+          <t>9786055717933</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sadık ya da Kader</t>
+          <t>Benim Meksikam</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4440000001689</t>
+          <t>9786055717957</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bu Çağ Dergisi Sayı: 3</t>
+          <t>Sadık ya da Kader</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057107312</t>
+          <t>4440000001689</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bu Çağ Dergisi Sayı: 2</t>
+          <t>Bu Çağ Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055717537</t>
+          <t>9786057107312</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küstah</t>
+          <t>Bu Çağ Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055717926</t>
+          <t>9786055717537</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Türk Şiiri</t>
+          <t>Küstah</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055717698</t>
+          <t>9786055717926</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Anadolu’da</t>
+          <t>Cumhuriyet Dönemi Türk Şiiri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055717681</t>
+          <t>9786055717698</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gül Harmanı</t>
+          <t>Bir Zamanlar Anadolu’da</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055717674</t>
+          <t>9786055717681</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kanıt ve Vicdan</t>
+          <t>Gül Harmanı</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055717605</t>
+          <t>9786055717674</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aşk Hakkında Düşünceler</t>
+          <t>Kanıt ve Vicdan</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055717599</t>
+          <t>9786055717605</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Edip Cansever’de Şairin Kanı</t>
+          <t>Aşk Hakkında Düşünceler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055717735</t>
+          <t>9786055717599</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şairler Kahvehanesi</t>
+          <t>Edip Cansever’de Şairin Kanı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055717650</t>
+          <t>9786055717735</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şiir: Üretici Etkinlik</t>
+          <t>Şairler Kahvehanesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055717643</t>
+          <t>9786055717650</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinin Bir Türlü Yükselemeyen Yıldızı: Ozan Genç</t>
+          <t>Şiir: Üretici Etkinlik</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055717728</t>
+          <t>9786055717643</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Güz Divanı</t>
+          <t>Türk Şiirinin Bir Türlü Yükselemeyen Yıldızı: Ozan Genç</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055717636</t>
+          <t>9786055717728</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Adam, Bir Kadın, Bir Aşk</t>
+          <t>Güz Divanı</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055717278</t>
+          <t>9786055717636</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yazılı Anlatım</t>
+          <t>Bir Adam, Bir Kadın, Bir Aşk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>440</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055717377</t>
+          <t>9786055717278</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yahya Kemal ve Ahmet Hamdi Tanpınar’da Müzik</t>
+          <t>Yazılı Anlatım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>530</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055717421</t>
+          <t>9786055717377</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yabancı Dil</t>
+          <t>Yahya Kemal ve Ahmet Hamdi Tanpınar’da Müzik</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789944061117</t>
+          <t>9786055717421</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türk Şiirinden Son Okumalar</t>
+          <t>Yabancı Dil</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055717360</t>
+          <t>9789944061117</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Türk Müziğinde Bestelenmiş Şiirler</t>
+          <t>Türk Şiirinden Son Okumalar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055717070</t>
+          <t>9786055717360</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarihi Liderler ve Aşkları</t>
+          <t>Türk Müziğinde Bestelenmiş Şiirler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>760</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944061186</t>
+          <t>9786055717070</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Ortak Paydası 1 - Şiirbilime Giriş</t>
+          <t>Tarihi Liderler ve Aşkları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390</v>
+        <v>760</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055717230</t>
+          <t>9789944061186</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şiir Nedir ve Nasıl Yazılır?</t>
+          <t>Şiirin Ortak Paydası 1 - Şiirbilime Giriş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>390</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055717247</t>
+          <t>9786055717230</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri Şiir ve Hayat 2011</t>
+          <t>Şiir Nedir ve Nasıl Yazılır?</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055717117</t>
+          <t>9786055717247</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri Şiir ve Hayat 2010</t>
+          <t>Şiir Defteri Şiir ve Hayat 2011</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055717001</t>
+          <t>9786055717117</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri Şiir ve Hayat 2009</t>
+          <t>Şiir Defteri Şiir ve Hayat 2010</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055717162</t>
+          <t>9786055717001</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Şiirin Ortak Paydası 2 - Kuram ve Çözümlemeler</t>
+          <t>Şiir Defteri Şiir ve Hayat 2009</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>390</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055717490</t>
+          <t>9786055717162</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri - Şiir ve Hayat 2013</t>
+          <t>Şiirin Ortak Paydası 2 - Kuram ve Çözümlemeler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>200</v>
+        <v>390</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055717308</t>
+          <t>9786055717490</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri - Şiir ve Hayat 2012</t>
+          <t>Şiir Defteri - Şiir ve Hayat 2013</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944061131</t>
+          <t>9786055717308</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şiir Defteri Şiir ve Hayat 2008</t>
+          <t>Şiir Defteri - Şiir ve Hayat 2012</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944061148</t>
+          <t>9789944061131</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şairin Günah Defteri</t>
+          <t>Şiir Defteri Şiir ve Hayat 2008</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944061124</t>
+          <t>9789944061148</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şair ve Otorite Şiir ve Yanılsama</t>
+          <t>Şairin Günah Defteri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055717445</t>
+          <t>9789944061124</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Saykodelik Karagöz</t>
+          <t>Şair ve Otorite Şiir ve Yanılsama</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055717452</t>
+          <t>9786055717445</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sana Seviyem</t>
+          <t>Saykodelik Karagöz</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055717407</t>
+          <t>9786055717452</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ruh Tabancası</t>
+          <t>Sana Seviyem</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055717087</t>
+          <t>9786055717407</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Reşat Nuri Güntekin’in Romanlarında Hastalık</t>
+          <t>Ruh Tabancası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055717216</t>
+          <t>9786055717087</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Radyonun İçindekiler</t>
+          <t>Reşat Nuri Güntekin’in Romanlarında Hastalık</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055717438</t>
+          <t>9786055717216</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Poeta Non Grata</t>
+          <t>Radyonun İçindekiler</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055717414</t>
+          <t>9786055717438</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Meydan Dayağı</t>
+          <t>Poeta Non Grata</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944061193</t>
+          <t>9786055717414</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Lale Müldür Şiiri ve Ultra-Zone’da Ultrason</t>
+          <t>Meydan Dayağı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055717391</t>
+          <t>9789944061193</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’da Vergici Olmak</t>
+          <t>Lale Müldür Şiiri ve Ultra-Zone’da Ultrason</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944061162</t>
+          <t>9786055717391</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Öyküleri Antolojisi</t>
+          <t>İstanbul’da Vergici Olmak</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055717018</t>
+          <t>9789944061162</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İran’da Ölüm</t>
+          <t>İstanbul Öyküleri Antolojisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944061100</t>
+          <t>9786055717018</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İkinci Yeni Şiir</t>
+          <t>İran’da Ölüm</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>380</v>
+        <v>190</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055717025</t>
+          <t>9789944061100</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Horozu Düşen Hayat</t>
+          <t>İkinci Yeni Şiir</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055717384</t>
+          <t>9786055717025</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Harput / Elazığ Türküleri</t>
+          <t>Horozu Düşen Hayat</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>38</v>
+        <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055717483</t>
+          <t>9786055717384</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Güzel Hastalık</t>
+          <t>Harput / Elazığ Türküleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>38</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055717353</t>
+          <t>9786055717483</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gramofonlu Kahvehane</t>
+          <t>Güzel Hastalık</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944061179</t>
+          <t>9786055717353</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Dahiler ve Aşkları</t>
+          <t>Gramofonlu Kahvehane</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>760</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055717032</t>
+          <t>9789944061179</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Rus Öyküsü Antolojisi</t>
+          <t>Dahiler ve Aşkları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>760</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055717100</t>
+          <t>9786055717032</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Cevat Çapan Şiiri ve Bana Düşlerini Anlat</t>
+          <t>Çağdaş Rus Öyküsü Antolojisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055717476</t>
+          <t>9786055717100</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Başka Dünyalar İçinde</t>
+          <t>Cevat Çapan Şiiri ve Bana Düşlerini Anlat</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>28</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055717322</t>
+          <t>9786055717476</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Asimetrik Bazı Şeyler</t>
+          <t>Başka Dünyalar İçinde</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055717209</t>
+          <t>9786055717322</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Akıldan Bela</t>
+          <t>Asimetrik Bazı Şeyler</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055717469</t>
+          <t>9786055717209</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Külü</t>
+          <t>Akıldan Bela</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055717223</t>
+          <t>9786055717469</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Dil ve Şiddet</t>
+          <t>Dünyanın Külü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055717568</t>
+          <t>9786055717223</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ruh Gibi</t>
+          <t>Dil ve Şiddet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786055717629</t>
+          <t>9786055717568</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat ve Öteki Alanlar</t>
+          <t>Ruh Gibi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>290</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055717612</t>
+          <t>9786055717629</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Düğüm</t>
+          <t>Edebiyat ve Öteki Alanlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786055717551</t>
+          <t>9786055717612</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Gerçekçilik Açısından Ahmet Hamdi Tanpınar</t>
+          <t>Sessiz Düğüm</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055717506</t>
+          <t>9786055717551</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dramaturgi - Tiyatroda Düşünsellik</t>
+          <t>Gerçekçilik Açısından Ahmet Hamdi Tanpınar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055717896</t>
+          <t>9786055717506</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Dramaturgi - Tiyatroda Düşünsellik</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055717827</t>
+          <t>9786055717896</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kötülük Çiçekleri</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055717803</t>
+          <t>9786055717827</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>21.Yüzyılda Sanat...?</t>
+          <t>Kötülük Çiçekleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055717902</t>
+          <t>9786055717803</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Candide ya da İyimserlik</t>
+          <t>21.Yüzyılda Sanat...?</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055717889</t>
+          <t>9786055717902</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Yaşamdan Tiyatroya Tiyatrodan Yaşama</t>
+          <t>Candide ya da İyimserlik</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055717858</t>
+          <t>9786055717889</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yaşlılık</t>
+          <t>Yaşamdan Tiyatroya Tiyatrodan Yaşama</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055717759</t>
+          <t>9786055717858</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Küçük İskender Kitabı</t>
+          <t>Yaşlılık</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055717742</t>
+          <t>9786055717759</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Edebiyatta Yarım Yüzyıl</t>
+          <t>Küçük İskender Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055717841</t>
+          <t>9786055717742</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yedinci Ev</t>
+          <t>Edebiyatta Yarım Yüzyıl</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055717919</t>
+          <t>9786055717841</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Felsefesinin Ana Kökleri Üzerine Bir İnceleme</t>
+          <t>Yedinci Ev</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055717797</t>
+          <t>9786055717919</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sıcak Hayat</t>
+          <t>Heidegger Felsefesinin Ana Kökleri Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055717780</t>
+          <t>9786055717797</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sevdavi</t>
+          <t>Sıcak Hayat</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055717773</t>
+          <t>9786055717780</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>İkinci Adım</t>
+          <t>Sevdavi</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055717766</t>
+          <t>9786055717773</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Hüznengiz</t>
+          <t>İkinci Adım</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055717711</t>
+          <t>9786055717766</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Gün Yeniden</t>
+          <t>Hüznengiz</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
+          <t>9786055717711</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gün Yeniden</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
           <t>9786055717810</t>
         </is>
       </c>
-      <c r="B94" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Orta Çağdan Günümüze Fransız Şiiri Antolojisi</t>
         </is>
       </c>
-      <c r="C94" s="1">
+      <c r="C95" s="1">
         <v>580</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>