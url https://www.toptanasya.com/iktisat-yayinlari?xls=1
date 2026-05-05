--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -94,1651 +94,1651 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258157208</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Faiz Mühendisliği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258157178</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Hisse Senedi Şer‘i İzleme Sistemi İslam Ekonomisi Açısından Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257015998</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Sözleşmeler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056790003</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadına Giriş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257015707</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Nurettin Topçu’da İktisadi İnsan Tasavvuru</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786258157116</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Kurumları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786056907272</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Katılım Bankacılığında Risk</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257015943</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Müslümanın Para Yönetimi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786258157123</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Körfez Bölgesinin Politik Ekonomisi ve Emek Piyasası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786258157024</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Piyasayı Fiyatlandırmak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786258157048</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Piyasa Hükümleri - Ahkamüs's-suk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786258157062</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İslami Finansın Politik Ekonomisi: Körfez Ülkeleri Uygulaması</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786258157086</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadında Selem - Fıkhi Ve İktisadi Yönleriyle</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057376541</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Orta Doğu Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057376503</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>İslami Mikrofinans Uygulamaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057376527</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>İslamî Finans Perspektifinden Borsa</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057111227</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Sosyal Siyaset Alanının Oluşumu - İstanbul Üniversitesi Geleneği</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257015967</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Tarımsal Emtia Ticareti ve Finansmanı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257015585</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti'nde İlk Banka: Dersaadet Bankası, Tüccarlar ve İş Ağları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257015868</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Girişim Sermayesi: İslam Ekonomisi Açısından Bir İnceleme</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057111272</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Tekafül (İslami Sigorta)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057111289</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Sabahattin Zaim: Ahlak, Fikir Ve Aksiyon</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057111241</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İslami Finansman Enstrümanları</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257015936</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Ticaretin Faizsiz Finansmanı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257015912</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadında Garar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257015844</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Faiz</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786257015882</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Türkiye'nin Kalkınma Reformu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257015721</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>İktidar Mücadele ve Kent Ekonomisi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786257015783</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Vakıf Hukukunda Mukataa</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257015769</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Modernleşme Sürecinde Emek Düşüncesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257015820</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Azalan Ortaklık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257015806</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Emek Sermaye Ortaklığı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257015608</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Sukuk ve Borsa</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786257015622</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Murabaha</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786257015660</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Küresel Finans Krizi ve Katılım Bankaları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257015646</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ekonominin Temel Konuları ve İslam Ekonomisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786257015684</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>İslami Finansta Kurumsal Yönetim</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786257015509</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>İnsan Toplum ve İktisat</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786257015172</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Uluslararası İktisadi Kriz</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257015547</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Çevre ve Ekoloji</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786257015523</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Tasarruf</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786257015561</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Fayda</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786257015424</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Değer - İktisadi Bir Yaklaşım</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257015493</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Karz-ı Hasen</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257015349</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Altın Mübadele İşlemleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786257015462</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Ortaklıklar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786257015448</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Zekat</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257015226</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Katılım Bankacılığı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257015363</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>40 Soruda Vakıf</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257015387</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Ticaret</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786257015240</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı Açısından Kaydi Para ve Kısmi Rezerv Bankacılığı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786257015301</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Ahlak ve Ekonomi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786257015233</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Girişimcilik - Değişim ve Değer Yolculuğu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257015325</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Sosyal Refah - Bütüncül Bir Perspektif</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257015219</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Mütekavvim Mal</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786257015141</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Alacak Satımı Uygulamaları ve Analizi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257015158</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Borsada Açığa Satış</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786257015110</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Büyüme ve Kalkınma Temelinde İslam İktisadının Fayda Risalesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786257015134</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Katılım Bankalarının Murabaha İşlemlerinde Malın Teslimi İslam Hukuku Açısından Bir Değerlendirme</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786257015165</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>İslam Hukuku Açısından Alacağın Zekatı</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786257015127</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadında Murabaha</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786257015189</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>İslami Bankacılık ve Finansta Güncel Meseleler</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786257015073</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Zekat Muhasebesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786257015066</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadında Para</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786056907289</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>İslam ve İktisadi Hayat</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786257015059</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Doğu’da ve Batı’da Loncalar</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786257015042</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ekonominin Temelleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786257015028</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Mal Mülkiyet ve Piyasa</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>430</v>
+        <v>480</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786257015035</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Merkez Bankaları ve Faizsiz Bankacılık</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786257015004</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Müslüman Arap Yazarların İktisat Düşünceleri (19. Yüzyıl)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786257015011</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Güncel Durumu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786056907296</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Sabahattin Zaim ile İktisat Toplum ve Siyaset</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786056907241</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Kısa Tarihi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786056907258</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Yönetişime İslami Bakışlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>390</v>
+        <v>430</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786056907265</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>İslam ve Ekonomi Politik Sistemler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786056907203</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Ekonomisi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786056907234</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı Metodolojisi Sorunlar ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>480</v>
+        <v>530</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786056907210</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Muhammed Hamidullah İslam İktisadının Öncü İsmi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786058125087</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Temelleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786058125070</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Ahlaklı Olmak ve İnsanın Esenliği Üzerine Görüşler</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>290</v>
+        <v>330</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786058125094</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>İslam'da İktisadi Kuruluşlar ve Yoksullukla Mücadele</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786056907227</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>İslam İktisat Düşüncesinin Olgunlaşması (17. Yüzyıl)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786058125032</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı Üzerine Söyleşiler</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786058125063</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı Çalışmaları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786058125056</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>İktisadın Geleceği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>380</v>
+        <v>420</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786058125018</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Ekonomide Devletin Rolü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786058125049</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Adil Bir Para Sistemine Doğru</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786058125025</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Zekatın Kurumsallaşması</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786058125001</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadına Giriş</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>460</v>
+        <v>500</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786056790096</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Meseleleri</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>420</v>
+        <v>460</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786056790089</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Mısır'da Ordu ve Ekonomi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786056790072</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>İslam Ekonomi ve Toplum</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786056790065</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Gazali, Adalet ve Sosyal Adalet</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786056790058</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı Perspektifinden Faiz</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786056790041</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Vakıfta Amaç</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786056790034</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>İktisadi Tehditler ve İslam</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786056701047</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadının Fıkhi İlkeleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786056790010</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>İslam İktisat Düşüncesinin Değişimi (18. Yüzyıl)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786056701092</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Ribayı Anlamak</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786056790027</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Finans Teorisini Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786056701078</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>İslam İktisat Düşüncesi ve Kurumları - 16. Yüzyıl</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786056701061</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Müslümanların İktisadi Düşünce ve Analize Katkıları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786056701016</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadında Sosyal Adalet</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786056701054</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Adalet: İslami ve Batılı Perspektifler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>170</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786056701085</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>İslami Finansı Anlamak</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>540</v>
+        <v>600</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786056701009</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadını Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786056701030</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı ve Piyasa</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786056701023</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>İslam İktisadı ve Emek</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>