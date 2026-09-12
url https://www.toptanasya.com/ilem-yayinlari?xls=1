--- v0 (2026-03-15)
+++ v1 (2026-09-12)
@@ -109,1026 +109,1026 @@
         <is>
           <t>9786257800754</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Sevgi Teorileri</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786257800662</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Mavera Dergisi - Edebiyat Alanındaki Bir Buluşma Yeri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786257800969</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Memlük Entelektüel Tarihine Giriş I - Literatür Değerlendirmesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257800907</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İslam Ahlak Literatürü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786257800921</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Türk Tarih Tezi’nde Yeni Bir İslam Yorumu Arayışı (1932-1937)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257800884</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Şeybani Özbek Hanlığı (1500-1599)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786257800723</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Limlerde Konu, İlke Ve Meseleler - Felsefe Ve Kelamda Konu Tartışmaları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257800822</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bedenin Anlamı ve Sınırları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786257800860</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Eğitim Politikaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257800730</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İslamcı Dergilerde Hadis Tartışmaları - Meseleler Dönemler Ve İsimler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257800778</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Mizaç Teorileri</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786257800792</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ahlakın Temeli</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257800655</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Atasoy Müftüoğlu - Muvahhidden Evrensele</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257800631</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İmam Malik</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257800624</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Halil Hâlid - Antiemperyalist Bir Osmanlı Aydını</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257800594</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Mücadeleciler ve Yeniden Milli Mücadele Dergisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257800570</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>İslamcılık Araştırmalarında Yeni Bakışlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257800532</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Mısır’da Tarih Kaynakları ve Tarihyazımı</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257800556</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Metafiziksel İyi’den Değer’e Ahlakın Yolculuğu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>370</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257800433</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Sinemada Zaman-Mekan Tecrübesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257800358</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>İran'da Tarih Kaynakları ve Tarihyazımı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257800310</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>II. Meşrutiyet Devrinde İslam Felsefesi Dersleri: Müfredat - Hocalar - Ders Kitapları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257800501</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Ercümend Özkan - Entelektüel Bir Portre</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257800471</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Milli Görüş Hareketi - Siyasal ve Toplumsal Dönüşümler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257800525</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Saatçi Musa - Entelektüel Bir Portre</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257800464</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Gerçekçiliğe Yeni Bir Çağrı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786053207597</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Dini ve Felsefi Düşüncede Niyet</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>340</v>
+        <v>420</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786056900730</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Kudüs</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786056900747</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Müslüman Kardeşler'in Yükselişi ve Düşüşü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786056900754</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Hilafet</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257800341</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Yayıncılığın Hafızası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>370</v>
+        <v>470</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786056900709</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Beğeniler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786056900716</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>İnsanı Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786053206118</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Türkiye'de Sosyal Politika Aktörleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786053205548</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Ahlak ve Başkası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786053205975</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ahlak ve Müeyyide</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786053203506</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>1960-1980 Arası İslamcı Dergiler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786053206903</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Magnetsiz Şehirler - Türkiye'de Kentlerin Dönüşümü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786053204701</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l-Ahlaki'l-Adudiyye</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786053208266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Vicdan Kavramı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786053205500</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kavram Geliştirme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786053204688</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l-Ahlaki'l-Adudiyye</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786053204718</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l - Ahlaki'l - 'Adudiyye</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786053204824</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Fahreddin er-Razi’nin Gayeci Ahlakı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257800181</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Kitap Kültürü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786053200352</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İslam Ahlak Literatürü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786053203995</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İnsan ve Toplum: Taşköprizade’nin Ahlak ve Siyaset Düşüncesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786053204541</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Ahlaki Önermelerin Kaynağı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786053204695</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Şerhu'l-Ahlaki'l-Adudiyye</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257800389</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Kamusallaşan İslam</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786257803558</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>İran'da Tarih Kaynakları ve Tarih Yazımı</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786257800402</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Son Dönem Osmanlı Düşüncesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786257800068</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kriz Döneminde Hadis ve Yorum</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257800143</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Islah</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257800211</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Taşradan Merkeze Bir Osmanlı Ulema Ailesi - Taşköprülüzadeler ve isamüddin Ahmed Efendi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>330</v>
+        <v>500</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786257800099</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Sesler ve İzler Cilt - 1 - Dergi Yayıncıları ile Sözlü Tarih Görüşmeleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786257800105</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Gazzali Düşüncesinde İnsanın Kemali</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786257800051</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>19. Yüzyılın Başında Kudüs</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786257800174</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sesler ve İzler Cilt 2 - Dergi Yayıncıları İle Sözlü Tarih Görüşmeleri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786056900785</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Darülfünun’da Ahlak Dersleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786257800273</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Ortadoğu’da Siyaset ve Din</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786257800297</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Mısır'da Tarihyazımı - Fransız İşgalinden Kavalalı Mehmed Ali Paşa Dönemine</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786056900778</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Taşköprülüzade’de Bilgi, Bilim ve Varlık</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>420</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786257800013</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Taşköprülüzade’de Dil, Ahlak ve Siyaset</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786056900723</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>İnsan Nedir?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786257800235</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Salgın Günlerinde Toplumu ve Siyaseti Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786053200734</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Sosyal Bilimlerde Yeni Eğilimler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786056900761</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Ahlak Felsefesinin Temel Problemleri</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786257800877</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>