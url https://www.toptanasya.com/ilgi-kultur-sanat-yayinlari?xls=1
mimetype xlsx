--- v2 (2026-03-15)
+++ v3 (2026-06-22)
@@ -1459,51 +1459,51 @@
         <is>
           <t>9786057703316</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Tanrının Kırbacı Attila</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786057703309</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Emir Timur</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786057703439</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Derune Dokunuşlar</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786057703620</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>