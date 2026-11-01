--- v0 (2026-05-05)
+++ v1 (2026-11-01)
@@ -349,51 +349,51 @@
         <is>
           <t>3990000016868</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Çırpınış</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>3990000016867</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Düşlerimizin Gece Valsi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>124</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>3990000016866</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hünkar Bektaş Veli</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>5.56</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9799757923595</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
@@ -634,51 +634,51 @@
         <is>
           <t>3990000016858</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kimliksiz Halkın Şiiri</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>3990000016857</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Ya Sosyalizm Ya Ölüm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>40</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9799757923335</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Bütün Oğullarım</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>3990000005544</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>