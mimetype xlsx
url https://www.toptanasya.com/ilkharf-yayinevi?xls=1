--- v2 (2026-03-15)
+++ v3 (2026-09-12)
@@ -289,51 +289,51 @@
         <is>
           <t>9786057916198</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tasavvufta Hz. Ali ve Hikmetleri</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256119116</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>İbn Abbas Tefsiri (5 Cilt Takım)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>4500</v>
+        <v>5950</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786256119048</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kur'an-ı Kerim Tefsiri Letaifu'l İşarat</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>4000</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786055457792</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>