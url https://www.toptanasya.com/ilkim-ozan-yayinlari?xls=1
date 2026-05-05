--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,865 +85,895 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059694124</t>
+          <t>9786059694261</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Yabancı - Bilge Kral’ın Ülkesi 1</t>
+          <t>Tolstoy Vakfı ve Türkiye’deki Faaliyetleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>12</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059694131</t>
+          <t>9786056401121</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bilge Prenses - Bilge Kral’ın Ülkesi 2</t>
+          <t>Fırtına Rüzgar İçinde</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>12</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058428713</t>
+          <t>9786059694124</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yolunu Arayan Yolcu</t>
+          <t>Esrarengiz Yabancı - Bilge Kral’ın Ülkesi 1</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058428706</t>
+          <t>9786059694131</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ölüler Fuarı</t>
+          <t>Bilge Prenses - Bilge Kral’ın Ülkesi 2</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056401145</t>
+          <t>9786058428713</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hasan Hüseyin Korkmazgil : Yaşamı - Sanatı</t>
+          <t>Yolunu Arayan Yolcu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>90</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056401183</t>
+          <t>9786058428706</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İlişkiler Okulu</t>
+          <t>Ölüler Fuarı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>23</v>
+        <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056401152</t>
+          <t>9786056401145</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ben De Artık Fark Edilmek İstiyorum</t>
+          <t>Hasan Hüseyin Korkmazgil : Yaşamı - Sanatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>15</v>
+        <v>90</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056401169</t>
+          <t>9786056401183</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Doktor Yazısıyla Aşk</t>
+          <t>İlişkiler Okulu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059694179</t>
+          <t>9786056401152</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sıra Dışı Hastalar</t>
+          <t>Ben De Artık Fark Edilmek İstiyorum</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059694094</t>
+          <t>9786056401169</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Biyoloji Terimler Sözlüğü</t>
+          <t>Doktor Yazısıyla Aşk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>15</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059694063</t>
+          <t>9786059694179</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Psikoloğa Soralım</t>
+          <t>Sıra Dışı Hastalar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059694087</t>
+          <t>9786059694094</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sarı Bisiklet</t>
+          <t>Biyoloji Terimler Sözlüğü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059694049</t>
+          <t>9786059694063</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Seyitali</t>
+          <t>Bir Psikoloğa Soralım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786059694032</t>
+          <t>9786059694087</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Faili Firar</t>
+          <t>Sarı Bisiklet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>80</v>
+        <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058428768</t>
+          <t>9786059694049</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa ile Tavşan’ın Aşkı</t>
+          <t>Seyitali</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058428782</t>
+          <t>9786059694032</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Vaktin İnsanları</t>
+          <t>Faili Firar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>15</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059694100</t>
+          <t>9786058428768</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İpeğe Dizili İnci Taneleri</t>
+          <t>Kaplumbağa ile Tavşan’ın Aşkı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059694056</t>
+          <t>9786058428782</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Uzak İklimde Aşk</t>
+          <t>Vaktin İnsanları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056401190</t>
+          <t>9786059694100</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Soluk Fotoğraflar</t>
+          <t>İpeğe Dizili İnci Taneleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058752696</t>
+          <t>9786059694056</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zonguldaklı Şair: Rüştü Onur</t>
+          <t>Uzak İklimde Aşk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>8</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058752672</t>
+          <t>9786056401190</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tarlakuşu’nun Şarkısı (Pyotr İlyiç Çaykovski)</t>
+          <t>Soluk Fotoğraflar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>35</v>
+        <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058752627</t>
+          <t>9786058752696</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Susulacak Zaman mı?</t>
+          <t>Zonguldaklı Şair: Rüştü Onur</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056401114</t>
+          <t>9786058752672</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Otizmle Yaşamak</t>
+          <t>Tarlakuşu’nun Şarkısı (Pyotr İlyiç Çaykovski)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>14</v>
+        <v>35</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058752689</t>
+          <t>9786058752627</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Milletin Efendileri -  Meclis İle Halk Arasında Kopuş...</t>
+          <t>Susulacak Zaman mı?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058752603</t>
+          <t>9786056401114</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Meclis-i Mebusan’da İmtiyazlar Sorunu ve Tartışmaları (1908-1914)</t>
+          <t>Otizmle Yaşamak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058752658</t>
+          <t>9786058752689</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küreselleş(tir)me Karşıtı Bilim Politik Yazılar</t>
+          <t>Milletin Efendileri -  Meclis İle Halk Arasında Kopuş...</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058752641</t>
+          <t>9786058752603</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Ömrü ve Ölümü</t>
+          <t>Meclis-i Mebusan’da İmtiyazlar Sorunu ve Tartışmaları (1908-1914)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056401107</t>
+          <t>9786058752658</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Baharımız Sizinki Kadar Kısa</t>
+          <t>Küreselleş(tir)me Karşıtı Bilim Politik Yazılar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058752665</t>
+          <t>9786058752641</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Atatürkçülüğün Kurtuluş Savaşı</t>
+          <t>Kelebeğin Ömrü ve Ölümü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058752634</t>
+          <t>9786056401107</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Açlık ve Emperyalizm</t>
+          <t>Baharımız Sizinki Kadar Kısa</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>13</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058752610</t>
+          <t>9786058752665</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>20. Yüzyıl Başında Rusya’nın Osmanlı Politikası (1903-1917)</t>
+          <t>Atatürkçülüğün Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056401138</t>
+          <t>9786058752634</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Uygar Olmak Zor İş</t>
+          <t>Açlık ve Emperyalizm</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058428799</t>
+          <t>9786058752610</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kartalın Dönüşü</t>
+          <t>20. Yüzyıl Başında Rusya’nın Osmanlı Politikası (1903-1917)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059694001</t>
+          <t>9786056401138</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Spiros’u Öldürmek</t>
+          <t>Uygar Olmak Zor İş</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>30</v>
+        <v>90</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059694018</t>
+          <t>9786058428799</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zaman Geçecek ve Ben Yalnızlığımla Öleceğim</t>
+          <t>Kartalın Dönüşü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786058428720</t>
+          <t>9786059694001</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Düzenli Evim</t>
+          <t>Spiros’u Öldürmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058428744</t>
+          <t>9786059694018</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yalı Çetesi</t>
+          <t>Zaman Geçecek ve Ben Yalnızlığımla Öleceğim</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058428737</t>
+          <t>9786058428720</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Otizm Benim Dünyam</t>
+          <t>Düzenli Evim</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>12</v>
+        <v>29</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058428751</t>
+          <t>9786058428744</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'le Yaşamak Cumhuriyet'i Yaşatmak</t>
+          <t>Yalı Çetesi</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056401176</t>
+          <t>9786058428737</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İşgal ve İsyan</t>
+          <t>Otizm Benim Dünyam</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>55</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059694223</t>
+          <t>9786058428751</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Av Dramı</t>
+          <t>Cumhuriyet'le Yaşamak Cumhuriyet'i Yaşatmak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>35</v>
+        <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059694209</t>
+          <t>9786056401176</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayatla Aramda</t>
+          <t>İşgal ve İsyan</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>25</v>
+        <v>55</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059694292</t>
+          <t>9786059694223</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Virgül</t>
+          <t>Bir Av Dramı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059694285</t>
+          <t>9786059694209</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bir Umuttu Yaşatan İnsanı</t>
+          <t>Hayatla Aramda</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059694278</t>
+          <t>9786059694292</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Şifa Sensin</t>
+          <t>Virgül</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059694254</t>
+          <t>9786059694285</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Kölenin Otobiyografisi</t>
+          <t>Bir Umuttu Yaşatan İnsanı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059694247</t>
+          <t>9786059694278</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kral Kelebeği</t>
+          <t>Şifa Sensin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059694230</t>
+          <t>9786059694254</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Postmodern İstihbarat</t>
+          <t>Bir Kölenin Otobiyografisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>130</v>
+        <v>85</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059694216</t>
+          <t>9786059694247</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Amerika’nın Balkan Savaşları’nda Medya Gücü</t>
+          <t>Kral Kelebeği</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059694193</t>
+          <t>9786059694230</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Aman Be Ali’m</t>
+          <t>Postmodern İstihbarat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059694186</t>
+          <t>9786059694216</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Stratonikeia</t>
+          <t>Amerika’nın Balkan Savaşları’nda Medya Gücü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059694162</t>
+          <t>9786059694193</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Asılan Yedisinin Öyküsü</t>
+          <t>Aman Be Ali’m</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059694117</t>
+          <t>9786059694186</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çerkes Ethem - Puslu Hava</t>
+          <t>Stratonikeia</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059694070</t>
+          <t>9786059694162</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Doktordan Seks Yazıları: Birinci Kitap</t>
+          <t>Asılan Yedisinin Öyküsü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9786059694117</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Çerkes Ethem - Puslu Hava</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786059694070</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Doktordan Seks Yazıları: Birinci Kitap</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
           <t>9786059694025</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Emine’yi Öldürmek</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C58" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>