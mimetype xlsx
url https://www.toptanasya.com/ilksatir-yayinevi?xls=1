--- v0 (2026-05-05)
+++ v1 (2026-11-01)
@@ -85,1330 +85,1405 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258381627</t>
+          <t>9786258381689</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ders Arası Kahkahaları</t>
+          <t>Hayley Comet: Mars Görevi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258381634</t>
+          <t>9786258381672</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>El Yazısı</t>
+          <t>Bir Gün Eksiliriz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258381610</t>
+          <t>9786258381665</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Jakub'un Su Samuru</t>
+          <t>Modern Sanat Kaşifi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258381597</t>
+          <t>9786258381658</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Olivia'nın Kitap Kulübü</t>
+          <t>İngmar ve Deniz</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258381603</t>
+          <t>9780823456475</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dilin Bir Parçası Kadar Önemli</t>
+          <t>Ada Fırtınası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258381580</t>
+          <t>9786258381627</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gözler ve İmkansız</t>
+          <t>Ders Arası Kahkahaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258381573</t>
+          <t>9786258381634</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Diller</t>
+          <t>El Yazısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>430</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258381566</t>
+          <t>9786258381610</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Kadar Tokyo</t>
+          <t>Jakub'un Su Samuru</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>375</v>
+        <v>290</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258381542</t>
+          <t>9786258381597</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Son Elma Ağacı</t>
+          <t>Olivia'nın Kitap Kulübü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>325</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258381559</t>
+          <t>9786258381603</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sınıfta Seçim Var!</t>
+          <t>Dilin Bir Parçası Kadar Önemli</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057057600</t>
+          <t>9786258381580</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ben Buradayım</t>
+          <t>Gözler ve İmkansız</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>675</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258381535</t>
+          <t>9786258381573</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Anadilim Suskunluktur Benim</t>
+          <t>Kaybolan Diller</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057040565</t>
+          <t>9786258381566</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hatırlıyor Musun?</t>
+          <t>Sonsuza Kadar Tokyo</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057040589</t>
+          <t>9786258381542</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hastalık Arzusu</t>
+          <t>Son Elma Ağacı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258381528</t>
+          <t>9786258381559</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Luna ile Dino - Yüzme Kursunda</t>
+          <t>Sınıfta Seçim Var!</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>120</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258381511</t>
+          <t>9786057057600</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Luna ile Dino - Kuaför Salonunda</t>
+          <t>Ben Buradayım</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258381498</t>
+          <t>9786258381535</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Luna ile Dino – Kitap Peşinde</t>
+          <t>Anadilim Suskunluktur Benim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258381504</t>
+          <t>9786057040565</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Luna ile Dino – Okulda</t>
+          <t>Hatırlıyor Musun?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258381481</t>
+          <t>9786057040589</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Bilim Şenliği Şampiyonu</t>
+          <t>Hastalık Arzusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258381443</t>
+          <t>9786258381528</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet</t>
+          <t>Luna ile Dino - Yüzme Kursunda</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>270</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258381474</t>
+          <t>9786258381511</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ninemin Bahçesi</t>
+          <t>Luna ile Dino - Kuaför Salonunda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258381467</t>
+          <t>9786258381498</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>El Yapımı Kitap Rehberi</t>
+          <t>Luna ile Dino – Kitap Peşinde</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258381450</t>
+          <t>9786258381504</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Huzurunuzu Bozduğum İçin Özür Dilerim</t>
+          <t>Luna ile Dino – Okulda</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258381436</t>
+          <t>9786258381481</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Evimden Uzakta</t>
+          <t>Bilim Şenliği Şampiyonu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258381412</t>
+          <t>9786258381443</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche İle Kendini Kanıtla</t>
+          <t>Aidiyet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>215</v>
+        <v>270</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258381405</t>
+          <t>9786258381474</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Veda</t>
+          <t>Ninemin Bahçesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>245</v>
+        <v>310</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258381429</t>
+          <t>9786258381467</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kendimi Daha İyi Hissediyorum</t>
+          <t>El Yapımı Kitap Rehberi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258381399</t>
+          <t>9786258381450</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Değişir</t>
+          <t>Huzurunuzu Bozduğum İçin Özür Dilerim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258381320</t>
+          <t>9786258381436</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kasırga Kız ve Sünger Oğlan</t>
+          <t>Evimden Uzakta</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>195</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258381382</t>
+          <t>9786258381412</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Büyük Umutlar</t>
+          <t>Nietzsche İle Kendini Kanıtla</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>115</v>
+        <v>215</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258381375</t>
+          <t>9786258381405</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Şarkısı</t>
+          <t>Veda</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>115</v>
+        <v>245</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258381344</t>
+          <t>9786258381429</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Kendimi Daha İyi Hissediyorum</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>115</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258381351</t>
+          <t>9786258381399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Her Şey Değişir</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>115</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258381368</t>
+          <t>9786258381320</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>David Copperfield</t>
+          <t>Kasırga Kız ve Sünger Oğlan</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>115</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258381337</t>
+          <t>9786258381382</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Filozof Gibi Düşün</t>
+          <t>Büyük Umutlar</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258381313</t>
+          <t>9786258381375</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Schopenhauer ile Oluruna Bırak</t>
+          <t>Bir Noel Şarkısı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>199.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258381306</t>
+          <t>9786258381344</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Gücü Adına</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057040510</t>
+          <t>9786258381351</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ağlamak Güzeldir</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258381245</t>
+          <t>9786258381368</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Spinoza ile Mutlu Ol</t>
+          <t>David Copperfield</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258381221</t>
+          <t>9786258381337</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Paris Aktarması</t>
+          <t>Filozof Gibi Düşün</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>199.9</v>
+        <v>175</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258381252</t>
+          <t>9786258381313</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Heidegger ile Kendin Ol</t>
+          <t>Schopenhauer ile Oluruna Bırak</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>189.9</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258381290</t>
+          <t>9786258381306</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aşk, Yalnızlık ve Diğer Her Şey İçin Sıradışı Tarifler</t>
+          <t>Çiçeklerin Gücü Adına</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258381283</t>
+          <t>9786057040510</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Paris’te Bir Hafta</t>
+          <t>Ağlamak Güzeldir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258381276</t>
+          <t>9786258381245</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Müzik ve Aşk</t>
+          <t>Spinoza ile Mutlu Ol</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>700</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258381269</t>
+          <t>9786258381221</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Aklımda</t>
+          <t>Paris Aktarması</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>450</v>
+        <v>199.9</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057040596</t>
+          <t>9786258381252</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Dostum Benim</t>
+          <t>Heidegger ile Kendin Ol</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>180</v>
+        <v>189.9</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258381238</t>
+          <t>9786258381290</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Siz De Çatışırken Çıldıranlardan Mısınız?</t>
+          <t>Aşk, Yalnızlık ve Diğer Her Şey İçin Sıradışı Tarifler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>185</v>
+        <v>220</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057412676</t>
+          <t>9786258381283</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ölü Yıldızlar</t>
+          <t>Paris’te Bir Hafta</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057412683</t>
+          <t>9786258381276</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tavşanı Yakala</t>
+          <t>Müzik ve Aşk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>360</v>
+        <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057412669</t>
+          <t>9786258381269</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Charlie Seçemiyor</t>
+          <t>Aklımda</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>210</v>
+        <v>450</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057057617</t>
+          <t>9786057040596</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Babamın Uzun Bacakları</t>
+          <t>Dostum Benim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057040534</t>
+          <t>9786258381238</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Adını Kravat Koydum</t>
+          <t>Siz De Çatışırken Çıldıranlardan Mısınız?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057040572</t>
+          <t>9786057412676</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Psikolog Gibi Dinle</t>
+          <t>Ölü Yıldızlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057469069</t>
+          <t>9786057412683</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ne Şahane Fikir!</t>
+          <t>Tavşanı Yakala</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>360</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057469083</t>
+          <t>9786057412669</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ayı'nın Kitap Dolu Evi</t>
+          <t>Charlie Seçemiyor</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057469076</t>
+          <t>9786057057617</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ağlamak Yağmur Gibidir</t>
+          <t>Babamın Uzun Bacakları</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>370</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050672275</t>
+          <t>9786057040534</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Moli'nin Ay Yolculuğu</t>
+          <t>Adını Kravat Koydum</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>165</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050672268</t>
+          <t>9786057040572</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Babam Kitap Yazıyor</t>
+          <t>Psikolog Gibi Dinle</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050672244</t>
+          <t>9786057469069</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hiç Bitmio</t>
+          <t>Ne Şahane Fikir!</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050672282</t>
+          <t>9786057469083</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ekonomist Gibi Analiz Et</t>
+          <t>Ayı'nın Kitap Dolu Evi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057017819</t>
+          <t>9786057469076</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sigmund Freud</t>
+          <t>Ağlamak Yağmur Gibidir</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>155</v>
+        <v>380</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050672251</t>
+          <t>9786050672275</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Carl Jung</t>
+          <t>Moli'nin Ay Yolculuğu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057017826</t>
+          <t>9786050672268</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şişenin Dibi</t>
+          <t>Babam Kitap Yazıyor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>105</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057469014</t>
+          <t>9786050672244</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Minti ve Spagetti</t>
+          <t>Hiç Bitmio</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057469021</t>
+          <t>9786050672282</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Matematikçi Gibi Hesapla</t>
+          <t>Ekonomist Gibi Analiz Et</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057017871</t>
+          <t>9786057017819</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>La Fontaine’in Masalları</t>
+          <t>Sigmund Freud</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>230</v>
+        <v>175</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057017857</t>
+          <t>9786050672251</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Evlilikoloji</t>
+          <t>Carl Jung</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786050672299</t>
+          <t>9786057017826</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Topum Nerede?</t>
+          <t>Şişenin Dibi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057017840</t>
+          <t>9786057469014</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tarçınlı Kuskus</t>
+          <t>Minti ve Spagetti</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057469007</t>
+          <t>9786057469021</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Paris Kütüphanesi</t>
+          <t>Matematikçi Gibi Hesapla</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>175</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057017802</t>
+          <t>9786057017871</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Oduncunun Sakalı</t>
+          <t>La Fontaine’in Masalları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057017864</t>
+          <t>9786057017857</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Hikayeleri</t>
+          <t>Evlilikoloji</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>250</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057017888</t>
+          <t>9786050672299</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Moojie Littleman’in Akılalmaz Mucizeleri</t>
+          <t>Topum Nerede?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057017833</t>
+          <t>9786057017840</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kuşun Şarkısı</t>
+          <t>Tarçınlı Kuskus</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057469090</t>
+          <t>9786057469007</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri - Orhan Veli</t>
+          <t>Paris Kütüphanesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057469045</t>
+          <t>9786057017802</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Oduncunun Sakalı</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>60</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057469038</t>
+          <t>9786057017864</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Nasrettin Hoca Hikayeleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>65</v>
+        <v>275</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057040527</t>
+          <t>9786057017888</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Moojie Littleman’in Akılalmaz Mucizeleri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>60</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057469052</t>
+          <t>9786057017833</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Sarı Kuşun Şarkısı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>29.9</v>
+        <v>330</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057040541</t>
+          <t>9786057469090</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Maxine ve Dünyanın En Güzel Bahçesi</t>
+          <t>Bütün Şiirleri - Orhan Veli</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057040558</t>
+          <t>9786057469045</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Maxine ve İcatları</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>240</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057040503</t>
+          <t>9786057469038</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>60</v>
+        <v>65</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057017895</t>
+          <t>9786057040527</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786050672237</t>
+          <t>9786057469052</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şarkım Nerede?</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>29.9</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050672213</t>
+          <t>9786057040541</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Kat ile Juju</t>
+          <t>Maxine ve Dünyanın En Güzel Bahçesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
+          <t>9786057040558</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Maxine ve İcatları</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786057040503</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Sırça Köşk</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786057017895</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dünya</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786050672237</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Şarkım Nerede?</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786050672213</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Kat ile Juju</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
           <t>9786050672220</t>
         </is>
       </c>
-      <c r="B87" s="1" t="inlineStr">
+      <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Bırak Bu İşleri!</t>
         </is>
       </c>
-      <c r="C87" s="1">
+      <c r="C92" s="1">
         <v>230</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>