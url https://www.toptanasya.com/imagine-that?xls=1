--- v0 (2026-02-14)
+++ v1 (2026-04-07)
@@ -85,1060 +85,1285 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9781789583021</t>
+          <t>9781801059138</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>I Love My Daddy</t>
+          <t>Easy Peely Farm - Peel-Stick-Play (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>439</v>
+        <v>849</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9781789581966</t>
+          <t>9781835551363</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sleeping Beauty - The Brothers Grimm</t>
+          <t>Water Painting Search and Find - Dogs (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>439</v>
+        <v>799</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9781787009714</t>
+          <t>9781835551349</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Pirate Ship</t>
+          <t>Water Painting Search and Find - Cats (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9781801059114</t>
+          <t>9781782445142</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Easy Peely Diggers - Peel-Stick-Play (Ciltli)</t>
+          <t>555 Sticker Fun - Princess Palace</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>849</v>
+        <v>749</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9781801054928</t>
+          <t>9781784453404</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>I Can Tie My Own Shoelaces (Ciltli)</t>
+          <t>555 Sticker Fun - Monsters</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>649</v>
+        <v>749</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9781835551073</t>
+          <t>9781787008496</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mummy and Me (Ciltli)</t>
+          <t>555 Sticker Fun - Horses and Unicorns</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9781801059107</t>
+          <t>9781787008502</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Easy Peely Unicorns - Peel, Stick, Play (Ciltli)</t>
+          <t>555 Sticker Fun - Animals</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>849</v>
+        <v>749</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9781787006751</t>
+          <t>9781835550243</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Mermaid World</t>
+          <t>What Will You Wear - Cat-Magic Water Painting Book (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>749</v>
+        <v>649</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9781801055628</t>
+          <t>9781801056342</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Big Croc Little Croc - Magic Spyglass Board Book (Ciltli)</t>
+          <t>Neon Scratch Art - Kawaii (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>799</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9781787008380</t>
+          <t>9781787007185</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Dinosaurs (Ciltli)</t>
+          <t>Scratch And Draw - Dinosaurs (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9781801051415</t>
+          <t>9781835551226</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Magic Water Colouring - Farm (Ciltli)</t>
+          <t>Good Morning Cat - Magic Wheel Book (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>799</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9781782440925</t>
+          <t>9781801059305</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Holiday</t>
+          <t>My Incredible Dinosaur Expedition (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>749</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9781801057585</t>
+          <t>9781789589368</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Boop Me - Hungry Pig (Ciltli)</t>
+          <t>Babys First Wild Animals - 5 Felt Flaps To Lift (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>749</v>
+        <v>599</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9781801057578</t>
+          <t>9781801054829</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Boop Me - Yappy Puppy (Ciltli)</t>
+          <t>Scratch And Draw - Unicorns (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9781801057653</t>
+          <t>9781801052580</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Little Ones Love Little Bear (Ciltli)</t>
+          <t>Chunky Window Stickers - Unicorn Activty Book (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>749</v>
+        <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9781801058353</t>
+          <t>9781789583021</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Boop Me - Happy Bear (Ciltli)</t>
+          <t>I Love My Daddy</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>749</v>
+        <v>439</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9781787008519</t>
+          <t>9781789581966</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Under the Sea</t>
+          <t>Sleeping Beauty - The Brothers Grimm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>749</v>
+        <v>439</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9781835551110</t>
+          <t>9781787009714</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Crystal Fun - Farm (Ciltli)</t>
+          <t>555 Sticker Fun - Pirate Ship</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>849</v>
+        <v>749</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9781801056168</t>
+          <t>9781801059114</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Big Shark Little Shark (Ciltli)</t>
+          <t>Easy Peely Diggers - Peel-Stick-Play (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>799</v>
+        <v>849</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9781835550267</t>
+          <t>9781801054928</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>What Will You Wear - Dog-Magic Water Painting Book (Ciltli)</t>
+          <t>I Can Tie My Own Shoelaces (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>649</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9781801057622</t>
+          <t>9781835551073</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Goodnight Koala - A Magic Torch Book (Ciltli)</t>
+          <t>Mummy and Me (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9781801058469</t>
+          <t>9781801059107</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Goodnight Bunny - A Magic Torch Book (Ciltli)</t>
+          <t>Easy Peely Unicorns - Peel, Stick, Play (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>749</v>
+        <v>849</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9781787009707</t>
+          <t>9781787006751</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Farm</t>
+          <t>555 Sticker Fun - Mermaid World</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9781789589054</t>
+          <t>9781801055628</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Magic Water Colouring - Baby Animals (Ciltli)</t>
+          <t>Big Croc Little Croc - Magic Spyglass Board Book (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>799</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9781801057592</t>
+          <t>9781787008380</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Boop Me - Cutie Koala (Ciltli)</t>
+          <t>555 Sticker Fun - Dinosaurs (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9781801057660</t>
+          <t>9781801051415</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Little Ones Love Little Lion (Ciltli)</t>
+          <t>Magic Water Colouring - Farm (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9781789580440</t>
+          <t>9781782440925</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Vehicles (Ciltli)</t>
+          <t>555 Sticker Fun - Holiday</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9781835551233</t>
+          <t>9781801057585</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Good Morning Cow - Magic Wheel Book (Ciltli)</t>
+          <t>Boop Me - Hungry Pig (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9781801059282</t>
+          <t>9781801057578</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Earth (Ciltli)</t>
+          <t>Boop Me - Yappy Puppy (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9781787007505</t>
+          <t>9781801057653</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Goodnight Lion - A Magic Torch Book (Ciltli)</t>
+          <t>Little Ones Love Little Bear (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9781801059275</t>
+          <t>9781801058353</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>555 Sticker Fun - Cats and Dogs Activity Book (Ciltli)</t>
+          <t>Boop Me - Happy Bear (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9781789580471</t>
+          <t>9781787008519</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Scratch And Draw - Ocean Animals (Ciltli)</t>
+          <t>555 Sticker Fun - Under the Sea</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9781787008410</t>
+          <t>9781835551110</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>I Can Tie My Own Shoelaces (Ciltli)</t>
+          <t>Crystal Fun - Farm (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>649</v>
+        <v>849</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9781801058483</t>
+          <t>9781801056168</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Goodnight Lamb - A Magic Torch Book (Ciltli)</t>
+          <t>Big Shark Little Shark (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9781801059312</t>
+          <t>9781835550267</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>My Incredible Animal S.O.S Expedition (Ciltli)</t>
+          <t>What Will You Wear - Dog-Magic Water Painting Book (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1149</v>
+        <v>649</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9781801058537</t>
+          <t>9781801057622</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Snuggle Up, Unicorn (Ciltli)</t>
+          <t>Goodnight Koala - A Magic Torch Book (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9781801058513</t>
+          <t>9781801058469</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Snuggle Up, Dinosaur (Ciltli)</t>
+          <t>Goodnight Bunny - A Magic Torch Book (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9781801059121</t>
+          <t>9781787009707</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Easy Peely Dinosaurs - Peel, Stick, Play (Ciltli)</t>
+          <t>555 Sticker Fun - Farm</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>849</v>
+        <v>749</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9781801052603</t>
+          <t>9781789589054</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Lift The Flap First 100 Dinosaurs to Count (Ciltli)</t>
+          <t>Magic Water Colouring - Baby Animals (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>599</v>
+        <v>799</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9781801058360</t>
+          <t>9781801057592</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Drive and Seek Digger - A Magic Headlight Book (Ciltli)</t>
+          <t>Boop Me - Cutie Koala (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9781801056250</t>
+          <t>9781801057660</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Build and Play - Unicorns Book and Play Set (Ciltli)</t>
+          <t>Little Ones Love Little Lion (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1149</v>
+        <v>749</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9781801059299</t>
+          <t>9781789580440</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Build and Play - Construction Site Book and Play (Ciltli)</t>
+          <t>555 Sticker Fun - Vehicles (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1149</v>
+        <v>749</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9781801057134</t>
+          <t>9781835551233</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Build and Play - Farm Book and Play Set (Ciltli)</t>
+          <t>Good Morning Cow - Magic Wheel Book (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>1149</v>
+        <v>799</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9781801056625</t>
+          <t>9781801059282</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Fuzzy Art - Farm (Ciltli)</t>
+          <t>555 Sticker Fun - Earth (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>819</v>
+        <v>749</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9781801054812</t>
+          <t>9781787007505</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Scratch and Draw - Things That Go (Ciltli)</t>
+          <t>Goodnight Lion - A Magic Torch Book (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9781801051422</t>
+          <t>9781801059275</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Splish And Splash - Under The Sea (Ciltli)</t>
+          <t>555 Sticker Fun - Cats and Dogs Activity Book (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9781801055680</t>
+          <t>9781789580471</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Fuzzy Art -Animals (Ciltli)</t>
+          <t>Scratch And Draw - Ocean Animals (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>819</v>
+        <v>799</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9781787009721</t>
+          <t>9781787008410</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Magnetic Lets Play Diggers (Ciltli)</t>
+          <t>I Can Tie My Own Shoelaces (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>649</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9781789585155</t>
+          <t>9781801058483</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Felt Stickers - Animals Play Scene Book (Ciltli)</t>
+          <t>Goodnight Lamb - A Magic Torch Book (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>599</v>
+        <v>749</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9781801056175</t>
+          <t>9781801059312</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Neon Scratch Art - Dinosaurs (Ciltli)</t>
+          <t>My Incredible Animal S.O.S Expedition (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>749</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9781801054836</t>
+          <t>9781801058537</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Blast Off Into Space (Ciltli)</t>
+          <t>Snuggle Up, Unicorn (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9781789580754</t>
+          <t>9781801058513</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Magic Water Colouring - Machines (Ciltli)</t>
+          <t>Snuggle Up, Dinosaur (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>799</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9781789585032</t>
+          <t>9781801059121</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Water Painting - Search And Find Animals (Ciltli)</t>
+          <t>Easy Peely Dinosaurs - Peel, Stick, Play (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>799</v>
+        <v>849</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9781801052573</t>
+          <t>9781801052603</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Chunky Window Stickers - Dinosaurs Activty Book</t>
+          <t>Lift The Flap First 100 Dinosaurs to Count (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>599</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9781801057608</t>
+          <t>9781801058360</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hairy-tales Rainbowcorn (Ciltli)</t>
+          <t>Drive and Seek Digger - A Magic Headlight Book (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>649</v>
+        <v>799</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9781801058186</t>
+          <t>9781801056250</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Water Painting - Search And Find Bugs (Ciltli)</t>
+          <t>Build and Play - Unicorns Book and Play Set (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>799</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9781789585162</t>
+          <t>9781801059299</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Felt Stickers - Diggers Play Scene Book (Ciltli)</t>
+          <t>Build and Play - Construction Site Book and Play (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>599</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9781801058179</t>
+          <t>9781801057134</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Water Painting - Search And Find Space (Ciltli)</t>
+          <t>Build and Play - Farm Book and Play Set (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>799</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9781787007161</t>
+          <t>9781801056625</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Scratch and Draw - Unicorns and Horses too (Ciltli)</t>
+          <t>Fuzzy Art - Farm (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>799</v>
+        <v>819</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9781789585278</t>
+          <t>9781801054812</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Felt Stickers - Dinosaurs Play Scene Book (Ciltli)</t>
+          <t>Scratch and Draw - Things That Go (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>599</v>
+        <v>799</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9781801057172</t>
+          <t>9781801051422</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Cool Cars and Crazy Stunts (Ciltli)</t>
+          <t>Splish And Splash - Under The Sea (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1149</v>
+        <v>749</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9781801057158</t>
+          <t>9781801055680</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Paint Your Own Gorgeously Magical Unicorns (Ciltli)</t>
+          <t>Fuzzy Art -Animals (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>1149</v>
+        <v>819</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9781801052665</t>
+          <t>9781787009721</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Scratch and Colour - Dinosaurs (Ciltli)</t>
+          <t>Magnetic Lets Play Diggers (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>799</v>
+        <v>649</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9781789581140</t>
+          <t>9781789585155</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Shells And Spells Mermaids (Ciltli)</t>
+          <t>Felt Stickers - Animals Play Scene Book (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>749</v>
+        <v>599</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9781801058551</t>
+          <t>9781801056175</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Water Painting - Search and Find Construction (Ciltli)</t>
+          <t>Neon Scratch Art - Dinosaurs (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9781801058605</t>
+          <t>9781801054836</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Water Painting - Search and Find Trains (Ciltli)</t>
+          <t>Blast Off Into Space (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>799</v>
+        <v>749</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9781787009608</t>
+          <t>9781789580754</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Scales And Tails Dinosaurs (Ciltli)</t>
+          <t>Magic Water Colouring - Machines (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>749</v>
+        <v>799</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9781789585032</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Water Painting - Search And Find Animals (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9781801052573</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Chunky Window Stickers - Dinosaurs Activty Book</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9781801057608</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Hairy-tales Rainbowcorn (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9781801058186</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Water Painting - Search And Find Bugs (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9781789585162</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Felt Stickers - Diggers Play Scene Book (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9781801058179</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Water Painting - Search And Find Space (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9781787007161</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Scratch and Draw - Unicorns and Horses too (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9781789585278</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Felt Stickers - Dinosaurs Play Scene Book (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9781801057172</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Cool Cars and Crazy Stunts (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9781801057158</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Paint Your Own Gorgeously Magical Unicorns (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9781801052665</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Scratch and Colour - Dinosaurs (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9781789581140</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Shells And Spells Mermaids (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9781801058551</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Water Painting - Search and Find Construction (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9781801058605</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Water Painting - Search and Find Trains (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9781787009608</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Scales And Tails Dinosaurs (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
           <t>9781801057615</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Hairy-tales Roarsome (Ciltli)</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C84" s="1">
         <v>649</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>