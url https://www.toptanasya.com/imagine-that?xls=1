--- v1 (2026-04-07)
+++ v2 (2026-07-18)
@@ -319,66 +319,66 @@
         <is>
           <t>9781801052580</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Chunky Window Stickers - Unicorn Activty Book (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>599</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9781789583021</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>I Love My Daddy</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9781789581966</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sleeping Beauty - The Brothers Grimm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>439</v>
+        <v>499</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9781787009714</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>555 Sticker Fun - Pirate Ship</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>749</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9781801059114</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>