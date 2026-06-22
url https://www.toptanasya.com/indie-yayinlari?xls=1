--- v0 (2025-10-30)
+++ v1 (2026-06-22)
@@ -85,1060 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056933509</t>
+          <t>9786257321211</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kurtların Saati</t>
+          <t>Yaşadıklarım</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>30</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056933578</t>
+          <t>9786056933509</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (3. cilt)</t>
+          <t>Kurtların Saati</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>82</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058195349</t>
+          <t>9786056933578</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rıfat Ilgaz - Bir Yeryüzü Ozanı</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi (3. cilt)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>14</v>
+        <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058195363</t>
+          <t>9786058195349</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Argo Lugatı</t>
+          <t>Rıfat Ilgaz - Bir Yeryüzü Ozanı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056526695</t>
+          <t>9786058195363</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nilgün Marmara - Yaşamın Kıyısında</t>
+          <t>Argo Lugatı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056526688</t>
+          <t>9786056526695</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Orhan Veli - Unutabilmek Maviler İçinde</t>
+          <t>Nilgün Marmara - Yaşamın Kıyısında</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056526671</t>
+          <t>9786056526688</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tarık Buğra - Romanını Arayan Adam</t>
+          <t>Orhan Veli - Unutabilmek Maviler İçinde</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056526626</t>
+          <t>9786056526671</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İstasyonda Bir Akşamüstü</t>
+          <t>Tarık Buğra - Romanını Arayan Adam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>22</v>
+        <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056526619</t>
+          <t>9786056526626</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ot</t>
+          <t>İstasyonda Bir Akşamüstü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>14</v>
+        <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257321129</t>
+          <t>9786056526619</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocukluğun Tarihi</t>
+          <t>Ot</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>78</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056526640</t>
+          <t>9786257321129</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tezer Özlü - Bir Arayışın Peşinde</t>
+          <t>Çocukluğun Tarihi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>14</v>
+        <v>78</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058195301</t>
+          <t>9786056526640</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Cahit Zarifoğlu - Yeryüzünde Bir Şair</t>
+          <t>Tezer Özlü - Bir Arayışın Peşinde</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058195325</t>
+          <t>9786058195301</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Neyse</t>
+          <t>Cahit Zarifoğlu - Yeryüzünde Bir Şair</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058195318</t>
+          <t>9786058195325</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Fatma Aliye: Yokluğunu Seyretmek</t>
+          <t>Neyse</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056526657</t>
+          <t>9786058195318</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Adın Vardı Senin - Tomris Uyar</t>
+          <t>Fatma Aliye: Yokluğunu Seyretmek</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056526633</t>
+          <t>9786056526657</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sasin'in Gecesi</t>
+          <t>Bir Adın Vardı Senin - Tomris Uyar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056526602</t>
+          <t>9786056526633</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Komik Günler</t>
+          <t>Sasin'in Gecesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257321006</t>
+          <t>9786056526602</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Siyah Göç</t>
+          <t>Komik Günler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257321150</t>
+          <t>9786257321006</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Viking Tarihi Kültürleri, Akınları, Avrupa’ya Etkileri</t>
+          <t>Siyah Göç</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257321105</t>
+          <t>9786257321150</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İyi Olma Bilimi</t>
+          <t>Viking Tarihi Kültürleri, Akınları, Avrupa’ya Etkileri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>32</v>
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257321181</t>
+          <t>9786257321105</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Olma Bilimi</t>
+          <t>İyi Olma Bilimi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257321174</t>
+          <t>9786257321181</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kısa İngiltere Tarihi</t>
+          <t>Muhteşem Olma Bilimi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>40</v>
+        <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257321020</t>
+          <t>9786257321174</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Arınma Geçidi - Keşif Uzayı Serisi 3</t>
+          <t>Kısa İngiltere Tarihi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>158</v>
+        <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257321075</t>
+          <t>9786257321020</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Zengin Olma Bilimi</t>
+          <t>Arınma Geçidi - Keşif Uzayı Serisi 3</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>32</v>
+        <v>158</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050695984</t>
+          <t>9786257321075</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kefaret Gemisi - Keşif Uzayı Serisi 2</t>
+          <t>Zengin Olma Bilimi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>92</v>
+        <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050695908</t>
+          <t>9786050695984</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ne Mutlu Apartmanı</t>
+          <t>Kefaret Gemisi - Keşif Uzayı Serisi 2</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>24</v>
+        <v>92</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257321167</t>
+          <t>9786050695908</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
+          <t>Ne Mutlu Apartmanı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>52</v>
+        <v>24</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058195387</t>
+          <t>9786257321167</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 8 Cilt Bir Arada</t>
+          <t>Kısa Antik Yunan Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>638</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257321198</t>
+          <t>9786058195387</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kısa Almanya Tarihi - Aryanlardan İmparatorluğa</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 8 Cilt Bir Arada</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>46</v>
+        <v>638</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786050695977</t>
+          <t>9786257321198</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 6. Cilt</t>
+          <t>Kısa Almanya Tarihi - Aryanlardan İmparatorluğa</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>88</v>
+        <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786050695960</t>
+          <t>9786050695977</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yılan Çiçeği</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 6. Cilt</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>30</v>
+        <v>88</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050695953</t>
+          <t>9786050695960</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Keşif Uzayı</t>
+          <t>Yılan Çiçeği</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>84</v>
+        <v>30</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056968815</t>
+          <t>9786050695953</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Jetlag - Saatini Şaşıran Beyin</t>
+          <t>Keşif Uzayı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>84</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056968839</t>
+          <t>9786056968815</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın Ölümü</t>
+          <t>Sosyal Jetlag - Saatini Şaşıran Beyin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>22</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056933554</t>
+          <t>9786056968839</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tom</t>
+          <t>Bir Yazarın Ölümü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257321013</t>
+          <t>9786056933554</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hitler ve Stalin</t>
+          <t>Tom</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>74</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056968846</t>
+          <t>9786257321013</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Kopili</t>
+          <t>Hitler ve Stalin</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>22</v>
+        <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056968808</t>
+          <t>9786056968846</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aquila Yarığı'nın Ötesi</t>
+          <t>Beyoğlu Kopili</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>32</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056933561</t>
+          <t>9786056968808</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zima Mavisi</t>
+          <t>Aquila Yarığı'nın Ötesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056968822</t>
+          <t>9786056933561</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 4. Cilt</t>
+          <t>Zima Mavisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056968853</t>
+          <t>9786056968822</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarihi</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 4. Cilt</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257321136</t>
+          <t>9786056968853</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cinselliğin Tarihi</t>
+          <t>Osmanlı Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257321143</t>
+          <t>9786257321136</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Takvimlerin Tarihi</t>
+          <t>Cinselliğin Tarihi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>40</v>
+        <v>120</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257321112</t>
+          <t>9786257321143</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yoksulluğun Tarihi</t>
+          <t>Takvimlerin Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>58</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257321051</t>
+          <t>9786257321112</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 8. Cilt</t>
+          <t>Yoksulluğun Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>74</v>
+        <v>58</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257321068</t>
+          <t>9786257321051</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransız İhtilali Tarihi</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 8. Cilt</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>54</v>
+        <v>74</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050695946</t>
+          <t>9786257321068</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Son Peygamber Muhammed</t>
+          <t>Kısa Fransız İhtilali Tarihi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>14</v>
+        <v>54</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786050695991</t>
+          <t>9786050695946</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 7. Cilt</t>
+          <t>Son Peygamber Muhammed</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>72</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056968860</t>
+          <t>9786050695991</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Travma - Nasıl Baş Edilir?</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 7. Cilt</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>20</v>
+        <v>72</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056933530</t>
+          <t>9786056968860</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Borkmann Noktası</t>
+          <t>Travma - Nasıl Baş Edilir?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>30</v>
+        <v>20</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056933516</t>
+          <t>9786056933530</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Umut Ağacı</t>
+          <t>Borkmann Noktası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058195394</t>
+          <t>9786056933516</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi 1. Cilt</t>
+          <t>Umut Ağacı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>98</v>
+        <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257321082</t>
+          <t>9786058195394</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kısa Fransa Tarihi</t>
+          <t>Roma İmparatorluğu'nun Gerileyiş ve Çöküş Tarihi 1. Cilt</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>54</v>
+        <v>98</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257321099</t>
+          <t>9786257321082</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kısa Haçlı Seferleri Tarihi</t>
+          <t>Kısa Fransa Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>68</v>
+        <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058195332</t>
+          <t>9786257321099</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yaşar Kemal - Zilli Kurt</t>
+          <t>Kısa Haçlı Seferleri Tarihi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>14</v>
+        <v>68</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257321044</t>
+          <t>9786058195332</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Amerikan İç Savaşı Tarihi</t>
+          <t>Yaşar Kemal - Zilli Kurt</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050695922</t>
+          <t>9786257321044</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Agnes!</t>
+          <t>Amerikan İç Savaşı Tarihi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>30</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050695939</t>
+          <t>9786050695922</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 5. Cilt</t>
+          <t>Sevgili Agnes!</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>76</v>
+        <v>30</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056933592</t>
+          <t>9786050695939</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bonita Hasan</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 5. Cilt</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>70</v>
+        <v>76</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050695915</t>
+          <t>9786056933592</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Barista Akademi - Türkiye’nin En Kapsamlı Barista Eğitim Kitabı</t>
+          <t>Bonita Hasan</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>70</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056968877</t>
+          <t>9786050695915</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nein! - Hitler’in Muhalifleri (1935-1944)</t>
+          <t>Barista Akademi - Türkiye’nin En Kapsamlı Barista Eğitim Kitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056968891</t>
+          <t>9786056968877</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Lili</t>
+          <t>Nein! - Hitler’in Muhalifleri (1935-1944)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056968884</t>
+          <t>9786056968891</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kırılma</t>
+          <t>Lili</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056933585</t>
+          <t>9786056968884</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gelenler</t>
+          <t>Kırılma</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>70</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056933523</t>
+          <t>9786056933585</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 2. Cilt</t>
+          <t>Gelenler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>94</v>
+        <v>70</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058195370</t>
+          <t>9786056933523</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Boş Parantez</t>
+          <t>Roma İmparatorluğu’nun Gerileyiş ve Çöküş Tarihi 2. Cilt</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>80</v>
+        <v>94</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786058195356</t>
+          <t>9786058195370</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sırdöngü</t>
+          <t>Boş Parantez</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9786058195356</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Sırdöngü</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786056526664</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Var Olmayan</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C70" s="1">
         <v>80</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>