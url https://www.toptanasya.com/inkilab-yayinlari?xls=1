--- v4 (2026-09-12)
+++ v5 (2026-11-01)
@@ -994,81 +994,81 @@
         <is>
           <t>9786059555661</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>İnfazı Ertelenen Çocuklar</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059555371</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Kaligrafi 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059555654</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Tarih ve Dilbilimi Kaynakları Işığında Kur'an'ın 10 Kıraati</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059555623</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Çini Sanatı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059555647</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Harikalar Diyarı Hind</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059555630</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
@@ -1969,51 +1969,51 @@
         <is>
           <t>9789757560357</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Zeynep ile Yusuf İslam’ı Öğreniyor</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786054194346</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Hat Sanatı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789757560326</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Yahudi Tarihi ve Siyonist Liderlerin Protokolleri</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786054194292</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
@@ -2359,51 +2359,51 @@
         <is>
           <t>9786059555517</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Her Şey Daha Dün Gibi</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9786059555470</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Hat Sanatı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9786059555500</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Filistin Kampında Bir Ömür</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9786059555494</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
@@ -2479,141 +2479,141 @@
         <is>
           <t>9786059555425</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Şafak Yazıları</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9786059555418</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Tezhip 2</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9786059555401</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Hocamla Yıllarım 2</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9786059555364</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Kaligrafi 2</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786059555357</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Kaligrafi 2</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786059555395</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Hocamla Yıllarım 1</t>
         </is>
       </c>
       <c r="C165" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786059555340</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Sedat Yenigün Meş’alesi</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786059555333</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Ebru Sanatı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786059555296</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Selçuklu Çizgileri: Anadolu Selçuklu Geometrik Kompozisyonları (Ciltli)</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786059555326</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
@@ -2659,51 +2659,51 @@
         <is>
           <t>9786059555272</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Vahyin Işığında Gerçek Hayat</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9786059555265</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Rık’a Yazı Metodu</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9786059555234</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Yangın</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786059555241</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
@@ -2719,51 +2719,51 @@
         <is>
           <t>9786059555227</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Yüce Dosta Kavuşma</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9786059555203</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Tezhip 1</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9786059555197</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Araplar ve İsrail Çatışma mı Uzlaşma mı?</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9786059555173</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
@@ -2884,51 +2884,51 @@
         <is>
           <t>9786059555081</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>İslam Medeniyetinde Bahçe Sanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9786059555074</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Minyatür Sanatı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9786059555067</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizle 1 Gün</t>
         </is>
       </c>
       <c r="C189" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9786059555050</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
@@ -3064,51 +3064,51 @@
         <is>
           <t>9786054194919</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>İran Ey İran! Teranelerinin Acı Sonu</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786059555258</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Kaligrafi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786054194865</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Mekke’nin Fethi</t>
         </is>
       </c>
       <c r="C201" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786054194858</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
@@ -3169,51 +3169,51 @@
         <is>
           <t>9786054194834</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>İbadetin Özü Dua ve Zikirler</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9786054194803</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Yeni Başlayanlar İçin Hat Sanatı-Sülüs Yazı Metodu</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9789757560968</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Satır Arası Ayet Mealli Kur’an-ı Kerim (Orta Boy, Kutulu) (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786054194087</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>