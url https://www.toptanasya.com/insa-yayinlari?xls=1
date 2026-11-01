--- v0 (2026-03-15)
+++ v1 (2026-11-01)
@@ -124,51 +124,51 @@
         <is>
           <t>9786059865166</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Doğal Din</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059865104</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>İhyadan İnşaya İslam Düşüncesi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>90</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786059865135</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Dünyada İslam</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>35.19</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786056201370</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
@@ -379,51 +379,51 @@
         <is>
           <t>9786058800342</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Bana Dinden Bahset</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056201301</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Adalet Devleti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056201318</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>İslam’ın Yenilikçileri 1. Cilt</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786058800380</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>