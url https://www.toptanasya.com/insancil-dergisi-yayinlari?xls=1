--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,730 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444243</t>
+          <t>4444444444654</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 423 Ekim 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 429 Nisan 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444069</t>
+          <t>4444444444243</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 421 Ağustos 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 423 Ekim 2025</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444443900</t>
+          <t>4444444444069</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 419 Haziran 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 421 Ağustos 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444443570</t>
+          <t>4444444443900</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 416 Mart 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 419 Haziran 2025</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444442954</t>
+          <t>4444444443570</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 409 Ağustos 2024</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 416 Mart 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4440000001497</t>
+          <t>4444444442954</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 382 Mayıs 2022</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 409 Ağustos 2024</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000018017</t>
+          <t>4440000001497</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 357 Nisan 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 382 Mayıs 2022</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000051510</t>
+          <t>3990000018017</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 336 Temmuz 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 357 Nisan 2020</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000047979</t>
+          <t>3990000051510</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 337 Ağustos 2018</t>
+          <t>İnsancıl Dergisi Sayı: 336 Temmuz 2018</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000051509</t>
+          <t>3990000047979</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 340 Kasım 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 337 Ağustos 2018</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444443298</t>
+          <t>3990000051509</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 412 Kasım 2024</t>
+          <t>İnsancıl Dergisi Sayı: 340 Kasım 2018</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4440000004599</t>
+          <t>4444444443298</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 405 Nisan 2024</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 412 Kasım 2024</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000003950</t>
+          <t>4440000004599</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 400 Kasım</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 405 Nisan 2024</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000004093</t>
+          <t>4440000003950</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 401 Aralık 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 400 Kasım</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000003738</t>
+          <t>4440000004093</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 398 Eylül 2023</t>
+          <t>İnsancıl Dergisi Sayı: 401 Aralık 2023</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000003372</t>
+          <t>4440000003738</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 395 Haziran - 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 398 Eylül 2023</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4440000003186</t>
+          <t>4440000003372</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 394 Mayıs - 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 395 Haziran - 2023</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4440000003169</t>
+          <t>4440000003186</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Ve Sanat Dergisi Sayı: 393 Nisan 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 394 Mayıs - 2023</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000002601</t>
+          <t>4440000003169</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 389 Aralık 2022</t>
+          <t>İnsancıl Aylık Kültür Ve Sanat Dergisi Sayı: 393 Nisan 2023</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4440000002501</t>
+          <t>4440000002601</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 388 Kasım 2022</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 389 Aralık 2022</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000001501</t>
+          <t>4440000002501</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 381 Nisan 2022</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 388 Kasım 2022</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000006130</t>
+          <t>4440000001501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 371 Haziran 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 381 Nisan 2022</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000006133</t>
+          <t>3990000006130</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 368 Mart 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 371 Haziran 2021</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000002465</t>
+          <t>3990000006133</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 367 Şubat 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 368 Mart 2021</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000031723</t>
+          <t>3990000002465</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 366 Ocak 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 367 Şubat 2021</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000047122</t>
+          <t>3990000031723</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 365 Aralık 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 366 Ocak 2021</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000047893</t>
+          <t>3990000047122</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 364 Kasım 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 365 Aralık 2020</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000047892</t>
+          <t>3990000047893</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 363 Ekim 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 364 Kasım 2020</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000006827</t>
+          <t>3990000047892</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 362 Eylül 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 363 Ekim 2020</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000090148</t>
+          <t>3990000006827</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 361 Ağustos 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 362 Eylül 2020</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000057754</t>
+          <t>3990000090148</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 356 Mart 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 361 Ağustos 2020</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000028354</t>
+          <t>3990000057754</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 354 Ocak 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 356 Mart 2020</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000027418</t>
+          <t>3990000028354</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 352 Kasım 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 354 Ocak 2020</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000047835</t>
+          <t>3990000027418</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 339 Ekim 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 352 Kasım 2019</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000028353</t>
+          <t>3990000047835</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 353 Aralık 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 339 Ekim 2018</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000020318</t>
+          <t>3990000028353</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 349 Ağustos 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 353 Aralık 2019</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000090147</t>
+          <t>3990000020318</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 347</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 349 Ağustos 2019</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000023215</t>
+          <t>3990000090147</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 348 Temmuz 2019</t>
+          <t>İnsancıl Dergisi Sayı: 347</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000051520</t>
+          <t>3990000023215</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 332 Mart 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 348 Temmuz 2019</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000096345</t>
+          <t>3990000051520</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 346 Mayıs 2019</t>
+          <t>İnsancıl Dergisi Sayı: 332 Mart 2018</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000096867</t>
+          <t>3990000096345</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 345 Nisan 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 346 Mayıs 2019</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000096866</t>
+          <t>3990000096867</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 344 Mart 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 345 Nisan 2019</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000096865</t>
+          <t>3990000096866</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 343 Şubat 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 344 Mart 2019</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000096836</t>
+          <t>3990000096865</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 342 Ocak 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 343 Şubat 2019</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000047875</t>
+          <t>3990000096836</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 338 Eylül 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 342 Ocak 2019</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
+          <t>3990000047875</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 338 Eylül 2018</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>3990000001744</t>
         </is>
       </c>
-      <c r="B47" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 375 Ekim 2021</t>
         </is>
       </c>
-      <c r="C47" s="1">
+      <c r="C48" s="1">
         <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>