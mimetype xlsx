--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,745 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444654</t>
+          <t>4444444444925</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 429 Nisan 2026</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 431 Haziran 2026</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4444444444243</t>
+          <t>4444444444654</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 423 Ekim 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 429 Nisan 2026</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>4444444444069</t>
+          <t>4444444444243</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 421 Ağustos 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 423 Ekim 2025</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>4444444443900</t>
+          <t>4444444444069</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 419 Haziran 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 421 Ağustos 2025</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4444444443570</t>
+          <t>4444444443900</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 416 Mart 2025</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 419 Haziran 2025</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444442954</t>
+          <t>4444444443570</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 409 Ağustos 2024</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 416 Mart 2025</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4440000001497</t>
+          <t>4444444442954</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 382 Mayıs 2022</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 409 Ağustos 2024</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>3990000018017</t>
+          <t>4440000001497</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 357 Nisan 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 382 Mayıs 2022</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>3990000051510</t>
+          <t>3990000018017</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 336 Temmuz 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 357 Nisan 2020</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>3990000047979</t>
+          <t>3990000051510</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 337 Ağustos 2018</t>
+          <t>İnsancıl Dergisi Sayı: 336 Temmuz 2018</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000051509</t>
+          <t>3990000047979</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 340 Kasım 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 337 Ağustos 2018</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>4444444443298</t>
+          <t>3990000051509</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 412 Kasım 2024</t>
+          <t>İnsancıl Dergisi Sayı: 340 Kasım 2018</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000004599</t>
+          <t>4444444443298</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 405 Nisan 2024</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 412 Kasım 2024</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000003950</t>
+          <t>4440000004599</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 400 Kasım</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 405 Nisan 2024</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000004093</t>
+          <t>4440000003950</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 401 Aralık 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 400 Kasım</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>4440000003738</t>
+          <t>4440000004093</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 398 Eylül 2023</t>
+          <t>İnsancıl Dergisi Sayı: 401 Aralık 2023</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>4440000003372</t>
+          <t>4440000003738</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 395 Haziran - 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 398 Eylül 2023</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4440000003186</t>
+          <t>4440000003372</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 394 Mayıs - 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 395 Haziran - 2023</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000003169</t>
+          <t>4440000003186</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Ve Sanat Dergisi Sayı: 393 Nisan 2023</t>
+          <t>İnsancıl Aylık Kültür ve Sanat Dergisi Sayı: 394 Mayıs - 2023</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>4440000002601</t>
+          <t>4440000003169</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 389 Aralık 2022</t>
+          <t>İnsancıl Aylık Kültür Ve Sanat Dergisi Sayı: 393 Nisan 2023</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000002501</t>
+          <t>4440000002601</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 388 Kasım 2022</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 389 Aralık 2022</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000001501</t>
+          <t>4440000002501</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 381 Nisan 2022</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 388 Kasım 2022</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000006130</t>
+          <t>4440000001501</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 371 Haziran 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 381 Nisan 2022</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000006133</t>
+          <t>3990000006130</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 368 Mart 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 371 Haziran 2021</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000002465</t>
+          <t>3990000006133</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 367 Şubat 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 368 Mart 2021</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000031723</t>
+          <t>3990000002465</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 366 Ocak 2021</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 367 Şubat 2021</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000047122</t>
+          <t>3990000031723</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 365 Aralık 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 366 Ocak 2021</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000047893</t>
+          <t>3990000047122</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 364 Kasım 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 365 Aralık 2020</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000047892</t>
+          <t>3990000047893</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 363 Ekim 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 364 Kasım 2020</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000006827</t>
+          <t>3990000047892</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 362 Eylül 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 363 Ekim 2020</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000090148</t>
+          <t>3990000006827</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 361 Ağustos 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 362 Eylül 2020</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000057754</t>
+          <t>3990000090148</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 356 Mart 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 361 Ağustos 2020</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000028354</t>
+          <t>3990000057754</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 354 Ocak 2020</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 356 Mart 2020</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000027418</t>
+          <t>3990000028354</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 352 Kasım 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 354 Ocak 2020</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000047835</t>
+          <t>3990000027418</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 339 Ekim 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 352 Kasım 2019</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000028353</t>
+          <t>3990000047835</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 353 Aralık 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 339 Ekim 2018</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000020318</t>
+          <t>3990000028353</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 349 Ağustos 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 353 Aralık 2019</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>3990000090147</t>
+          <t>3990000020318</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 347</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 349 Ağustos 2019</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000023215</t>
+          <t>3990000090147</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 348 Temmuz 2019</t>
+          <t>İnsancıl Dergisi Sayı: 347</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000051520</t>
+          <t>3990000023215</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Dergisi Sayı: 332 Mart 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 348 Temmuz 2019</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>3990000096345</t>
+          <t>3990000051520</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 346 Mayıs 2019</t>
+          <t>İnsancıl Dergisi Sayı: 332 Mart 2018</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000096867</t>
+          <t>3990000096345</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 345 Nisan 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 346 Mayıs 2019</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000096866</t>
+          <t>3990000096867</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 344 Mart 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 345 Nisan 2019</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000096865</t>
+          <t>3990000096866</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 343 Şubat 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 344 Mart 2019</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000096836</t>
+          <t>3990000096865</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 342 Ocak 2019</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 343 Şubat 2019</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000047875</t>
+          <t>3990000096836</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 338 Eylül 2018</t>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 342 Ocak 2019</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
+          <t>3990000047875</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 338 Eylül 2018</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>3990000001744</t>
         </is>
       </c>
-      <c r="B48" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>İnsancıl Aylık Kültür Sanat Dergisi Sayı: 375 Ekim 2021</t>
         </is>
       </c>
-      <c r="C48" s="1">
+      <c r="C49" s="1">
         <v>70</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>