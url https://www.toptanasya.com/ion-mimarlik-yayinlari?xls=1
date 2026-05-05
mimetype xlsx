--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -199,51 +199,51 @@
         <is>
           <t>9786058254145</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Şamanlık ve Oyunculuk</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>312</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058254107</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kanlıca - Boğaziçi'nde Bir Köy (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>6000</v>
+        <v>7200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058254138</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Kanlıca Kalemimin Ucunda</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786058254121</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>