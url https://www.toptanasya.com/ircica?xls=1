--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -259,2071 +259,2071 @@
         <is>
           <t>9789290634669</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Türk Nakış Resmi'ne Farklı Bir Bakış</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>1290</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789290634799</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tarih Literatürü (6 Cilt)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>3870</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789290634829</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>On Arabic Language, Literature and Rhetoric: Works in the Field of Arabic Language Studies during the Mamluk Period in the 8th/14th Century</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>516</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789290634805</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>IRCICA Kütüphanesi Yazma Eserler Kataloğu</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>1634</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789290634584</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Souvenir of Jerusalem Al-Quds (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789290634492</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Kâbe Kitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>3870</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789290634140</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Konya Fotoğrafları Külliyatı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>11395</v>
+        <v>12322.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9789290634331</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Preservation Through Generations In Memoriam Prof. Amir Pasic</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789290634348</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Sanatçı ve Sultan/ Akkoyunlu Sultan Halil ve Kitap Sanatları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>2580</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9729290634171</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Sultanlık Hazinesinden Şah Tahmasb Albümü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>3010</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789290634379</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Arşivi Belgelerinde Gazze</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9789290634362</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>The Muslim Pious Foundations And Real Estate In Palestine Filistin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789290634393</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Current Conditions Of The Preservation And Research Of Ancient Written Sources</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9789290634423</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Fethinden Osmanlılara Kudüs Tarihi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>645</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789290634355</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Hoca Ahmet Yesevi’nin Mirasının Yeniden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9789290634447</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Saduaqas Ghilmani and the Great Steppe Scholars</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9789290634416</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Glimpses On The Two Holy Sites In Al-Quds and Al-Khalil From The Surre Register And Other Ottoman Documents</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9789090634430</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>History of Islamic Learning and Scholarship in Africa</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9789290634409</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Berlin Konferansı ve Osmanlı Devleti (1884-1885): Zorluklar ve Amaçlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789290634324</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Güney Afrika Bölgesinde İslam Medeniyeti. Tarih, Günümüzdeki Durum ve Gelecek İçin Perspektifler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>560</v>
+        <v>604.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789290634119</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Dünya Bibliyografyası, Basılı Tercümeler, 1515-2015</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1075</v>
+        <v>1162.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789290634089</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ümit Burnunda Hilal: Ebubekir Efendi’nin Gerçek Hikayesi 1814-1880</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9789290634195</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Büyük Selçuklu İmparatorluğu (1040-1157) (Siyasi Tarih, Teşkilat ve İdare)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9789290634188</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Anadolu/Türkiye Selçukluları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>516</v>
+        <v>558</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789290634164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Arşiv Belgelerinde Mescid-i Aksa</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>4440000003288</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>World Bibliography of Translations of the Holy Qur'an in Manuscript Form (3 Volumes) (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>3225</v>
+        <v>3487.5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789290632092</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (10 Cilt)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>21500</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789290633808</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Souvenir of Jerusalem - Kudüs Hatırası (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789290632382</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Bilim Literatürü Tarihi Genel İndeksi (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>2580</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>4440000003287</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Tabii ve Tatbiki Bilimler Literatürü Tarihi (2 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789290631341</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Askerlik Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789290633495</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Epitaphs of Muslim Scholars in Samarkand: 10th - 14th Centuries</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>4300</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789290632276</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Tatar History and Civilisation</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>6450</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789290633648</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Conference on Protecting the Cultural Heritage of the Muslim World, November 2017</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>2365</v>
+        <v>2557.5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>4440000003281</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the The International Symposium on Islamic Civilisation in the Volga-Ural Region Kazan, 8-11 June 2001</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789290631058</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Traditional Carpets and Kilims in the Muslim World: Past, Present and Future Prospects (İngilizce)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>2580</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>4440000003278</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Kudüs (Tarihi Belge)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789290630582</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>The Old Bridge (Stari Most) in Mostar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>645</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789290631989</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Conference on Egypt During the Ottoman Era (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1505</v>
+        <v>1627.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789190634171</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Shah Tahmasp Albüm</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>3960</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789290634386</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Fotoğraflarla Dünden Bugüne Kudüs = Jerusalem In Photographs From Past To-Present- Al- Quds Min Khilal Al- Shuwar Fi Al-Madi Wa Al-Hadir</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>5160</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789290634485</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Current Assessments Of Islamic Cultural Heritage Around The World</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789290634218</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Fotoğraflarla Osmanlı Döneminde Kudüs</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789290634065</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Güzel Sanatlar Akademisi Hat Koleksiyonu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789290634126</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Müslümanlar Tarafından Fethinden Fatımî Dönemi Sonuna Kadar Kahire’de İslam Eserleri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>2795</v>
+        <v>3022.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>4440000003529</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 2)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789290634034</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 10)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789290633884</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 9)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789290633631</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 8)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789290633266</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 7)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9789290633051</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 6)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789290633020</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 5)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789290632849</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 4)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789290632672</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 3)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789290632085</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 1)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789290633709</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>IRCICA Hat Yarışmaları: Ödül Alan Eserler, 1986 - 2016 (Küçük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>6450</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789290631285</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Athar al-Qahira al-Islamiyya fi al-Asr al-Uthmani (3 Volumes in 5)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>16125</v>
+        <v>17437.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789290633099</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Yunanistan (5 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>17200</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789290632528</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Bulgaristan (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>10750</v>
+        <v>11625</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789290631406</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Religious Values and The Rise of Science in Europe</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789290633860</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Refutation of Daniel Alan Brubaker's</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789290630494</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Daniel Alan Brubaker'e Reddiye</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789290631635</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Sultan 2. Abdülhamid Arşivi İstanbul Fotoğrafları - Photographs of Istanbul From the Archives of Sultan Abdülhamid 2</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12900</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789290631066</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Egypt - As Viewed in the 19th Century</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>2580</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789290632801</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Qadi Registers in Bulgaria (Ciltli)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789290631392</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Koca Sinan Paşa'nın Telhisleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789290630841</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Studies on Ottoman Economic and Social History</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789290630531</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>History of The Ottoman State, Society and Civilisation (2 Volumes)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789290632320</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Astroloji Literatürü Tarihi ve Osmanlı Astronimi Literatürü Tarihi Zeyli - Osmanlı Bilim Literatürü Tarihi Zeylleri (2 Cilt)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>4440000003285</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Musiki Literatürü Tarihi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9789290630965</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Coğrafya Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789290630787</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Matematik Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789290630791</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Islamic History and Civilization: South Asia</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9789290631149</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Ircica on Its 40th Anniversary 1979-2019</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789290632047</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Darülfünun - Osmanlı'da Kültürel Modernleşmenin Odağı (2 Cilt)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>6450</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>4440000003284</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>İki Tarafın Bakış Açısından Türk - Arap Münasebetleri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789751605717</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>A Short History of Turkish-Islamic States: (Excluding The Ottoman State)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9789290631644</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>The Influence of Turkic Culture on Mamluk Carpets</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9789290630574</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Islamic Art Terms</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789290630890</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Workshop Manuscript Funds of Uzbekistan: Preservation, Cataloguing and Personnel Training, June 2019, Samarkand</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789290630647</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Research on History, Arts and Culture in Tajikistan</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789290631071</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Conference on Islamic History and Civilization in West Africa, October 2018, Abuja</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9789290633945</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Employment of Traditional Industries in Architectural Projects: Characteristics, Advantages And Economic Contribution</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>6450</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789290630869</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Actes de la Conference Inernationale sur L'Histoire et le Civilisation Islamiques en Afrique de l'ouest Bilad as-Sudan: Mars 2019 Niamey</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789290633624</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>The 3rd Session of the Tabriz International Award for Innovation and Creativity in Crafts May 2017 Album of the Winning Entries</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>4300</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789290633488</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the second International Congress on Islamic Civilisation in Southern Africa, March 2016</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789290633426</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Symposium on the History of Islamic Civilization in Eastern Africa: September 2013, Zanzibar (Ciltli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789290633358</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Symposium on the Balkan Wars at Their Centenary: 20-21 October 2012, İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789290633242</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>İslam Medeniyetinde Konya Uluslarlarası Sempozyumu Tebliğleri: Aralık 2016, Konya (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789290633181</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Biladü'ş-Şam'da Mimari Miras Uluslararası Sempozyumu, Amman 2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>1935</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789290633044</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Tabriz International Award for Innovation and Creativity in Crafts, Album of the Winning Entries, 2015, Tabriz, Iran (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4300</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789290633235</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Orta Asya'da İslam Medeniyeti, İkinci Uluslararası Sempozyumu Tebliğleri, Ekim 2012, Bişkek (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789290632993</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Belgelerinde Umman</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789290632795</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Volga-Ural Bölgesinde İslam Medeniyeti Beşinci Uluslararası Sempozyumu: Kazan, 14-16 Haziran 2012</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789290632887</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Balkanlar'da İslam Medeniyeti Dördüncü Milletlerarası Kongre Tebliğleri: 13-17 Ekim 2010, Üsküp, Makedonya</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>5160</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789290632610</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>International Congress On China and the Muslim World: Cultural Encounters: Beijing, 28 - 29 June 2012 (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789290632771</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Handmade Prayer Carpet Through History (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>3440</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9789290632740</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Features, Characteristics and Cultural and Economic Contribution of Arts and Handicrafts: Proceedings of Tehran Tabriz International Congress (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>4300</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789290632696</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Doğumunun 125. Yılında Abdullah Tukay: İstanbul, 18 Kasım 2011</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789290632603</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Symposium on Islamic Civilisation in South Asia: Dhaka, 16-18 November 2008</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789290632634</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Congress on The Maghreb and The Western Mediterranean in the Ottoman Era Rabat, 12-14 November 2009 (Ciltli)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789290632436</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Conference on Islamic Civilisation in the Mediterranean: Nicosia, 1-4 December 2010 (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789290632450</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Yüzüncü Yılında İkinci Meşrutiyet - Milletlerarası Kongre Tebliğleri (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789290632443</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Congress on Al-Quds During The Ottoman Era: Damascus, 22-25 June 2009</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789290632412</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Congress on Yemen During the Ottoman Era: Sanaa, 16-17 December 2009</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789290632405</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the Fourth International Symposium on Islamic Civilisation in the Volga-Ural Region: Ufa, 21-22 October 2010</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789290632078</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Proceedings of international Conference(Russian): Islamic Civilization in Central Asia, Astana, 4-7 September 2007 V.1 İngilizce, V.2 Rusça</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>3010</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789290631511</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the Second International Symposium on Islamic Civilisation in the Balkans, Tirana, Albania, 4-7 December 2003</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>4440000003282</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Balkanlar'da İslam Medeniyeti II. Milletlerarası Sempozyumu Tebliğleri: Tiran, Arnavutluk, 4-7 Aralık 2003</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789290631384</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Creativity and Crafts in the Muslim World</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>3010</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789290631090</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Symposium on Islamic Civilisation in the Balkans: Sofia, April 21-23, 2000</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789290630957</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Science in Islamic Civilisation Proceedings of the International Symposia Science Institutions in Islamic Civilisation and Science and Technology in the Turkish and Islamic World</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>4440000003280</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Kafkasya'da İslam Medeniyeti</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789290638818</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Transfer of Modern Science and Technology to the Muslim World</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789290632046</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Research in Islamic Civilisation - Outlook for the Coming Decade</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9789290633549</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Islamic Art - Common Principles, Forms and Themes</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789290632224</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Catalogue of Manuscripts in the Köprülü Library (V.1-3)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>2580</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789290633341</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Biographies of the Islamic Scholars of Our Times (2 Volumes)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>4300</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789290631260</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Açıklamalı Hüsn-i Hat Bibliyografyası: Yazmalar - Kitaplar - Makaleler - Kitaplarda Hatla İlgili Bölümler - Dış Ülkelerdeki Yayınlar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789290630604</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Türkiye Yazma Eser Kütüphaneleri ve Bu Kütüphanelerde Bulunan Yazmalarla İlgili Yayınlar Bibliyografyası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>4440000003277</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Historic Reconstruction of the Neziraga Mosque Complex in Mostar, Bosnia and Herzegovina</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>645</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789290630507</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Islamic Architecture in Bosnia and Hercegovina</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>3010</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789290631376</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Mısır'da Türk Kültür İzleri: Mısır Halk Dilinde Türkçe Kelimler Lügatçasıyla Birlikte</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789290631252</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>L'enseignement Islamique en Afrique Francophone: Les Medersas de la Republique Du Mali</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9789290632375</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the First International Congress on Islamic Archaeology</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789290632337</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>Balkanlar'da İslam Medeniyeti: Uluslararası Üçüncü Sempozyum Tebliğleri, Bükreş, Romanya, 1-5 Kasım 2006, Vol. 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>3010</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>9789290631910</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>Islamic Civilisation in Southern Africa</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>9789290632016</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>Globalisation and Images of the Other: Challenges and New Perspectives for History Teaching in Europe</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>1075</v>
+        <v>1162.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789290631705</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Arts and Crafts in the Muslim World</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>2150</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789290632542</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>Restoration of Mosques in Bosnia and Herzegovina</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>6450</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789290632429</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Arkitektura Osmane Ne Shqiperi (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789290631414</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>A Culture of Peaceful Coexistence</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789290633013</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>IRCICA Reports on Extremism = Anti-Muslim Extremism in Europe Extremism</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>215</v>
+        <v>232.5</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789290630884</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Proceedings of the International Seminar on Islamic Civilisation in the Malay World (İngilizce)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>1290</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789290630876</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>La Civilisation Islamique En Afrıque De L'ouest: Communications Du Symposıum International Tenu Les 27-30 Decembre 1996 Dakar - Senegal</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>4440000003279</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Addresses Delivered During The International Symposium on Islamic Civilisation in Caucasia</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9789290630639</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>A Survey of Islamic Cultural Monuments Until the End of the 19th. Century in Bosnia</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>430</v>
+        <v>465</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>