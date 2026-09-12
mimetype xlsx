--- v1 (2026-07-18)
+++ v2 (2026-09-12)
@@ -85,2245 +85,2260 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789290634553</t>
+          <t>4444444445144</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Osmanlılar ve Malay Dünyası</t>
+          <t>Osmanlı Devleti ve Medeniyeti Tarihi 1 - 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>645</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789290634652</t>
+          <t>9789290634553</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Diya'u't-Te'vil fi Me'ani't-Tenzil</t>
+          <t>Osmanlılar ve Malay Dünyası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>3440</v>
+        <v>645</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789290634539</t>
+          <t>9789290634652</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kazakistan ve Orta Asya'da İslam'ın ve Yeseviliğin Kültürel Tarihi</t>
+          <t>Diya'u't-Te'vil fi Me'ani't-Tenzil</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>775</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789290634706</t>
+          <t>9789290634539</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şeyh M. Abdülaziz er-Rifai (1289-1353 H. / 1872-1934 M.) Adına Onüçüncü Milletlerarası Hat Yarışması Kazanan Eserler Kataloğu</t>
+          <t>Kazakistan ve Orta Asya'da İslam'ın ve Yeseviliğin Kültürel Tarihi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>775</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789290634546</t>
+          <t>9789290634706</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Hat Üstadı Şeyh Muhammed Abdülaziz er-Rifa'i (Aziz Efendi)</t>
+          <t>Şeyh M. Abdülaziz er-Rifai (1289-1353 H. / 1872-1934 M.) Adına Onüçüncü Milletlerarası Hat Yarışması Kazanan Eserler Kataloğu</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>2150</v>
+        <v>775</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789290634812</t>
+          <t>9789290634546</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Garp Ocakları Tarihi</t>
+          <t>Hat Üstadı Şeyh Muhammed Abdülaziz er-Rifa'i (Aziz Efendi)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>860</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789290634683</t>
+          <t>9789290634812</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kazasker Mustafa İzzet Efendi Sülüs-Nesih Hat Meşkleri</t>
+          <t>Garp Ocakları Tarihi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>516</v>
+        <v>860</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789290634676</t>
+          <t>9789290634683</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Hasan Rıza Efendi / Sülüs-Nesih, Muhakkak ve Rık'a Meşkleri</t>
+          <t>Kazasker Mustafa İzzet Efendi Sülüs-Nesih Hat Meşkleri</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>516</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789290634690</t>
+          <t>9789290634676</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Hulusi Yazgan / Ta'lik Meşkleri</t>
+          <t>Hasan Rıza Efendi / Sülüs-Nesih, Muhakkak ve Rık'a Meşkleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>516</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789290634713</t>
+          <t>9789290634690</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Esad Yesari / Nasta'lik Hat Meşkleri</t>
+          <t>Mehmed Hulusi Yazgan / Ta'lik Meşkleri</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789290634669</t>
+          <t>9789290634713</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Türk Nakış Resmi'ne Farklı Bir Bakış</t>
+          <t>Mehmed Esad Yesari / Nasta'lik Hat Meşkleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>1290</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789290634799</t>
+          <t>9789290634669</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarih Literatürü (6 Cilt)</t>
+          <t>Türk Nakış Resmi'ne Farklı Bir Bakış</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>4185</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789290634829</t>
+          <t>9789290634799</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>On Arabic Language, Literature and Rhetoric: Works in the Field of Arabic Language Studies during the Mamluk Period in the 8th/14th Century</t>
+          <t>Osmanlı Tarih Literatürü (6 Cilt)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>516</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789290634805</t>
+          <t>9789290634829</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>IRCICA Kütüphanesi Yazma Eserler Kataloğu</t>
+          <t>On Arabic Language, Literature and Rhetoric: Works in the Field of Arabic Language Studies during the Mamluk Period in the 8th/14th Century</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1634</v>
+        <v>516</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789290634584</t>
+          <t>9789290634805</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Souvenir of Jerusalem Al-Quds (Ciltli)</t>
+          <t>IRCICA Kütüphanesi Yazma Eserler Kataloğu</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>3720</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789290634492</t>
+          <t>9789290634584</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kâbe Kitabı</t>
+          <t>Souvenir of Jerusalem Al-Quds (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>4185</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789290634140</t>
+          <t>9789290634492</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Konya Fotoğrafları Külliyatı (Ciltli)</t>
+          <t>Kâbe Kitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>12322.5</v>
+        <v>4185</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789290634331</t>
+          <t>9789290634140</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Preservation Through Generations In Memoriam Prof. Amir Pasic</t>
+          <t>Konya Fotoğrafları Külliyatı (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>558</v>
+        <v>12322.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789290634348</t>
+          <t>9789290634331</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sanatçı ve Sultan/ Akkoyunlu Sultan Halil ve Kitap Sanatları</t>
+          <t>Preservation Through Generations In Memoriam Prof. Amir Pasic</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>2790</v>
+        <v>558</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9729290634171</t>
+          <t>9789290634348</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sultanlık Hazinesinden Şah Tahmasb Albümü</t>
+          <t>Sanatçı ve Sultan/ Akkoyunlu Sultan Halil ve Kitap Sanatları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>3255</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789290634379</t>
+          <t>9729290634171</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşivi Belgelerinde Gazze</t>
+          <t>Osmanlı Sultanlık Hazinesinden Şah Tahmasb Albümü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1860</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789290634362</t>
+          <t>9789290634379</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>The Muslim Pious Foundations And Real Estate In Palestine Filistin</t>
+          <t>Osmanlı Arşivi Belgelerinde Gazze</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>558</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789290634393</t>
+          <t>9789290634362</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Current Conditions Of The Preservation And Research Of Ancient Written Sources</t>
+          <t>The Muslim Pious Foundations And Real Estate In Palestine Filistin</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>558</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789290634423</t>
+          <t>9789290634393</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fethinden Osmanlılara Kudüs Tarihi</t>
+          <t>Current Conditions Of The Preservation And Research Of Ancient Written Sources</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>697.5</v>
+        <v>558</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789290634355</t>
+          <t>9789290634423</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hoca Ahmet Yesevi’nin Mirasının Yeniden Değerlendirilmesi</t>
+          <t>Fethinden Osmanlılara Kudüs Tarihi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>558</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789290634447</t>
+          <t>9789290634355</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Saduaqas Ghilmani and the Great Steppe Scholars</t>
+          <t>Hoca Ahmet Yesevi’nin Mirasının Yeniden Değerlendirilmesi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>558</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789290634416</t>
+          <t>9789290634447</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Glimpses On The Two Holy Sites In Al-Quds and Al-Khalil From The Surre Register And Other Ottoman Documents</t>
+          <t>Saduaqas Ghilmani and the Great Steppe Scholars</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>930</v>
+        <v>558</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789090634430</t>
+          <t>9789290634416</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>History of Islamic Learning and Scholarship in Africa</t>
+          <t>Glimpses On The Two Holy Sites In Al-Quds and Al-Khalil From The Surre Register And Other Ottoman Documents</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>558</v>
+        <v>930</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789290634409</t>
+          <t>9789090634430</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Berlin Konferansı ve Osmanlı Devleti (1884-1885): Zorluklar ve Amaçlar</t>
+          <t>History of Islamic Learning and Scholarship in Africa</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>558</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789290634324</t>
+          <t>9789290634409</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Güney Afrika Bölgesinde İslam Medeniyeti. Tarih, Günümüzdeki Durum ve Gelecek İçin Perspektifler</t>
+          <t>Berlin Konferansı ve Osmanlı Devleti (1884-1885): Zorluklar ve Amaçlar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>604.5</v>
+        <v>558</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789290634119</t>
+          <t>9789290634324</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Dünya Bibliyografyası, Basılı Tercümeler, 1515-2015</t>
+          <t>Güney Afrika Bölgesinde İslam Medeniyeti. Tarih, Günümüzdeki Durum ve Gelecek İçin Perspektifler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1162.5</v>
+        <v>604.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789290634089</t>
+          <t>9789290634119</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ümit Burnunda Hilal: Ebubekir Efendi’nin Gerçek Hikayesi 1814-1880</t>
+          <t>Kur’an-ı Kerim Dünya Bibliyografyası, Basılı Tercümeler, 1515-2015</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>930</v>
+        <v>1162.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789290634195</t>
+          <t>9789290634089</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Büyük Selçuklu İmparatorluğu (1040-1157) (Siyasi Tarih, Teşkilat ve İdare)</t>
+          <t>Ümit Burnunda Hilal: Ebubekir Efendi’nin Gerçek Hikayesi 1814-1880</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>558</v>
+        <v>930</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789290634188</t>
+          <t>9789290634195</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Anadolu/Türkiye Selçukluları</t>
+          <t>Büyük Selçuklu İmparatorluğu (1040-1157) (Siyasi Tarih, Teşkilat ve İdare)</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>558</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789290634164</t>
+          <t>9789290634188</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Arşiv Belgelerinde Mescid-i Aksa</t>
+          <t>Anadolu/Türkiye Selçukluları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>1860</v>
+        <v>558</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>4440000003288</t>
+          <t>9789290634164</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>World Bibliography of Translations of the Holy Qur'an in Manuscript Form (3 Volumes) (Ciltli)</t>
+          <t>Osmanlı Arşiv Belgelerinde Mescid-i Aksa</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>3487.5</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789290632092</t>
+          <t>4440000003288</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (10 Cilt)</t>
+          <t>World Bibliography of Translations of the Holy Qur'an in Manuscript Form (3 Volumes) (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>23250</v>
+        <v>3487.5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789290633808</t>
+          <t>9789290632092</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Souvenir of Jerusalem - Kudüs Hatırası (Ciltli)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (10 Cilt)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>3720</v>
+        <v>23250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789290632382</t>
+          <t>9789290633808</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Bilim Literatürü Tarihi Genel İndeksi (Ciltli)</t>
+          <t>Souvenir of Jerusalem - Kudüs Hatırası (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>2790</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000003287</t>
+          <t>9789290632382</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tabii ve Tatbiki Bilimler Literatürü Tarihi (2 Cilt) (Ciltli)</t>
+          <t>Osmanlı Bilim Literatürü Tarihi Genel İndeksi (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>3720</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789290631341</t>
+          <t>4440000003287</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Askerlik Literatürü Tarihi (2 Cilt)</t>
+          <t>Osmanlı Tabii ve Tatbiki Bilimler Literatürü Tarihi (2 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>3720</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789290633495</t>
+          <t>9789290631341</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Epitaphs of Muslim Scholars in Samarkand: 10th - 14th Centuries</t>
+          <t>Osmanlı Askerlik Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>4650</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789290632276</t>
+          <t>9789290633495</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tatar History and Civilisation</t>
+          <t>Epitaphs of Muslim Scholars in Samarkand: 10th - 14th Centuries</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>6975</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789290633648</t>
+          <t>9789290632276</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Conference on Protecting the Cultural Heritage of the Muslim World, November 2017</t>
+          <t>Tatar History and Civilisation</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>2557.5</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000003281</t>
+          <t>9789290633648</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the The International Symposium on Islamic Civilisation in the Volga-Ural Region Kazan, 8-11 June 2001</t>
+          <t>Proceedings of the International Conference on Protecting the Cultural Heritage of the Muslim World, November 2017</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>930</v>
+        <v>2557.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789290631058</t>
+          <t>4440000003281</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Traditional Carpets and Kilims in the Muslim World: Past, Present and Future Prospects (İngilizce)</t>
+          <t>Proceedings of the The International Symposium on Islamic Civilisation in the Volga-Ural Region Kazan, 8-11 June 2001</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>2790</v>
+        <v>930</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000003278</t>
+          <t>9789290631058</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kudüs (Tarihi Belge)</t>
+          <t>Traditional Carpets and Kilims in the Muslim World: Past, Present and Future Prospects (İngilizce)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>465</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789290630582</t>
+          <t>4440000003278</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>The Old Bridge (Stari Most) in Mostar</t>
+          <t>Kudüs (Tarihi Belge)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>697.5</v>
+        <v>465</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789290631989</t>
+          <t>9789290630582</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Conference on Egypt During the Ottoman Era (Ciltli)</t>
+          <t>The Old Bridge (Stari Most) in Mostar</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1627.5</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789190634171</t>
+          <t>9789290631989</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Shah Tahmasp Albüm</t>
+          <t>Proceedings of the International Conference on Egypt During the Ottoman Era (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>3960</v>
+        <v>1627.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789290634386</t>
+          <t>9789190634171</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflarla Dünden Bugüne Kudüs = Jerusalem In Photographs From Past To-Present- Al- Quds Min Khilal Al- Shuwar Fi Al-Madi Wa Al-Hadir</t>
+          <t>Shah Tahmasp Albüm</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>5580</v>
+        <v>3960</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789290634485</t>
+          <t>9789290634386</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Current Assessments Of Islamic Cultural Heritage Around The World</t>
+          <t>Fotoğraflarla Dünden Bugüne Kudüs = Jerusalem In Photographs From Past To-Present- Al- Quds Min Khilal Al- Shuwar Fi Al-Madi Wa Al-Hadir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>930</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789290634218</t>
+          <t>9789290634485</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Fotoğraflarla Osmanlı Döneminde Kudüs</t>
+          <t>Current Assessments Of Islamic Cultural Heritage Around The World</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>2325</v>
+        <v>930</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789290634065</t>
+          <t>9789290634218</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güzel Sanatlar Akademisi Hat Koleksiyonu</t>
+          <t>Fotoğraflarla Osmanlı Döneminde Kudüs</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>3720</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789290634126</t>
+          <t>9789290634065</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlar Tarafından Fethinden Fatımî Dönemi Sonuna Kadar Kahire’de İslam Eserleri</t>
+          <t>Güzel Sanatlar Akademisi Hat Koleksiyonu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>3022.5</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>4440000003529</t>
+          <t>9789290634126</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 2)</t>
+          <t>Müslümanlar Tarafından Fethinden Fatımî Dönemi Sonuna Kadar Kahire’de İslam Eserleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>2325</v>
+        <v>3022.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789290634034</t>
+          <t>4440000003529</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 10)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 2)</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789290633884</t>
+          <t>9789290634034</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 9)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 10)</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789290633631</t>
+          <t>9789290633884</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 8)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 9)</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789290633266</t>
+          <t>9789290633631</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 7)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 8)</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789290633051</t>
+          <t>9789290633266</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 6)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 7)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789290633020</t>
+          <t>9789290633051</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 5)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 6)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789290632849</t>
+          <t>9789290633020</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 4)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 5)</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789290632672</t>
+          <t>9789290632849</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 3)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 4)</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789290632085</t>
+          <t>9789290632672</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 1)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 3)</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>2325</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789290633709</t>
+          <t>9789290632085</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>IRCICA Hat Yarışmaları: Ödül Alan Eserler, 1986 - 2016 (Küçük Boy) (Ciltli)</t>
+          <t>Al-Bilad al-Arabiyya fi al-wathaiq al-Uthmaniyya - Osmanlı Belgelerinde Arap Vilayetleri (Cilt 1)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>6975</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789290631285</t>
+          <t>9789290633709</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Athar al-Qahira al-Islamiyya fi al-Asr al-Uthmani (3 Volumes in 5)</t>
+          <t>IRCICA Hat Yarışmaları: Ödül Alan Eserler, 1986 - 2016 (Küçük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>17437.5</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789290633099</t>
+          <t>9789290631285</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Yunanistan (5 Cilt) (Ciltli)</t>
+          <t>Athar al-Qahira al-Islamiyya fi al-Asr al-Uthmani (3 Volumes in 5)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>18600</v>
+        <v>17437.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789290632528</t>
+          <t>9789290633099</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Bulgaristan (3 Cilt) (Ciltli)</t>
+          <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Yunanistan (5 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>11625</v>
+        <v>18600</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789290631406</t>
+          <t>9789290632528</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Religious Values and The Rise of Science in Europe</t>
+          <t>Balkanlar'da Osmanlı Vakıfları - Vakfiyeler Bulgaristan (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>1860</v>
+        <v>11625</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789290633860</t>
+          <t>9789290631406</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Refutation of Daniel Alan Brubaker's</t>
+          <t>Religious Values and The Rise of Science in Europe</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789290630494</t>
+          <t>9789290633860</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Daniel Alan Brubaker'e Reddiye</t>
+          <t>Refutation of Daniel Alan Brubaker's</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789290631635</t>
+          <t>9789290630494</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Arşivi İstanbul Fotoğrafları - Photographs of Istanbul From the Archives of Sultan Abdülhamid 2</t>
+          <t>Daniel Alan Brubaker'e Reddiye</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>13950</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789290631066</t>
+          <t>9789290631635</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Egypt - As Viewed in the 19th Century</t>
+          <t>Sultan 2. Abdülhamid Arşivi İstanbul Fotoğrafları - Photographs of Istanbul From the Archives of Sultan Abdülhamid 2</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>2790</v>
+        <v>13950</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789290632801</t>
+          <t>9789290631066</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Qadi Registers in Bulgaria (Ciltli)</t>
+          <t>Egypt - As Viewed in the 19th Century</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>2325</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789290631392</t>
+          <t>9789290632801</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Koca Sinan Paşa'nın Telhisleri</t>
+          <t>Qadi Registers in Bulgaria (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>1860</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789290630841</t>
+          <t>9789290631392</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Studies on Ottoman Economic and Social History</t>
+          <t>Koca Sinan Paşa'nın Telhisleri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>1395</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789290630531</t>
+          <t>9789290630841</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>History of The Ottoman State, Society and Civilisation (2 Volumes)</t>
+          <t>Studies on Ottoman Economic and Social History</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>3720</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789290632320</t>
+          <t>9789290630531</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Astroloji Literatürü Tarihi ve Osmanlı Astronimi Literatürü Tarihi Zeyli - Osmanlı Bilim Literatürü Tarihi Zeylleri (2 Cilt)</t>
+          <t>History of The Ottoman State, Society and Civilisation (2 Volumes)</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>3720</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>4440000003285</t>
+          <t>9789290632320</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Musiki Literatürü Tarihi</t>
+          <t>Osmanlı Astroloji Literatürü Tarihi ve Osmanlı Astronimi Literatürü Tarihi Zeyli - Osmanlı Bilim Literatürü Tarihi Zeylleri (2 Cilt)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>2325</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789290630965</t>
+          <t>4440000003285</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Coğrafya Literatürü Tarihi (2 Cilt)</t>
+          <t>Osmanlı Musiki Literatürü Tarihi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>3720</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789290630787</t>
+          <t>9789290630965</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Matematik Literatürü Tarihi (2 Cilt)</t>
+          <t>Osmanlı Coğrafya Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>3720</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789290630791</t>
+          <t>9789290630787</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Islamic History and Civilization: South Asia</t>
+          <t>Osmanlı Matematik Literatürü Tarihi (2 Cilt)</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>3720</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789290631149</t>
+          <t>9789290630791</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ircica on Its 40th Anniversary 1979-2019</t>
+          <t>Islamic History and Civilization: South Asia</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>3720</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789290632047</t>
+          <t>9789290631149</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Darülfünun - Osmanlı'da Kültürel Modernleşmenin Odağı (2 Cilt)</t>
+          <t>Ircica on Its 40th Anniversary 1979-2019</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>6975</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>4440000003284</t>
+          <t>9789290632047</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>İki Tarafın Bakış Açısından Türk - Arap Münasebetleri</t>
+          <t>Darülfünun - Osmanlı'da Kültürel Modernleşmenin Odağı (2 Cilt)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1395</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789751605717</t>
+          <t>4440000003284</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>A Short History of Turkish-Islamic States: (Excluding The Ottoman State)</t>
+          <t>İki Tarafın Bakış Açısından Türk - Arap Münasebetleri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>1860</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789290631644</t>
+          <t>9789751605717</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>The Influence of Turkic Culture on Mamluk Carpets</t>
+          <t>A Short History of Turkish-Islamic States: (Excluding The Ottoman State)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>3720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789290630574</t>
+          <t>9789290631644</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Islamic Art Terms</t>
+          <t>The Influence of Turkic Culture on Mamluk Carpets</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>930</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789290630890</t>
+          <t>9789290630574</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Workshop Manuscript Funds of Uzbekistan: Preservation, Cataloguing and Personnel Training, June 2019, Samarkand</t>
+          <t>Islamic Art Terms</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>1860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789290630647</t>
+          <t>9789290630890</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Research on History, Arts and Culture in Tajikistan</t>
+          <t>Proceedings of the International Workshop Manuscript Funds of Uzbekistan: Preservation, Cataloguing and Personnel Training, June 2019, Samarkand</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>2325</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789290631071</t>
+          <t>9789290630647</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Conference on Islamic History and Civilization in West Africa, October 2018, Abuja</t>
+          <t>Research on History, Arts and Culture in Tajikistan</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>1860</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789290633945</t>
+          <t>9789290631071</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Employment of Traditional Industries in Architectural Projects: Characteristics, Advantages And Economic Contribution</t>
+          <t>Proceedings of the International Conference on Islamic History and Civilization in West Africa, October 2018, Abuja</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>6975</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789290630869</t>
+          <t>9789290633945</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Actes de la Conference Inernationale sur L'Histoire et le Civilisation Islamiques en Afrique de l'ouest Bilad as-Sudan: Mars 2019 Niamey</t>
+          <t>Employment of Traditional Industries in Architectural Projects: Characteristics, Advantages And Economic Contribution</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>1860</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789290633624</t>
+          <t>9789290630869</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>The 3rd Session of the Tabriz International Award for Innovation and Creativity in Crafts May 2017 Album of the Winning Entries</t>
+          <t>Actes de la Conference Inernationale sur L'Histoire et le Civilisation Islamiques en Afrique de l'ouest Bilad as-Sudan: Mars 2019 Niamey</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>4650</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789290633488</t>
+          <t>9789290633624</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the second International Congress on Islamic Civilisation in Southern Africa, March 2016</t>
+          <t>The 3rd Session of the Tabriz International Award for Innovation and Creativity in Crafts May 2017 Album of the Winning Entries</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1860</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789290633426</t>
+          <t>9789290633488</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Symposium on the History of Islamic Civilization in Eastern Africa: September 2013, Zanzibar (Ciltli)</t>
+          <t>Proceedings of the second International Congress on Islamic Civilisation in Southern Africa, March 2016</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789290633358</t>
+          <t>9789290633426</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Symposium on the Balkan Wars at Their Centenary: 20-21 October 2012, İstanbul (Ciltli)</t>
+          <t>Proceedings of the International Symposium on the History of Islamic Civilization in Eastern Africa: September 2013, Zanzibar (Ciltli)</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789290633242</t>
+          <t>9789290633358</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İslam Medeniyetinde Konya Uluslarlarası Sempozyumu Tebliğleri: Aralık 2016, Konya (Ciltli)</t>
+          <t>Proceedings of the International Symposium on the Balkan Wars at Their Centenary: 20-21 October 2012, İstanbul (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789290633181</t>
+          <t>9789290633242</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Biladü'ş-Şam'da Mimari Miras Uluslararası Sempozyumu, Amman 2014 (Ciltli)</t>
+          <t>İslam Medeniyetinde Konya Uluslarlarası Sempozyumu Tebliğleri: Aralık 2016, Konya (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>2092.5</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789290633044</t>
+          <t>9789290633181</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Tabriz International Award for Innovation and Creativity in Crafts, Album of the Winning Entries, 2015, Tabriz, Iran (Ciltli)</t>
+          <t>Biladü'ş-Şam'da Mimari Miras Uluslararası Sempozyumu, Amman 2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4650</v>
+        <v>2092.5</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789290633235</t>
+          <t>9789290633044</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Orta Asya'da İslam Medeniyeti, İkinci Uluslararası Sempozyumu Tebliğleri, Ekim 2012, Bişkek (Ciltli)</t>
+          <t>Tabriz International Award for Innovation and Creativity in Crafts, Album of the Winning Entries, 2015, Tabriz, Iran (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1860</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789290632993</t>
+          <t>9789290633235</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Belgelerinde Umman</t>
+          <t>Orta Asya'da İslam Medeniyeti, İkinci Uluslararası Sempozyumu Tebliğleri, Ekim 2012, Bişkek (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>1395</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9789290632795</t>
+          <t>9789290632993</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Volga-Ural Bölgesinde İslam Medeniyeti Beşinci Uluslararası Sempozyumu: Kazan, 14-16 Haziran 2012</t>
+          <t>Osmanlı Belgelerinde Umman</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1860</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789290632887</t>
+          <t>9789290632795</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'da İslam Medeniyeti Dördüncü Milletlerarası Kongre Tebliğleri: 13-17 Ekim 2010, Üsküp, Makedonya</t>
+          <t>Volga-Ural Bölgesinde İslam Medeniyeti Beşinci Uluslararası Sempozyumu: Kazan, 14-16 Haziran 2012</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>5580</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789290632610</t>
+          <t>9789290632887</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>International Congress On China and the Muslim World: Cultural Encounters: Beijing, 28 - 29 June 2012 (Ciltli)</t>
+          <t>Balkanlar'da İslam Medeniyeti Dördüncü Milletlerarası Kongre Tebliğleri: 13-17 Ekim 2010, Üsküp, Makedonya</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1860</v>
+        <v>5580</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789290632771</t>
+          <t>9789290632610</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Handmade Prayer Carpet Through History (Ciltli)</t>
+          <t>International Congress On China and the Muslim World: Cultural Encounters: Beijing, 28 - 29 June 2012 (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>3720</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789290632740</t>
+          <t>9789290632771</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Features, Characteristics and Cultural and Economic Contribution of Arts and Handicrafts: Proceedings of Tehran Tabriz International Congress (Ciltli)</t>
+          <t>Handmade Prayer Carpet Through History (Ciltli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>4650</v>
+        <v>3720</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789290632696</t>
+          <t>9789290632740</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Doğumunun 125. Yılında Abdullah Tukay: İstanbul, 18 Kasım 2011</t>
+          <t>Features, Characteristics and Cultural and Economic Contribution of Arts and Handicrafts: Proceedings of Tehran Tabriz International Congress (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>1395</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789290632603</t>
+          <t>9789290632696</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Symposium on Islamic Civilisation in South Asia: Dhaka, 16-18 November 2008</t>
+          <t>Doğumunun 125. Yılında Abdullah Tukay: İstanbul, 18 Kasım 2011</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>1395</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789290632634</t>
+          <t>9789290632603</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Congress on The Maghreb and The Western Mediterranean in the Ottoman Era Rabat, 12-14 November 2009 (Ciltli)</t>
+          <t>Proceedings of the International Symposium on Islamic Civilisation in South Asia: Dhaka, 16-18 November 2008</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>1860</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789290632436</t>
+          <t>9789290632634</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Conference on Islamic Civilisation in the Mediterranean: Nicosia, 1-4 December 2010 (Ciltli)</t>
+          <t>Proceedings of the International Congress on The Maghreb and The Western Mediterranean in the Ottoman Era Rabat, 12-14 November 2009 (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789290632450</t>
+          <t>9789290632436</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yüzüncü Yılında İkinci Meşrutiyet - Milletlerarası Kongre Tebliğleri (Ciltli)</t>
+          <t>Proceedings of the International Conference on Islamic Civilisation in the Mediterranean: Nicosia, 1-4 December 2010 (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789290632443</t>
+          <t>9789290632450</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Congress on Al-Quds During The Ottoman Era: Damascus, 22-25 June 2009</t>
+          <t>Yüzüncü Yılında İkinci Meşrutiyet - Milletlerarası Kongre Tebliğleri (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>1395</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789290632412</t>
+          <t>9789290632443</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Congress on Yemen During the Ottoman Era: Sanaa, 16-17 December 2009</t>
+          <t>Proceedings of the International Congress on Al-Quds During The Ottoman Era: Damascus, 22-25 June 2009</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1860</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789290632405</t>
+          <t>9789290632412</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the Fourth International Symposium on Islamic Civilisation in the Volga-Ural Region: Ufa, 21-22 October 2010</t>
+          <t>Proceedings of the International Congress on Yemen During the Ottoman Era: Sanaa, 16-17 December 2009</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>1860</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789290632078</t>
+          <t>9789290632405</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of international Conference(Russian): Islamic Civilization in Central Asia, Astana, 4-7 September 2007 V.1 İngilizce, V.2 Rusça</t>
+          <t>Proceedings of the Fourth International Symposium on Islamic Civilisation in the Volga-Ural Region: Ufa, 21-22 October 2010</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>3255</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789290631511</t>
+          <t>9789290632078</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the Second International Symposium on Islamic Civilisation in the Balkans, Tirana, Albania, 4-7 December 2003</t>
+          <t>Proceedings of international Conference(Russian): Islamic Civilization in Central Asia, Astana, 4-7 September 2007 V.1 İngilizce, V.2 Rusça</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>930</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>4440000003282</t>
+          <t>9789290631511</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'da İslam Medeniyeti II. Milletlerarası Sempozyumu Tebliğleri: Tiran, Arnavutluk, 4-7 Aralık 2003</t>
+          <t>Proceedings of the Second International Symposium on Islamic Civilisation in the Balkans, Tirana, Albania, 4-7 December 2003</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1395</v>
+        <v>930</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789290631384</t>
+          <t>4440000003282</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Creativity and Crafts in the Muslim World</t>
+          <t>Balkanlar'da İslam Medeniyeti II. Milletlerarası Sempozyumu Tebliğleri: Tiran, Arnavutluk, 4-7 Aralık 2003</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>3255</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789290631090</t>
+          <t>9789290631384</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Symposium on Islamic Civilisation in the Balkans: Sofia, April 21-23, 2000</t>
+          <t>Creativity and Crafts in the Muslim World</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>930</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789290630957</t>
+          <t>9789290631090</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Science in Islamic Civilisation Proceedings of the International Symposia Science Institutions in Islamic Civilisation and Science and Technology in the Turkish and Islamic World</t>
+          <t>Proceedings of the International Symposium on Islamic Civilisation in the Balkans: Sofia, April 21-23, 2000</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1860</v>
+        <v>930</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4440000003280</t>
+          <t>9789290630957</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kafkasya'da İslam Medeniyeti</t>
+          <t>Science in Islamic Civilisation Proceedings of the International Symposia Science Institutions in Islamic Civilisation and Science and Technology in the Turkish and Islamic World</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1395</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789290638818</t>
+          <t>4440000003280</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Transfer of Modern Science and Technology to the Muslim World</t>
+          <t>Kafkasya'da İslam Medeniyeti</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>1395</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789290632046</t>
+          <t>9789290638818</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Research in Islamic Civilisation - Outlook for the Coming Decade</t>
+          <t>Transfer of Modern Science and Technology to the Muslim World</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>930</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789290633549</t>
+          <t>9789290632046</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Islamic Art - Common Principles, Forms and Themes</t>
+          <t>Research in Islamic Civilisation - Outlook for the Coming Decade</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>930</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789290632224</t>
+          <t>9789290633549</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Catalogue of Manuscripts in the Köprülü Library (V.1-3)</t>
+          <t>Islamic Art - Common Principles, Forms and Themes</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>2790</v>
+        <v>930</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789290633341</t>
+          <t>9789290632224</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Biographies of the Islamic Scholars of Our Times (2 Volumes)</t>
+          <t>Catalogue of Manuscripts in the Köprülü Library (V.1-3)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>4650</v>
+        <v>2790</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789290631260</t>
+          <t>9789290633341</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Açıklamalı Hüsn-i Hat Bibliyografyası: Yazmalar - Kitaplar - Makaleler - Kitaplarda Hatla İlgili Bölümler - Dış Ülkelerdeki Yayınlar</t>
+          <t>Biographies of the Islamic Scholars of Our Times (2 Volumes)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>2325</v>
+        <v>4650</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789290630604</t>
+          <t>9789290631260</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yazma Eser Kütüphaneleri ve Bu Kütüphanelerde Bulunan Yazmalarla İlgili Yayınlar Bibliyografyası</t>
+          <t>Açıklamalı Hüsn-i Hat Bibliyografyası: Yazmalar - Kitaplar - Makaleler - Kitaplarda Hatla İlgili Bölümler - Dış Ülkelerdeki Yayınlar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1395</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>4440000003277</t>
+          <t>9789290630604</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Historic Reconstruction of the Neziraga Mosque Complex in Mostar, Bosnia and Herzegovina</t>
+          <t>Türkiye Yazma Eser Kütüphaneleri ve Bu Kütüphanelerde Bulunan Yazmalarla İlgili Yayınlar Bibliyografyası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>697.5</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789290630507</t>
+          <t>4440000003277</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Islamic Architecture in Bosnia and Hercegovina</t>
+          <t>Historic Reconstruction of the Neziraga Mosque Complex in Mostar, Bosnia and Herzegovina</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>3255</v>
+        <v>697.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789290631376</t>
+          <t>9789290630507</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Mısır'da Türk Kültür İzleri: Mısır Halk Dilinde Türkçe Kelimler Lügatçasıyla Birlikte</t>
+          <t>Islamic Architecture in Bosnia and Hercegovina</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>1395</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789290631252</t>
+          <t>9789290631376</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>L'enseignement Islamique en Afrique Francophone: Les Medersas de la Republique Du Mali</t>
+          <t>Mısır'da Türk Kültür İzleri: Mısır Halk Dilinde Türkçe Kelimler Lügatçasıyla Birlikte</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>1395</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789290632375</t>
+          <t>9789290631252</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the First International Congress on Islamic Archaeology</t>
+          <t>L'enseignement Islamique en Afrique Francophone: Les Medersas de la Republique Du Mali</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>1860</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789290632337</t>
+          <t>9789290632375</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar'da İslam Medeniyeti: Uluslararası Üçüncü Sempozyum Tebliğleri, Bükreş, Romanya, 1-5 Kasım 2006, Vol. 2 (Ciltli)</t>
+          <t>Proceedings of the First International Congress on Islamic Archaeology</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>3255</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789290631910</t>
+          <t>9789290632337</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Islamic Civilisation in Southern Africa</t>
+          <t>Balkanlar'da İslam Medeniyeti: Uluslararası Üçüncü Sempozyum Tebliğleri, Bükreş, Romanya, 1-5 Kasım 2006, Vol. 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1395</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789290632016</t>
+          <t>9789290631910</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Globalisation and Images of the Other: Challenges and New Perspectives for History Teaching in Europe</t>
+          <t>Islamic Civilisation in Southern Africa</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>1162.5</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789290631705</t>
+          <t>9789290632016</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Arts and Crafts in the Muslim World</t>
+          <t>Globalisation and Images of the Other: Challenges and New Perspectives for History Teaching in Europe</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>2325</v>
+        <v>1162.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789290632542</t>
+          <t>9789290631705</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Restoration of Mosques in Bosnia and Herzegovina</t>
+          <t>Arts and Crafts in the Muslim World</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>6975</v>
+        <v>2325</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789290632429</t>
+          <t>9789290632542</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Arkitektura Osmane Ne Shqiperi (Ciltli)</t>
+          <t>Restoration of Mosques in Bosnia and Herzegovina</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>1860</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789290631414</t>
+          <t>9789290632429</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>A Culture of Peaceful Coexistence</t>
+          <t>Arkitektura Osmane Ne Shqiperi (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>465</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789290633013</t>
+          <t>9789290631414</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>IRCICA Reports on Extremism = Anti-Muslim Extremism in Europe Extremism</t>
+          <t>A Culture of Peaceful Coexistence</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>232.5</v>
+        <v>465</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789290630884</t>
+          <t>9789290633013</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Proceedings of the International Seminar on Islamic Civilisation in the Malay World (İngilizce)</t>
+          <t>IRCICA Reports on Extremism = Anti-Muslim Extremism in Europe Extremism</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>1395</v>
+        <v>232.5</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789290630876</t>
+          <t>9789290630884</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>La Civilisation Islamique En Afrıque De L'ouest: Communications Du Symposıum International Tenu Les 27-30 Decembre 1996 Dakar - Senegal</t>
+          <t>Proceedings of the International Seminar on Islamic Civilisation in the Malay World (İngilizce)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>930</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>4440000003279</t>
+          <t>9789290630876</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Addresses Delivered During The International Symposium on Islamic Civilisation in Caucasia</t>
+          <t>La Civilisation Islamique En Afrıque De L'ouest: Communications Du Symposıum International Tenu Les 27-30 Decembre 1996 Dakar - Senegal</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>465</v>
+        <v>930</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
+          <t>4440000003279</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Addresses Delivered During The International Symposium on Islamic Civilisation in Caucasia</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
           <t>9789290630639</t>
         </is>
       </c>
-      <c r="B148" s="1" t="inlineStr">
+      <c r="B149" s="1" t="inlineStr">
         <is>
           <t>A Survey of Islamic Cultural Monuments Until the End of the 19th. Century in Bosnia</t>
         </is>
       </c>
-      <c r="C148" s="1">
+      <c r="C149" s="1">
         <v>465</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>