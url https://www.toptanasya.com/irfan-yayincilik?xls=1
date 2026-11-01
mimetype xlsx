--- v2 (2026-06-22)
+++ v3 (2026-11-01)
@@ -904,51 +904,51 @@
         <is>
           <t>9789753711425</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Gizlenen Türk Tarihi ve Hazreti Muhammed</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789753711067</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Sahih-i Muslim ve Tercemesi (8 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>7000</v>
+        <v>8000</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789753711401</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Türk Düşüncesi</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789753710220</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>