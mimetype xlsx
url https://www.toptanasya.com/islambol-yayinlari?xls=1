--- v0 (2026-05-05)
+++ v1 (2026-06-22)
@@ -85,820 +85,925 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255529664</t>
+          <t>9786255529787</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nebile Sait İrdelp - Unutulan Bir Hayatın Kronolojisi</t>
+          <t>1918 Mütarekesi’nden Beri Olan Vak’alar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255529657</t>
+          <t>9786255529732</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zehra Aylin'in Münasebetsiz Ölümü</t>
+          <t>Bir İngiliz Operasyonu Türk Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255529640</t>
+          <t>9786255529763</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Basınında Tartışmaların Odağında Atatürk ve Atatürkçülük</t>
+          <t>Atatürk İngiliz Ajanı Mıydı Tartışması</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255529602</t>
+          <t>9786255529725</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal</t>
+          <t>Kurtuluş Savaşı'nın Sansürsüz Tarihi</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255529589</t>
+          <t>9786255529756</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal</t>
+          <t>Zampara Diktatör</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255529596</t>
+          <t>9786255529749</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İttihad ve Terakki Cemiyeti</t>
+          <t>Takiyyeli Führer</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255529350</t>
+          <t>9786255529688</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Sabri Efendi (Ciltli)</t>
+          <t>Suretten Sirete Aynadaki Metafor</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255529480</t>
+          <t>9786255529664</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Sürgün (Ciltli)</t>
+          <t>Nebile Sait İrdelp - Unutulan Bir Hayatın Kronolojisi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255529473</t>
+          <t>9786255529657</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yakın Tarihimizi Sorgulamak (Tarihin Gerçek Yüzü)</t>
+          <t>Zehra Aylin'in Münasebetsiz Ölümü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255529312</t>
+          <t>9786255529640</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Türk Oğlu Düşmanını Tanı</t>
+          <t>Türk Basınında Tartışmaların Odağında Atatürk ve Atatürkçülük</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255529299</t>
+          <t>9786255529602</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Paşa’yı Kurşuna Dizilmekten Nasıl Kurtardım?</t>
+          <t>Mustafa Kemal</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255529305</t>
+          <t>9786255529589</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zavallı Serbest Fırka (Chp’nin Kapattırdığı Parti)</t>
+          <t>Mustafa Kemal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258230970</t>
+          <t>9786255529596</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sultan Abdülhamid ve İttihatçıların Cinayetleri</t>
+          <t>İttihad ve Terakki Cemiyeti</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255529466</t>
+          <t>9786255529350</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kemalizmin İç Yüzü</t>
+          <t>Mustafa Sabri Efendi (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255529459</t>
+          <t>9786255529480</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kara Kitap</t>
+          <t>Vahşi Sürgün (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>270</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255529411</t>
+          <t>9786255529473</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in İlk Kürt Raporu</t>
+          <t>Yakın Tarihimizi Sorgulamak (Tarihin Gerçek Yüzü)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255529435</t>
+          <t>9786255529312</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İğneli Fıçı</t>
+          <t>Türk Oğlu Düşmanını Tanı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255529442</t>
+          <t>9786255529299</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İstiklal Harbinde Sarıklı Kahramanlar</t>
+          <t>Mustafa Kemal Paşa’yı Kurşuna Dizilmekten Nasıl Kurtardım?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255529374</t>
+          <t>9786255529305</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sen Neden Kör Edildin?</t>
+          <t>Zavallı Serbest Fırka (Chp’nin Kapattırdığı Parti)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255529428</t>
+          <t>9786258230970</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nutuk’a Cevaplar</t>
+          <t>Sultan Abdülhamid ve İttihatçıların Cinayetleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786255529404</t>
+          <t>9786255529466</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Uşağının Gizli Defteri</t>
+          <t>Kemalizmin İç Yüzü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255529381</t>
+          <t>9786255529459</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küfrün Karşısında Müslümanlık</t>
+          <t>Kara Kitap</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>270</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255529398</t>
+          <t>9786255529411</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bütün Çıplaklığıyla 31 Mart Faciası</t>
+          <t>Cumhuriyet'in İlk Kürt Raporu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255529329</t>
+          <t>9786255529435</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yahudi Casusu Suzy Liberman</t>
+          <t>İğneli Fıçı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255529251</t>
+          <t>9786255529442</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mizaç Dersleri</t>
+          <t>İstiklal Harbinde Sarıklı Kahramanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255529282</t>
+          <t>9786255529374</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bütün Açıklığıyla İnönü Savaşları ve Hakiki Kahramanları</t>
+          <t>Sen Neden Kör Edildin?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255529275</t>
+          <t>9786255529428</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Halit Paşa Nasıl Öldürüldü?</t>
+          <t>Nutuk’a Cevaplar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255529268</t>
+          <t>9786255529404</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gizli Devlet ve Fesat Programı</t>
+          <t>Atatürk’ün Uşağının Gizli Defteri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255529213</t>
+          <t>9786255529381</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzünün Hakiki Canileri: İsrail</t>
+          <t>Küfrün Karşısında Müslümanlık</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255529183</t>
+          <t>9786255529398</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Son Halifenin Dramı</t>
+          <t>Bütün Çıplaklığıyla 31 Mart Faciası</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>180</v>
+        <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255529220</t>
+          <t>9786255529329</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Menemen Hadisesinin İçyüzü</t>
+          <t>Yahudi Casusu Suzy Liberman</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255529206</t>
+          <t>9786255529251</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Filistin-Suriye Cephesinde Kahramanlar ve Hainler</t>
+          <t>Mizaç Dersleri</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255529237</t>
+          <t>9786255529282</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Musa Dağı</t>
+          <t>Bütün Açıklığıyla İnönü Savaşları ve Hakiki Kahramanları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255529190</t>
+          <t>9786255529275</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetin Batışı</t>
+          <t>Halit Paşa Nasıl Öldürüldü?</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255529169</t>
+          <t>9786255529268</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>31 Mart Faciası</t>
+          <t>Gizli Devlet ve Fesat Programı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255529176</t>
+          <t>9786255529213</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hücumlara Cevaplar</t>
+          <t>Yeryüzünün Hakiki Canileri: İsrail</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>160</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255529015</t>
+          <t>9786255529183</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bütün Yönleriyle Şah İsmail</t>
+          <t>Son Halifenin Dramı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255529145</t>
+          <t>9786255529220</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Enver ve Mustafa Kemal’in Kitabı 1908-1938</t>
+          <t>Menemen Hadisesinin İçyüzü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>1700</v>
+        <v>180</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056915222</t>
+          <t>9786255529206</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şeriat Medeniyeti</t>
+          <t>Filistin-Suriye Cephesinde Kahramanlar ve Hainler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056915253</t>
+          <t>9786255529237</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Frenk Mukallitliği ve Şapka</t>
+          <t>Musa Dağı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>160</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255529114</t>
+          <t>9786255529190</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hayat ve Hatıratım (4 Cilt Takım)</t>
+          <t>Medeniyetin Batışı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>3200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255529084</t>
+          <t>9786255529169</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Allah’a Hüsnüzan Beslemek</t>
+          <t>31 Mart Faciası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256763395</t>
+          <t>9786255529176</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Son Sultan Vahideddin’in Hatıraları ve Beyannamesi</t>
+          <t>Hücumlara Cevaplar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255529046</t>
+          <t>9786255529015</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kemalist Mezalim</t>
+          <t>Bütün Yönleriyle Şah İsmail</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256763678</t>
+          <t>9786255529145</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Mevkıfu’l Akl (Ciltli)</t>
+          <t>Enver ve Mustafa Kemal’in Kitabı 1908-1938</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>3200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258230895</t>
+          <t>9786056915222</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnâs</t>
+          <t>Şeriat Medeniyeti</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258230680</t>
+          <t>9786056915253</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Denizi</t>
+          <t>Frenk Mukallitliği ve Şapka</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056785474</t>
+          <t>9786255529114</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Başına Gelen Şapka Meselesi</t>
+          <t>Hayat ve Hatıratım (4 Cilt Takım)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>3200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056785467</t>
+          <t>9786255529084</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kemalistlerin Din Düşmanlığı</t>
+          <t>Allah’a Hüsnüzan Beslemek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058036482</t>
+          <t>9786256763395</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Türk'ün Yeni Amentüsü</t>
+          <t>Son Sultan Vahideddin’in Hatıraları ve Beyannamesi</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259723112</t>
+          <t>9786255529046</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Rabbimizi Tanıyalım</t>
+          <t>Kemalist Mezalim</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
+          <t>9786256763678</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Mevkıfu’l Akl (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786258230895</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>İnâs</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786258230680</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Gözyaşı Denizi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786056785474</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Türk'ün Başına Gelen Şapka Meselesi</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786056785467</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Kemalistlerin Din Düşmanlığı</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786058036482</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Türk'ün Yeni Amentüsü</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259723112</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Rabbimizi Tanıyalım</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
           <t>9786259723105</t>
         </is>
       </c>
-      <c r="B53" s="1" t="inlineStr">
+      <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Rabbimizi Tanıyalım (Marifetullah İlmi)</t>
         </is>
       </c>
-      <c r="C53" s="1">
+      <c r="C60" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>