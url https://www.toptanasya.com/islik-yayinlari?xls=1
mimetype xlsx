--- v2 (2026-02-14)
+++ v3 (2026-04-07)
@@ -85,1960 +85,2065 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257317665</t>
+          <t>9786257317672</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bilimde Ortak Ölçüsüzlük</t>
+          <t>Hegel’de Hukuk Anlayışları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>480</v>
+        <v>580</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059018937</t>
+          <t>9786257317689</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ve Aşka Göre Hiçtir Hayat</t>
+          <t>Hukuk ve İdeoloji</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257317641</t>
+          <t>9786059018142</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Işık Mitleri</t>
+          <t>Bir Adın Yolculuktu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257317634</t>
+          <t>9786058523487</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Hukukun Hükümranlığı</t>
+          <t>Sarmaşk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>580</v>
+        <v>19</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058523494</t>
+          <t>9786059018197</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ve Aşktan Olacak Ölümüm</t>
+          <t>Teselliler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257317627</t>
+          <t>9786058523432</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Devrimlerin Yapısı</t>
+          <t>Söz Acıda Sınandı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257317610</t>
+          <t>9786059018012</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kırım Savaşı ve Gündelik Yaşam</t>
+          <t>Ceza Muhakemesinde İspatın Ölçütü Olarak Vicdani Kanaat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>520</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257317603</t>
+          <t>9786257317665</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ya Tanrı İnsan Hakları Aktivisti Olsaydı?</t>
+          <t>Bilimde Ortak Ölçüsüzlük</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056469978</t>
+          <t>9786059018937</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Doğu Mitolojisi</t>
+          <t>Ve Aşka Göre Hiçtir Hayat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>590</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257317597</t>
+          <t>9786257317641</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kıta Avrupası'nda Hukuk Felsefesi'nin Tarihi (1600 – 1900)</t>
+          <t>Işık Mitleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>580</v>
+        <v>290</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257317269</t>
+          <t>9786257317634</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Anglo-Amerikan Dünyada Hukuk Felsefesinin Tarihi (1600-1900)</t>
+          <t>Hukukun Hükümranlığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>460</v>
+        <v>580</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257317573</t>
+          <t>9786058523494</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hapisane Günlüğü</t>
+          <t>Ve Aşktan Olacak Ölümüm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>290</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257317580</t>
+          <t>9786257317627</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mit ve Anlam</t>
+          <t>Bilimsel Devrimlerin Yapısı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>390</v>
+        <v>480</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257317252</t>
+          <t>9786257317610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mutlak Siyah</t>
+          <t>Kırım Savaşı ve Gündelik Yaşam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>480</v>
+        <v>520</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257317542</t>
+          <t>9786257317603</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yaşanılası Mitler</t>
+          <t>Ya Tanrı İnsan Hakları Aktivisti Olsaydı?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257317535</t>
+          <t>9786056469978</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Sesi</t>
+          <t>Doğu Mitolojisi</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257317566</t>
+          <t>9786257317597</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Roma’dan On Yedinci Yüzyıla Hukukçuların Hukuk Felsefesi</t>
+          <t>Kıta Avrupası'nda Hukuk Felsefesi'nin Tarihi (1600 – 1900)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>440</v>
+        <v>580</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257317559</t>
+          <t>9786257317269</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Polimat</t>
+          <t>Anglo-Amerikan Dünyada Hukuk Felsefesinin Tarihi (1600-1900)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>590</v>
+        <v>460</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257317528</t>
+          <t>9786257317573</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Cehalet Küresel Bir Tarih</t>
+          <t>Hapisane Günlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>510</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059018661</t>
+          <t>9786257317580</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lacancı Psikanalize Giriş Sözlüğü</t>
+          <t>Mit ve Anlam</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>340</v>
+        <v>390</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257317504</t>
+          <t>9786257317252</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Marksizm ve Zaman Köylülük Ve Ulusal Sorun</t>
+          <t>Mutlak Siyah</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>530</v>
+        <v>480</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257317436</t>
+          <t>9786257317542</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Refleksif Tarihsel Sosyoloji</t>
+          <t>Yaşanılası Mitler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>490</v>
+        <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257317498</t>
+          <t>9786257317535</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan’dan Skolastiklere Hukuk Felsefesi Tarihi</t>
+          <t>Geçmişin Sesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>560</v>
+        <v>590</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058523425</t>
+          <t>9786257317566</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İletişim Tarihi</t>
+          <t>Roma’dan On Yedinci Yüzyıla Hukukçuların Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>440</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058523470</t>
+          <t>9786257317559</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ah, Rüzgarda Giden Aşk</t>
+          <t>Polimat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>590</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257317399</t>
+          <t>9786257317528</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği 3</t>
+          <t>Cehalet Küresel Bir Tarih</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>390</v>
+        <v>510</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057317337</t>
+          <t>9786059018661</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Tarihinde Sürgünler ve Göçmenler (1500 - 2000)</t>
+          <t>Lacancı Psikanalize Giriş Sözlüğü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257317351</t>
+          <t>9786257317504</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>XIV. Louis’nin İmali</t>
+          <t>Marksizm ve Zaman Köylülük Ve Ulusal Sorun</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>530</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257317344</t>
+          <t>9786257317436</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İnsan Aptallığının Temel Yasaları</t>
+          <t>Refleksif Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>490</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057317306</t>
+          <t>9786257317498</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Efsaneler, Anılar ve Kimliklerin Gösterimi</t>
+          <t>Antik Yunan’dan Skolastiklere Hukuk Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>560</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057317313</t>
+          <t>9786058523425</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarihin İncelenmesi İçin Bir Kılavuz</t>
+          <t>İletişim Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>410</v>
+        <v>440</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057317320</t>
+          <t>9786058523470</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tarih Aslında Neyi Anlatır?</t>
+          <t>Ah, Rüzgarda Giden Aşk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>360</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059018951</t>
+          <t>9786257317399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mübadele Çocukları</t>
+          <t>Ulusların Zenginliği 3</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>370</v>
+        <v>390</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257317245</t>
+          <t>9786057317337</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Müzik Sözlüğü (Ciltli)</t>
+          <t>Bilgi Tarihinde Sürgünler ve Göçmenler (1500 - 2000)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056469916</t>
+          <t>9786257317351</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Feodal Toplum</t>
+          <t>XIV. Louis’nin İmali</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056469909</t>
+          <t>9786257317344</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca</t>
+          <t>İnsan Aptallığının Temel Yasaları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>490</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257317054</t>
+          <t>9786057317306</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tarih ve Toplumsal Kuram</t>
+          <t>Efsaneler, Anılar ve Kimliklerin Gösterimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257317061</t>
+          <t>9786057317313</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kültür Tarihi</t>
+          <t>Tarihin İncelenmesi İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>410</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057317108</t>
+          <t>9786057317320</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Toplumsal Tarihi 2</t>
+          <t>Tarih Aslında Neyi Anlatır?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057317085</t>
+          <t>9786059018951</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bilginin Toplumsal Tarihi 1</t>
+          <t>Mübadele Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>380</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257317214</t>
+          <t>9786257317245</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Harem-i Hümayun Osmanlı İmparatorluğu’nda Hükümranlık ve Kadınlar</t>
+          <t>Müzik Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>390</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257317207</t>
+          <t>9786056469916</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dindarlığın Siyaseti İslami Uyanış ve Feminist Özne</t>
+          <t>Feodal Toplum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257317177</t>
+          <t>9786056469909</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Toplum El Kitabı</t>
+          <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>840</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257317030</t>
+          <t>9786257317054</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ekonomi Sözlüğü (Ciltli)</t>
+          <t>Tarih ve Toplumsal Kuram</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>1000</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257317047</t>
+          <t>9786257317061</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi ve Hukuk Teorisi Rehberi</t>
+          <t>Kültür Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>480</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059018982</t>
+          <t>9786057317108</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Yaşam</t>
+          <t>Bilginin Toplumsal Tarihi 2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>310</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059018883</t>
+          <t>9786057317085</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dilin Toplumsal Tarihi</t>
+          <t>Bilginin Toplumsal Tarihi 1</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>310</v>
+        <v>380</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257317009</t>
+          <t>9786257317214</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Erken Modern Dünyada Kimlik, Kültür ve İletişim</t>
+          <t>Harem-i Hümayun Osmanlı İmparatorluğu’nda Hükümranlık ve Kadınlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>320</v>
+        <v>390</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059018944</t>
+          <t>9786257317207</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojinin ve Tarihsel Materyalizmin Oluşumu</t>
+          <t>Dindarlığın Siyaseti İslami Uyanış ve Feminist Özne</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>470</v>
+        <v>320</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059018999</t>
+          <t>9786257317177</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu</t>
+          <t>Hukuk ve Toplum El Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>840</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059018968</t>
+          <t>9786257317030</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Küresel Tarih Düşüncesi</t>
+          <t>Ekonomi Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>720</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059018876</t>
+          <t>9786257317047</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teori</t>
+          <t>Hukuk Felsefesi ve Hukuk Teorisi Rehberi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>700</v>
+        <v>480</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059018920</t>
+          <t>9786059018982</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çalışmanın Reddi</t>
+          <t>Şiir ve Yaşam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>310</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059018869</t>
+          <t>9786059018883</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Haçlılar Çağı</t>
+          <t>Dilin Toplumsal Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>330</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059018890</t>
+          <t>9786257317009</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mahçup Sarmaşık</t>
+          <t>Erken Modern Dünyada Kimlik, Kültür ve İletişim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>140</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059018852</t>
+          <t>9786059018944</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Askeri Tarih Nedir?</t>
+          <t>Sosyolojinin ve Tarihsel Materyalizmin Oluşumu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>470</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059018296</t>
+          <t>9786059018999</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Rönesans’tan Romantizme Gizli Tarih ve Tarihsel Bilinç</t>
+          <t>Kürt Sorunu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059018814</t>
+          <t>9786059018968</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Antropoloji Sözlüğü (Ciltli)</t>
+          <t>Küresel Tarih Düşüncesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1300</v>
+        <v>720</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059018838</t>
+          <t>9786059018876</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Milletleşen Adam - S. Kamucan</t>
+          <t>Sosyal Teori</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>700</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059018845</t>
+          <t>9786059018920</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Trabzon’un Liberal Bolşeviği</t>
+          <t>Çalışmanın Reddi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>560</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059018739</t>
+          <t>9786059018869</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Özgürlük ve Ahlak</t>
+          <t>Haçlılar Çağı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059018289</t>
+          <t>9786059018890</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt 2</t>
+          <t>Mahçup Sarmaşık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>390</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059018722</t>
+          <t>9786059018852</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ulusların Zenginliği Cilt 1</t>
+          <t>Askeri Tarih Nedir?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>430</v>
+        <v>210</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059018715</t>
+          <t>9786059018296</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Zaman Körlüğü</t>
+          <t>Rönesans’tan Romantizme Gizli Tarih ve Tarihsel Bilinç</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059018753</t>
+          <t>9786059018814</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tarih Yazıcılığında Yeni Bakış Açıları</t>
+          <t>Antropoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>390</v>
+        <v>1300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059018760</t>
+          <t>9786059018838</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doğu Duvarı</t>
+          <t>Milletleşen Adam - S. Kamucan</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059018517</t>
+          <t>9786059018845</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Toplum ve Kültür</t>
+          <t>Trabzon’un Liberal Bolşeviği</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059018746</t>
+          <t>9786059018739</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Tarih</t>
+          <t>Hukuk Özgürlük ve Ahlak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>230</v>
+        <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059018692</t>
+          <t>9786059018289</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Müzik Tarihi</t>
+          <t>Ulusların Zenginliği Cilt 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>690</v>
+        <v>390</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059018708</t>
+          <t>9786059018722</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kederin Doğusu ve Suyun Ayak Sesi</t>
+          <t>Ulusların Zenginliği Cilt 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>430</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059018685</t>
+          <t>9786059018715</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Duygular Tarihi Nedir?</t>
+          <t>Zaman Körlüğü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059018654</t>
+          <t>9786059018753</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Müziğin Kitabı</t>
+          <t>Tarih Yazıcılığında Yeni Bakış Açıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>420</v>
+        <v>390</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059018630</t>
+          <t>9786059018760</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şimdi</t>
+          <t>Doğu Duvarı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>320</v>
+        <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059018647</t>
+          <t>9786059018517</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Tarihi Nedir?</t>
+          <t>Toplum ve Kültür</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059018593</t>
+          <t>9786059018746</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şayeste</t>
+          <t>Sosyoloji ve Tarih</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059018586</t>
+          <t>9786059018692</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rengin Ölümü ve Yolcu</t>
+          <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>690</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059018579</t>
+          <t>9786059018708</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Versay Sulhu’nun Netayic-i İktisadiyesi</t>
+          <t>Kederin Doğusu ve Suyun Ayak Sesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059018562</t>
+          <t>9786059018685</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ofelya</t>
+          <t>Duygular Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059018487</t>
+          <t>9786059018654</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Küresel Tarih Nedir?</t>
+          <t>Müziğin Kitabı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059018524</t>
+          <t>9786059018630</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Madam Bovary</t>
+          <t>Şimdi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059018494</t>
+          <t>9786059018647</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Liberalizmden Önce Özgürlük</t>
+          <t>Ortaçağ Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059018500</t>
+          <t>9786059018593</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Tarihi Nedir?</t>
+          <t>Şayeste</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>160</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059018425</t>
+          <t>9786059018586</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Tıp Tarihi Nedir?</t>
+          <t>Rengin Ölümü ve Yolcu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059018319</t>
+          <t>9786059018579</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Köylüler (Tam Metin)</t>
+          <t>Versay Sulhu’nun Netayic-i İktisadiyesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059018470</t>
+          <t>9786059018562</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Emile Durkheim'ın Sosyolojisi ve Felsefi Düşüncesi</t>
+          <t>Ofelya</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>630</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059018418</t>
+          <t>9786059018487</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ah Sevgilim!..</t>
+          <t>Küresel Tarih Nedir?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059018432</t>
+          <t>9786059018524</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Tarih Nedir?</t>
+          <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>210</v>
+        <v>290</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059018401</t>
+          <t>9786059018494</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Sosyoloji</t>
+          <t>Liberalizmden Önce Özgürlük</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>690</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059018371</t>
+          <t>9786059018500</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Bilgi Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059018395</t>
+          <t>9786059018425</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Fransız Tarih Devrimi</t>
+          <t>Tıp Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059018364</t>
+          <t>9786059018319</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Reformları, Taşrada Uygulanışı ve Etkileri</t>
+          <t>Köylüler (Tam Metin)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058523449</t>
+          <t>9786059018470</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Gerçek</t>
+          <t>Emile Durkheim'ın Sosyolojisi ve Felsefi Düşüncesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>430</v>
+        <v>630</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059018357</t>
+          <t>9786059018418</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gitmekti Benim Payıma Düşen</t>
+          <t>Ah Sevgilim!..</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059018265</t>
+          <t>9786059018432</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Dibindeki Doğrular</t>
+          <t>Entelektüel Tarih Nedir?</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059018326</t>
+          <t>9786059018401</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sohbet Sanatı</t>
+          <t>Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>230</v>
+        <v>690</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059018241</t>
+          <t>9786059018371</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İtiraflar</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>460</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786058523456</t>
+          <t>9786059018395</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Külde Kor İzleri</t>
+          <t>Fransız Tarih Devrimi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059018029</t>
+          <t>9786059018364</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Ki Çiçeklerin En Beyazıdır</t>
+          <t>Osmanlı Reformları, Taşrada Uygulanışı ve Etkileri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786058523401</t>
+          <t>9786058523449</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeniçağ Avrupası’nda Diller ve Topluluklar</t>
+          <t>Gerçek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>390</v>
+        <v>430</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059018227</t>
+          <t>9786059018357</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da Rönesans</t>
+          <t>Gitmekti Benim Payıma Düşen</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>590</v>
+        <v>210</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059018258</t>
+          <t>9786059018265</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Cante Jondo Şiiri</t>
+          <t>Uçurumun Dibindeki Doğrular</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059018272</t>
+          <t>9786059018326</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2. Meşrutiyet’ten Cumhuriyet’e iki Devrim ; İki Süreç</t>
+          <t>Sohbet Sanatı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059018050</t>
+          <t>9786059018241</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kırık Ayna</t>
+          <t>İtiraflar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058523463</t>
+          <t>9786058523456</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Menzil</t>
+          <t>Külde Kor İzleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059018234</t>
+          <t>9786059018029</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Foucault'nun Yöntemlerini Kullanmak</t>
+          <t>Ölüm Ki Çiçeklerin En Beyazıdır</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786058523418</t>
+          <t>9786058523401</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Çırak Aranıyor</t>
+          <t>Yeniçağ Avrupası’nda Diller ve Topluluklar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>330</v>
+        <v>390</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059018005</t>
+          <t>9786059018227</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Tembellik Hakkı</t>
+          <t>Avrupa’da Rönesans</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>150</v>
+        <v>590</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059018159</t>
+          <t>9786059018258</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Cante Jondo Şiiri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059018111</t>
+          <t>9786059018272</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Problemeta Physica</t>
+          <t>2. Meşrutiyet’ten Cumhuriyet’e iki Devrim ; İki Süreç</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059018036</t>
+          <t>9786059018050</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yüreklere Yakılan Ezgi</t>
+          <t>Kırık Ayna</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059018043</t>
+          <t>9786058523463</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kaptanın Dizeleri</t>
+          <t>Menzil</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059018180</t>
+          <t>9786059018234</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Foucault'nun Yöntemlerini Kullanmak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>790</v>
+        <v>320</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059018173</t>
+          <t>9786058523418</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yüz Aşk Sonesi</t>
+          <t>Çırak Aranıyor</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786056469947</t>
+          <t>9786059018005</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Mitoloji - Tanrının Maskeleri 4</t>
+          <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>640</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056469985</t>
+          <t>9786059018159</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Maskeleri 3 : Batı Mitolojisi</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>550</v>
+        <v>380</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056469954</t>
+          <t>9786059018111</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İlkel Mitoloji</t>
+          <t>Problemeta Physica</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>590</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786056469992</t>
+          <t>9786059018036</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Mevsimidir Kararlar Almalıyız</t>
+          <t>Yüreklere Yakılan Ezgi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059018081</t>
+          <t>9786059018043</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Genç Werther’in Acıları</t>
+          <t>Kaptanın Dizeleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059018074</t>
+          <t>9786059018180</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Faust</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>310</v>
+        <v>790</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059018067</t>
+          <t>9786059018173</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Açık Kapı (Ciltli)</t>
+          <t>Yüz Aşk Sonesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>140</v>
+        <v>230</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059018135</t>
+          <t>9786056469947</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Güneş Topla Benim İçin</t>
+          <t>Yaratıcı Mitoloji - Tanrının Maskeleri 4</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>330</v>
+        <v>640</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059018678</t>
+          <t>9786056469985</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Orontes Mensurları</t>
+          <t>Tanrının Maskeleri 3 : Batı Mitolojisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>160</v>
+        <v>550</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059018128</t>
+          <t>9786056469954</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İvan İlyiç’in Ölümü</t>
+          <t>İlkel Mitoloji</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>160</v>
+        <v>590</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059018098</t>
+          <t>9786056469992</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Henri Brulard’ın Yaşamı</t>
+          <t>Ayrılık Mevsimidir Kararlar Almalıyız</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>330</v>
+        <v>170</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786059018104</t>
+          <t>9786059018081</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamane Çocuğunun İtirafları</t>
+          <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056469923</t>
+          <t>9786059018074</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Asilzade Yuvası</t>
+          <t>Faust</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786056469961</t>
+          <t>9786059018067</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Elsa'nın Gözleri</t>
+          <t>Açık Kapı (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
+          <t>9786059018135</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Topla Benim İçin</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786059018678</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Orontes Mensurları</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786059018128</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>İvan İlyiç’in Ölümü</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786059018098</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Henri Brulard’ın Yaşamı</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786059018104</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Bir Zamane Çocuğunun İtirafları</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786056469923</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Asilzade Yuvası</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786056469961</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Elsa'nın Gözleri</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
           <t>9786056469930</t>
         </is>
       </c>
-      <c r="B129" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Bağışla Ziyanımı</t>
         </is>
       </c>
-      <c r="C129" s="1">
+      <c r="C136" s="1">
         <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>