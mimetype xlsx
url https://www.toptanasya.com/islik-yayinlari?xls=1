--- v3 (2026-04-07)
+++ v4 (2026-05-27)
@@ -184,1966 +184,1966 @@
         <is>
           <t>9786058523432</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Söz Acıda Sınandı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786059018012</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Ceza Muhakemesinde İspatın Ölçütü Olarak Vicdani Kanaat</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786257317665</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bilimde Ortak Ölçüsüzlük</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786059018937</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Ve Aşka Göre Hiçtir Hayat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257317641</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Işık Mitleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786257317634</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Hukukun Hükümranlığı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>580</v>
+        <v>785</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058523494</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Ve Aşktan Olacak Ölümüm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>365</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257317627</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bilimsel Devrimlerin Yapısı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786257317610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Kırım Savaşı ve Gündelik Yaşam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>520</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257317603</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Ya Tanrı İnsan Hakları Aktivisti Olsaydı?</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786056469978</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Doğu Mitolojisi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>590</v>
+        <v>795</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257317597</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Kıta Avrupası'nda Hukuk Felsefesi'nin Tarihi (1600 – 1900)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>580</v>
+        <v>785</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257317269</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Anglo-Amerikan Dünyada Hukuk Felsefesinin Tarihi (1600-1900)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>460</v>
+        <v>620</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257317573</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hapisane Günlüğü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257317580</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Mit ve Anlam</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257317252</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Mutlak Siyah</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>480</v>
+        <v>650</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257317542</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Yaşanılası Mitler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>605</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257317535</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Geçmişin Sesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>590</v>
+        <v>800</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257317566</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Roma’dan On Yedinci Yüzyıla Hukukçuların Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>440</v>
+        <v>595</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257317559</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Polimat</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>590</v>
+        <v>660</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786257317528</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Cehalet Küresel Bir Tarih</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>510</v>
+        <v>700</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786059018661</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Lacancı Psikanalize Giriş Sözlüğü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>340</v>
+        <v>460</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786257317504</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Marksizm ve Zaman Köylülük Ve Ulusal Sorun</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>530</v>
+        <v>715</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786257317436</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Refleksif Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>490</v>
+        <v>660</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257317498</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Antik Yunan’dan Skolastiklere Hukuk Felsefesi Tarihi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>560</v>
+        <v>760</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786058523425</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>İletişim Tarihi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>440</v>
+        <v>595</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786058523470</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Ah, Rüzgarda Giden Aşk</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786257317399</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Ulusların Zenginliği 3</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786057317337</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Bilgi Tarihinde Sürgünler ve Göçmenler (1500 - 2000)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>445</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786257317351</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>XIV. Louis’nin İmali</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786257317344</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İnsan Aptallığının Temel Yasaları</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786057317306</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Efsaneler, Anılar ve Kimliklerin Gösterimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786057317313</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Tarihin İncelenmesi İçin Bir Kılavuz</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>410</v>
+        <v>705</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786057317320</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Tarih Aslında Neyi Anlatır?</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>360</v>
+        <v>485</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786059018951</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Mübadele Çocukları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>370</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786257317245</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Müzik Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>1300</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786056469916</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Feodal Toplum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>605</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786056469909</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>490</v>
+        <v>660</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786257317054</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Tarih ve Toplumsal Kuram</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786257317061</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Kültür Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786057317108</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Bilginin Toplumsal Tarihi 2</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>530</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786057317085</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Bilginin Toplumsal Tarihi 1</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>380</v>
+        <v>515</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786257317214</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Harem-i Hümayun Osmanlı İmparatorluğu’nda Hükümranlık ve Kadınlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786257317207</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Dindarlığın Siyaseti İslami Uyanış ve Feminist Özne</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786257317177</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hukuk ve Toplum El Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>840</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786257317030</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Ekonomi Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1000</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786257317047</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Hukuk Felsefesi ve Hukuk Teorisi Rehberi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>480</v>
+        <v>825</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059018982</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Şiir ve Yaşam</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786059018883</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Dilin Toplumsal Tarihi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786257317009</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Erken Modern Dünyada Kimlik, Kültür ve İletişim</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>320</v>
+        <v>435</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786059018944</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Sosyolojinin ve Tarihsel Materyalizmin Oluşumu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>470</v>
+        <v>635</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786059018999</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Kürt Sorunu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>485</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786059018968</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Küresel Tarih Düşüncesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>720</v>
+        <v>970</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786059018876</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Sosyal Teori</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>700</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786059018920</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Çalışmanın Reddi</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786059018869</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Haçlılar Çağı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059018890</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Mahçup Sarmaşık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>245</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786059018852</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Askeri Tarih Nedir?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786059018296</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Rönesans’tan Romantizme Gizli Tarih ve Tarihsel Bilinç</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786059018814</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Antropoloji Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>1300</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786059018838</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Milletleşen Adam - S. Kamucan</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786059018845</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Trabzon’un Liberal Bolşeviği</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>560</v>
+        <v>755</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786059018739</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Hukuk Özgürlük ve Ahlak</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786059018289</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Ulusların Zenginliği Cilt 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786059018722</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ulusların Zenginliği Cilt 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>430</v>
+        <v>580</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786059018715</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Zaman Körlüğü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>270</v>
+        <v>365</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786059018753</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Tarih Yazıcılığında Yeni Bakış Açıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786059018760</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Doğu Duvarı</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786059018517</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Toplum ve Kültür</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786059018746</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Sosyoloji ve Tarih</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786059018692</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Müzik Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>690</v>
+        <v>930</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786059018708</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Kederin Doğusu ve Suyun Ayak Sesi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786059018685</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Duygular Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786059018654</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Müziğin Kitabı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>420</v>
+        <v>570</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786059018630</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Şimdi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>320</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786059018647</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Ortaçağ Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786059018593</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Şayeste</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786059018586</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Rengin Ölümü ve Yolcu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786059018579</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Versay Sulhu’nun Netayic-i İktisadiyesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786059018562</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Ofelya</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786059018487</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Küresel Tarih Nedir?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786059018524</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Madam Bovary</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786059018494</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Liberalizmden Önce Özgürlük</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786059018500</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Bilgi Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786059018425</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Tıp Tarihi Nedir?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786059018319</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Köylüler (Tam Metin)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786059018470</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Emile Durkheim'ın Sosyolojisi ve Felsefi Düşüncesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>630</v>
+        <v>850</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786059018418</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Ah Sevgilim!..</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>240</v>
+        <v>325</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786059018432</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Entelektüel Tarih Nedir?</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786059018401</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Sosyoloji</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>690</v>
+        <v>930</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786059018371</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786059018395</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Fransız Tarih Devrimi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>290</v>
+        <v>390</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786059018364</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Reformları, Taşrada Uygulanışı ve Etkileri</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786058523449</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Gerçek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>430</v>
+        <v>580</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786059018357</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Gitmekti Benim Payıma Düşen</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786059018265</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Uçurumun Dibindeki Doğrular</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786059018326</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Sohbet Sanatı</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786059018241</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>İtiraflar</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>460</v>
+        <v>620</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786058523456</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Külde Kor İzleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786059018029</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Ölüm Ki Çiçeklerin En Beyazıdır</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786058523401</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Yeniçağ Avrupası’nda Diller ve Topluluklar</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>390</v>
+        <v>525</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786059018227</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Avrupa’da Rönesans</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>590</v>
+        <v>800</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786059018258</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Cante Jondo Şiiri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786059018272</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2. Meşrutiyet’ten Cumhuriyet’e iki Devrim ; İki Süreç</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>320</v>
+        <v>435</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786059018050</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Kırık Ayna</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786058523463</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Menzil</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>320</v>
+        <v>435</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786059018234</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Foucault'nun Yöntemlerini Kullanmak</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>320</v>
+        <v>435</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786058523418</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Çırak Aranıyor</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786059018005</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Tembellik Hakkı</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>205</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786059018159</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>380</v>
+        <v>445</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9786059018111</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Problemeta Physica</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9786059018036</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Yüreklere Yakılan Ezgi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9786059018043</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Kaptanın Dizeleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9786059018180</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>790</v>
+        <v>1065</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9786059018173</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Yüz Aşk Sonesi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9786056469947</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Yaratıcı Mitoloji - Tanrının Maskeleri 4</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>640</v>
+        <v>865</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9786056469985</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Tanrının Maskeleri 3 : Batı Mitolojisi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>550</v>
+        <v>740</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9786056469954</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>İlkel Mitoloji</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>590</v>
+        <v>795</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786056469992</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Ayrılık Mevsimidir Kararlar Almalıyız</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9786059018081</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Genç Werther’in Acıları</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>190</v>
+        <v>255</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9786059018074</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Faust</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>310</v>
+        <v>420</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9786059018067</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Açık Kapı (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9786059018135</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Güneş Topla Benim İçin</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9786059018678</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Orontes Mensurları</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>285</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9786059018128</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>İvan İlyiç’in Ölümü</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>160</v>
+        <v>215</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786059018098</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Henri Brulard’ın Yaşamı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>330</v>
+        <v>445</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9786059018104</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Bir Zamane Çocuğunun İtirafları</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>350</v>
+        <v>475</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9786056469923</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Asilzade Yuvası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9786056469961</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Elsa'nın Gözleri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9786056469930</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Bağışla Ziyanımı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>180</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>