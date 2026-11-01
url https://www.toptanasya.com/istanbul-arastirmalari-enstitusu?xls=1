--- v0 (2026-03-15)
+++ v1 (2026-11-01)
@@ -85,760 +85,790 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259473420</t>
+          <t>9786259324203</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>II. Meşrutiyetin Saray Mimarı M. Vedad [Tek] Bey</t>
+          <t>Meşgul Şehir: İşgal İstanbul'unda Siyaset ve Gündelik Hayat 1918-1923</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>4440000004527</t>
+          <t>9786259324210</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2023 - Annual of Istanbul Studies 5 (Ciltli)</t>
+          <t>Batılılaşan İstanbul'un Mimarları (1800 - 1950)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>1000</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057120571</t>
+          <t>9786259473420</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kurmak ve Onarmak: Mimar-Restoratör Mualla Eyüboğlu (1919-2009)</t>
+          <t>II. Meşrutiyetin Saray Mimarı M. Vedad [Tek] Bey</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054642328</t>
+          <t>4440000004527</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Enstitüsü Yazma Eserler Kataloğu - 3 Kitap Takım</t>
+          <t>Yıllık 2023 - Annual of Istanbul Studies 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>4440000002820</t>
+          <t>9786057120571</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2022 - Annual of Istanbul Studies 4 (Ciltli)</t>
+          <t>Kurmak ve Onarmak: Mimar-Restoratör Mualla Eyüboğlu (1919-2009)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057120533</t>
+          <t>9786054642328</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges 1800–1955</t>
+          <t>İstanbul Araştırmaları Enstitüsü Yazma Eserler Kataloğu - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057120502</t>
+          <t>4440000002820</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mısır Çarşısı'nı Düşünmek</t>
+          <t>Yıllık 2022 - Annual of Istanbul Studies 4 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054642724</t>
+          <t>9786057120533</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Kağıt Mimarının Hayali Dünyası: Nazimi Yaver Yenal</t>
+          <t>Discovering Byzantium in Istanbul: Scholars, Institutions, and Challenges 1800–1955</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054642038</t>
+          <t>9786057120502</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Projesiz Modernleşme: Cumhuriyet İstanbulu'ndan Gündelik Fragmanlar</t>
+          <t>Mısır Çarşısı'nı Düşünmek</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054642083</t>
+          <t>9786054642724</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Les sceaux Byzantins du Musee archeologique d'Istanbul</t>
+          <t>Bir Kağıt Mimarının Hayali Dünyası: Nazimi Yaver Yenal</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054642151</t>
+          <t>9786054642038</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Corpus Ponderum Antiquorum et Islamicorum Turkey 3 - Suna and İnan Kıraç Foundation Collection in the Pera Museum Part 1 - Greek and Roman Weights (Ciltli)</t>
+          <t>Projesiz Modernleşme: Cumhuriyet İstanbulu'ndan Gündelik Fragmanlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054642182</t>
+          <t>9786054642083</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Agah Efendi: The First Turkish Ambassador in 18th Century London</t>
+          <t>Les sceaux Byzantins du Musee archeologique d'Istanbul</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054642199</t>
+          <t>9786054642151</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yusuf Agah Efendi: 18. Yüzyıl Londrası'nda İlk Türk Büyükelçi</t>
+          <t>Corpus Ponderum Antiquorum et Islamicorum Turkey 3 - Suna and İnan Kıraç Foundation Collection in the Pera Museum Part 1 - Greek and Roman Weights (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054642212</t>
+          <t>9786054642182</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet: Yeni İnsan Yeni Hayat / Republic: New İndividual New Life</t>
+          <t>Yusuf Agah Efendi: The First Turkish Ambassador in 18th Century London</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054642281</t>
+          <t>9786054642199</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kahve Molası: Kütahya Çini ve Seramiklerinde Kahvenin Serüveni</t>
+          <t>Yusuf Agah Efendi: 18. Yüzyıl Londrası'nda İlk Türk Büyükelçi</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054642298</t>
+          <t>9786054642212</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Coffee Break: The Adventure of Coffee in Kütahya Tiles and Ceramics</t>
+          <t>Cumhuriyet: Yeni İnsan Yeni Hayat / Republic: New İndividual New Life</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>25</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054642304</t>
+          <t>9786054642281</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Byzantion: Byzas'tan Constantinus'a Antik İstanbul - Antik Edebi Kaynaklar</t>
+          <t>Kahve Molası: Kütahya Çini ve Seramiklerinde Kahvenin Serüveni</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054642342</t>
+          <t>9786054642298</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Enstitüsü Yazmalar Kataloğu (3 Cilt) (Ciltli)</t>
+          <t>Coffee Break: The Adventure of Coffee in Kütahya Tiles and Ceramics</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>3000</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054642380</t>
+          <t>9786054642304</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ekrem Hakkı Ayverdi 1899-1984 Mimarlık Tarihçisi, Restoratör, Koleksiyoner</t>
+          <t>Byzantion: Byzas'tan Constantinus'a Antik İstanbul - Antik Edebi Kaynaklar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054642465</t>
+          <t>9786054642342</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Corpus Ponderum Antiquorum et Islamicorum Turkey 3 - Suna and İnan Kıraç Foundation Collection in the Pera Museum Part 2 (Ciltli)</t>
+          <t>İstanbul Araştırmaları Enstitüsü Yazmalar Kataloğu (3 Cilt) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054642533</t>
+          <t>9786054642380</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Şişli Camii / The Şişli Mosque</t>
+          <t>Ekrem Hakkı Ayverdi 1899-1984 Mimarlık Tarihçisi, Restoratör, Koleksiyoner</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054642670</t>
+          <t>9786054642465</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Byzantion'dan Constantinopolis'e İstanbul Kuşatmaları (Ciltli)</t>
+          <t>Corpus Ponderum Antiquorum et Islamicorum Turkey 3 - Suna and İnan Kıraç Foundation Collection in the Pera Museum Part 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054642731</t>
+          <t>9786054642533</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>From Konstantiniyye to İstanbul Vol: 3-4 (Ciltli)</t>
+          <t>Şişli Camii / The Şişli Mosque</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>15000</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054642762</t>
+          <t>9786054642670</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Life is Short, Art Long: The Art of Healing in Byzantium (Ciltli)</t>
+          <t>Byzantion'dan Constantinopolis'e İstanbul Kuşatmaları (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054642816</t>
+          <t>9786054642731</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Batıya Açılan Pencere: Galatasaray Lisesi'nin 150 Yılı 1868-2018 (Ciltli)</t>
+          <t>From Konstantiniyye to İstanbul Vol: 3-4 (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>145</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054642878</t>
+          <t>9786054642762</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dolmabahçe Sarayı: İnşa Süreci, Mekân ve Teşkilatı</t>
+          <t>Life is Short, Art Long: The Art of Healing in Byzantium (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054642861</t>
+          <t>9786054642816</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Osman Hamdi Bey: Bir Osmanlı Aydını (Ciltli)</t>
+          <t>Batıya Açılan Pencere: Galatasaray Lisesi'nin 150 Yılı 1868-2018 (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>30</v>
+        <v>145</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054642885</t>
+          <t>9786054642878</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osman Hamdi Bey: An Ottoman Intellectual</t>
+          <t>Dolmabahçe Sarayı: İnşa Süreci, Mekân ve Teşkilatı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054642939</t>
+          <t>9786054642861</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hayal ve Gerçek Arasında: Osmanlı Resminde İstanbul İmgesi (Ciltli)</t>
+          <t>Osman Hamdi Bey: Bir Osmanlı Aydını (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789750123321</t>
+          <t>9786054642885</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>From Konstantiniyye To İstanbul Vol: 1-2 (Ciltli)</t>
+          <t>Osman Hamdi Bey: An Ottoman Intellectual</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15000</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789759123185</t>
+          <t>9786054642939</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Konstantiniyye'den İstanbul'a: XIX. Yüzyıl Ortalarından XX. Yüzyıla Boğaziçi'nin Rumeli Yakası Fotoğrafları (Ciltli)</t>
+          <t>Hayal ve Gerçek Arasında: Osmanlı Resminde İstanbul İmgesi (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>15000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759123413</t>
+          <t>9789750123321</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Saltanatın Dervişleri, Dervişlerin Saltanatı / The Dervishes of Sovereignty The Sovereignty of Dervishes</t>
+          <t>From Konstantiniyye To İstanbul Vol: 1-2 (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789759123536</t>
+          <t>9789759123185</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Üç Kitaplı Kentler / Cities of the Three Books</t>
+          <t>Konstantiniyye'den İstanbul'a: XIX. Yüzyıl Ortalarından XX. Yüzyıla Boğaziçi'nin Rumeli Yakası Fotoğrafları (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789759123642</t>
+          <t>9789759123413</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Eski Venedik Yerleşimi ve Dönüşümü</t>
+          <t>Saltanatın Dervişleri, Dervişlerin Saltanatı / The Dervishes of Sovereignty The Sovereignty of Dervishes</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789759123673</t>
+          <t>9789759123536</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya'nın Betimi</t>
+          <t>Üç Kitaplı Kentler / Cities of the Three Books</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789759123789</t>
+          <t>9789759123642</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hilal ve Güneş: İstanbul'da Üç Japon</t>
+          <t>İstanbul'un Eski Venedik Yerleşimi ve Dönüşümü</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789759123840</t>
+          <t>9789759123673</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>1766 İstanbul Depremi</t>
+          <t>Ayasofya'nın Betimi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>55</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789759123925</t>
+          <t>9789759123789</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Konstantiniyye'den İstanbul'a: XIX. Yüzyıl Ortalarından XX. Yüzyıla Boğaziçi'nin Anadolu Yakası Fotoğrafları (Ciltli)</t>
+          <t>Hilal ve Güneş: İstanbul'da Üç Japon</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>4440000000550</t>
+          <t>9789759123840</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2021- Annual of Istanbul Studies No: 3</t>
+          <t>1766 İstanbul Depremi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>4440000000548</t>
+          <t>9789759123925</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2020 - Annual of Istanbul Studies No: 2</t>
+          <t>Konstantiniyye'den İstanbul'a: XIX. Yüzyıl Ortalarından XX. Yüzyıla Boğaziçi'nin Anadolu Yakası Fotoğrafları (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>15000</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>4440000000545</t>
+          <t>4440000000550</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yıllık 2019 - Annual of Istanbul Studies No: 1</t>
+          <t>Yıllık 2021- Annual of Istanbul Studies No: 3</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>4440000000544</t>
+          <t>4440000000548</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 7 - 2019</t>
+          <t>Yıllık 2020 - Annual of Istanbul Studies No: 2</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>4440000000542</t>
+          <t>4440000000545</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 6 - 2017</t>
+          <t>Yıllık 2019 - Annual of Istanbul Studies No: 1</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>4440000000540</t>
+          <t>4440000000544</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 5 - 2016</t>
+          <t>İstanbul Araştırmaları Yıllığı No: 7 - 2019</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>4440000000538</t>
+          <t>4440000000542</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 4 - 2015</t>
+          <t>İstanbul Araştırmaları Yıllığı No: 6 - 2017</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>4440000000535</t>
+          <t>4440000000540</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 3 - 2014</t>
+          <t>İstanbul Araştırmaları Yıllığı No: 5 - 2016</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>4440000000533</t>
+          <t>4440000000538</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Araştırmaları Yıllığı No: 2 - 2013</t>
+          <t>İstanbul Araştırmaları Yıllığı No: 4 - 2015</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
+          <t>4440000000535</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Araştırmaları Yıllığı No: 3 - 2014</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>4440000000533</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Araştırmaları Yıllığı No: 2 - 2013</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
           <t>4440000000530</t>
         </is>
       </c>
-      <c r="B49" s="1" t="inlineStr">
+      <c r="B51" s="1" t="inlineStr">
         <is>
           <t>İstanbul Araştırmaları Yıllığı No: 1 - 2012</t>
         </is>
       </c>
-      <c r="C49" s="1">
+      <c r="C51" s="1">
         <v>500</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>