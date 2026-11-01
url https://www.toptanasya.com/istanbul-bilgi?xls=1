--- v4 (2026-09-12)
+++ v5 (2026-11-01)
@@ -1999,51 +1999,51 @@
         <is>
           <t>9789944330190</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Ortadoğu’da Etnik ve Dini Azınlıklar</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>640</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789940330183</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Akla Uygun Aşk</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9789944330176</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Dolunayda Kızıl Tef Çalan Kadınlar</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>590</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789944330145</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>