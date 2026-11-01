--- v2 (2026-03-15)
+++ v3 (2026-11-01)
@@ -634,351 +634,351 @@
         <is>
           <t>9789757618874</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Seyyid Ahmed er-Rifai ve Bağdat Velileri</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789757618850</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Yahya Kemal İçin Yazılanlar Cilt 3</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789757618867</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Yahya Kemal İçin Yazılanlar Cilt 4</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789757618812</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Şehirlerin Çarı - Rus Edebiyatında İstanbul</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789757618515</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Eğil Dağlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789757618805</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mimarisinde Kanuni Sultan Süleyman Devri - Anadolu VII. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>2000</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789757618799</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Mimarimizde Gelenek ve Ruh</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789757618775</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Makaleler</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789757618782</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Son Keşifler Derlenmemiş Şiir, Makale, Röportaj ve Mektuplar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789757618232</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Bitmemiş Şiirler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789757618461</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>İstanbul Yahya Kemal Enstitüsü Mecmuası V</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789757618553</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Külah-ı Mevlevi</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9789757618393</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mi’marisinde Kanuni Sultan Süleyman Devri İstanbul 6. Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789757618751</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>İlk Defter</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789757618744</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Gümülcine Şehreküstü İlk Mektebi</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789757618720</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Musıkide Bir Silsile</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9789757618713</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Ekrem Hakkı Ayverdi Usülüyle Türk Mimari Eserlerinin Yeniden Tesbiti Slovakya-Macaristan</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9789757618706</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Kiliseye Çevrilen Türk Eserleri - The Turkish Monuments Converted into Churches (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1000</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789757618690</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Tezkire-i Rumat (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9789757618027</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Rubailer ve Hayyam Rubailerini Türkçe Söyleyiş</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789757618683</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mimarisi 3. Cilt - B (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789757618676</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mimarisi 2. Cilt - B (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789757618669</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Bir Şehri Düşünmek</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789757618652</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
@@ -1009,81 +1009,81 @@
         <is>
           <t>9789757618560</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Kosova Kitabeleri</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789757618119</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Tarih Musahabeleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789757618638</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Bahtiyarzade Okçuluk Risalesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>800</v>
+        <v>900</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789757618621</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Mimarisi 1. Cilt - A (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9789757618614</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Okçuluk Sicil Defteri</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789757618607</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
@@ -1114,196 +1114,196 @@
         <is>
           <t>9789757618584</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Yemen ve San’a Tarihi</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9789757618171</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Eski Şiirin Rüzgarıyle</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789757618096</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Edebiyata Dair</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9789757618089</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Mektuplar Makaleler</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789757618577</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Ekrem Hakkı Ayverdi 30. Yıl Hatıra Kitabı</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789757618546</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Yüksek Mimar Dr. İ. Aydın Yüksel’e Armağan</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789757618478</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Siyasi ve Edebi Portreler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789757618201</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Siyasi Hikayeler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789757618438</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Risale-i Mi’mariyye: Ca’fer Efendi 1023/1614</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9789757618508</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Kendi Gök Kubbemiz</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789757618300</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Çocukluğum, Gençliğim, Siyasi ve Edebi Hatıralarım</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789757618492</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Aziz İstanbul</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>