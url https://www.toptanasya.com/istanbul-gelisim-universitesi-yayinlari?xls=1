--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -85,1645 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258202472</t>
+          <t>9786258202496</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Turanlılar ve Pan-Turanizm'in El Kitabı</t>
+          <t>Menstrual Health Awareness And Practies Of Women: A Comparative and İntervention Study</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>790</v>
+        <v>925</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258202366</t>
+          <t>9786258202373</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Uluslararası Seçmeler: From The Past To The Future International Selections</t>
+          <t>Cumhuriyetin 100. Yılında Türkiye Sanayi Tarihi: Ekonometrik Yaklaşım</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>2900</v>
+        <v>295</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258202311</t>
+          <t>9786258202465</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>A Guide Book on Neurology</t>
+          <t>A Manual Guide to Environmental Kuznets Curve Extensions and Applications: A Retrospect to Renewable Energy Literature Review and Bibliometric Analysis</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>672</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258202298</t>
+          <t>9786258202397</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sociology of Small Groups</t>
+          <t>Emotion AI in Healthcare: A Matter of Sustainability</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>306.6</v>
+        <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258202328</t>
+          <t>9786258202250</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin 100. Yıl Dönümüne Armağan: İktisadi, İdari ve Sosyal Bilimler Çerçevesinde Araştırmalar</t>
+          <t>Çocuk Gelişimine Çok Boyutlu Bakış</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>525</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258202205</t>
+          <t>9786258202267</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyota: Obezitede Yeni Bir Tedavi Yöntemi</t>
+          <t>Gastronomide Güncel Felsefi Konular</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>168</v>
+        <v>615</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258202281</t>
+          <t>9786258202489</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mekaniğinde Sonlu Elemanlar Uygulamaları (ANSYS)</t>
+          <t>Yönetim ve Sürdürülebilirlik : Stratejilerden Uygulamalara Kapsamlı Bir Analiz</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1008</v>
+        <v>420</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058202151</t>
+          <t>9786258202472</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yerleşik Medeniyeti</t>
+          <t>Turanlılar ve Pan-Turanizm'in El Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>448</v>
+        <v>790</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258202168</t>
+          <t>9786258202366</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Изучение Предложения В Современном Русском Языке (Studying Sentences in Contemporary Russian)</t>
+          <t>Geçmişten Geleceğe Uluslararası Seçmeler: From The Past To The Future International Selections</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>161</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258202137</t>
+          <t>9786258202311</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ulus İnşası ve Milliyetçilik</t>
+          <t>A Guide Book on Neurology</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>277.2</v>
+        <v>672</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258202212</t>
+          <t>9786258202298</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
+          <t>Sociology of Small Groups</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>560</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258202199</t>
+          <t>9786258202328</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Küçük Gruplar Sosyolojisi</t>
+          <t>Türkiye Cumhuriyeti’nin 100. Yıl Dönümüne Armağan: İktisadi, İdari ve Sosyal Bilimler Çerçevesinde Araştırmalar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250.6</v>
+        <v>525</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258202076</t>
+          <t>9786258202205</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İsmet Çavuşoğlu - Objektif Gerçeklikten Plastik Fantezilere</t>
+          <t>Mikrobiyota: Obezitede Yeni Bir Tedavi Yöntemi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>978.6</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258202069</t>
+          <t>9786258202281</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İstatistik: Konuşma Sırası Sayılarda</t>
+          <t>Yapı Mekaniğinde Sonlu Elemanlar Uygulamaları (ANSYS)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>166.6</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058202212</t>
+          <t>9786058202151</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
+          <t>Türklerin Yerleşik Medeniyeti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>784</v>
+        <v>448</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058202182</t>
+          <t>9786258202168</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sustainable Health Care Leadership and Environmental Sustainability</t>
+          <t>Изучение Предложения В Современном Русском Языке (Studying Sentences in Contemporary Russian)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>441</v>
+        <v>161</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258202175</t>
+          <t>9786258202137</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>The Basic Concepts Of Chemistry : An Illustrated Study Guide for Students to Easily Learn Chemistry</t>
+          <t>Ulus İnşası ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>238</v>
+        <v>277.2</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058202144</t>
+          <t>9786258202212</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdeyi Aydınlatanlar: Sinema Makinistlerinin Gözünden Yeşilçam</t>
+          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>532</v>
+        <v>560</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058202106</t>
+          <t>9786258202199</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Erol Yıldır'ın Atları Sergi Kataloğu: 2021 - Erol Yıldır's Horses Exhibition Catalog: 2021</t>
+          <t>Küçük Gruplar Sosyolojisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>238</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058202113</t>
+          <t>9786258202076</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıklardan Korunma ve Sağlıklı Yaşam : Kısa Bir Giriş</t>
+          <t>İsmet Çavuşoğlu - Objektif Gerçeklikten Plastik Fantezilere</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>196</v>
+        <v>978.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258202120</t>
+          <t>9786258202069</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Sesi ve Sözü : Aşık Veysel</t>
+          <t>İstatistik: Konuşma Sırası Sayılarda</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>148.4</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258202007</t>
+          <t>9786058202212</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Su Kaynakları Mühendisliğinde Bilgisayar Uygulamaları : HEC-RAS</t>
+          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>303.8</v>
+        <v>784</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258202090</t>
+          <t>9786058202182</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Retrospektif Resim Sergisi Kataloğu : 2022</t>
+          <t>Sustainable Health Care Leadership and Environmental Sustainability</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>238</v>
+        <v>441</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054827824</t>
+          <t>9786258202175</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Runnemathics : Mathematics of Running : Modeling Pace and Time Formulas for 10K Half Full and Ultra Marathons Using Simulations</t>
+          <t>The Basic Concepts Of Chemistry : An Illustrated Study Guide for Students to Easily Learn Chemistry</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>574</v>
+        <v>238</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258202014</t>
+          <t>9786058202144</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rise of China and The Belt - Road Initiative</t>
+          <t>Beyaz Perdeyi Aydınlatanlar: Sinema Makinistlerinin Gözünden Yeşilçam</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>119</v>
+        <v>532</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054827992</t>
+          <t>9786058202106</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Uygulamalı C ve C++</t>
+          <t>Erol Yıldır'ın Atları Sergi Kataloğu: 2021 - Erol Yıldır's Horses Exhibition Catalog: 2021</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>616</v>
+        <v>238</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054827985</t>
+          <t>9786058202113</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bulanık Mantık ve Python Uygulamaları</t>
+          <t>Bağımlılıklardan Korunma ve Sağlıklı Yaşam : Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>441</v>
+        <v>196</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054827909</t>
+          <t>9786258202120</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sporda Rekor Denemesi Performanslarında Yönetim ve Organizasyon : Su Altında Ağırlık Kaldırma Rekoru</t>
+          <t>Anadolu’nun Sesi ve Sözü : Aşık Veysel</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>385</v>
+        <v>148.4</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054827893</t>
+          <t>9786258202007</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Resim Teknikleri Ansiklopedisi</t>
+          <t>Su Kaynakları Mühendisliğinde Bilgisayar Uygulamaları : HEC-RAS</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>777</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258202052</t>
+          <t>9786258202090</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka ve Sinema: Yapay Zeka Çağında Sinema</t>
+          <t>Retrospektif Resim Sergisi Kataloğu : 2022</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>371</v>
+        <v>238</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258202045</t>
+          <t>9786054827824</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Contemporary Turkish Art : Aura : Çağdaş Türk Sanatı</t>
+          <t>Runnemathics : Mathematics of Running : Modeling Pace and Time Formulas for 10K Half Full and Ultra Marathons Using Simulations</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>390.6</v>
+        <v>574</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054827961</t>
+          <t>9786258202014</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>A Novel Design of Optimization Algorithm Based on Optimization Problems and its Application on Real Life Problems</t>
+          <t>Rise of China and The Belt - Road Initiative</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>385</v>
+        <v>119</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054827954</t>
+          <t>9786054827992</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü Boyutuyla Farklılıkların Yönetimi</t>
+          <t>Örneklerle Uygulamalı C ve C++</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>224</v>
+        <v>616</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054827978</t>
+          <t>9786054827985</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfak Kültürü ve Temel Tarifler (Ciltli)</t>
+          <t>Bulanık Mantık ve Python Uygulamaları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>306.6</v>
+        <v>441</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054827879</t>
+          <t>9786054827909</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>A Guide Book on Neuroanatomy</t>
+          <t>Sporda Rekor Denemesi Performanslarında Yönetim ve Organizasyon : Su Altında Ağırlık Kaldırma Rekoru</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>516.6</v>
+        <v>385</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054827886</t>
+          <t>9786054827893</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Emotional Intelligence Strategic Emotional Intelligence and Leadership: A Guide Book</t>
+          <t>Resim Teknikleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>263.2</v>
+        <v>777</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054827855</t>
+          <t>9786258202052</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Badminton: Ders Kitabı</t>
+          <t>Yapay Zeka ve Sinema: Yapay Zeka Çağında Sinema</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>278.6</v>
+        <v>371</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054827794</t>
+          <t>9786258202045</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Marşların Duygusal Dili: Türkçe - İngilizce ve Yerel Dillerde Bir Antoloji</t>
+          <t>Contemporary Turkish Art : Aura : Çağdaş Türk Sanatı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>698.6</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054827848</t>
+          <t>9786054827961</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy'un Sanat ve Düşünce Dünyasına Bakış</t>
+          <t>A Novel Design of Optimization Algorithm Based on Optimization Problems and its Application on Real Life Problems</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>263.2</v>
+        <v>385</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054827800</t>
+          <t>9786054827954</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Koşu Matematiği : Runnemathics</t>
+          <t>Örgüt Kültürü Boyutuyla Farklılıkların Yönetimi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>418.6</v>
+        <v>224</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054827831</t>
+          <t>9786054827978</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma Teknikleri: Anlayarak Çok Hızlı Okuyabilirsin</t>
+          <t>Türk Mutfak Kültürü ve Temel Tarifler (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>112</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054827589</t>
+          <t>9786054827879</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sağlığa Koşu</t>
+          <t>A Guide Book on Neuroanatomy</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>142.8</v>
+        <v>516.6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054827541</t>
+          <t>9786054827886</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Koroner Spor: Ders Kitabı: Kardiyal Prevensiyon ve Rehabilitasyon</t>
+          <t>Emotional Intelligence Strategic Emotional Intelligence and Leadership: A Guide Book</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>196</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054827497</t>
+          <t>9786054827855</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Radar Sistemleri ve Savunma Sanayii Uygulamaları: Matlab Uygulamaları ve Çözümlü Örneklerle Birlikte</t>
+          <t>Badminton: Ders Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>252</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054827503</t>
+          <t>9786054827794</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>4. Uluslararası Orta Doğu Sempozyumu: Orta Doğu'da Barışı Tesis Etmek</t>
+          <t>Ulusal Marşların Duygusal Dili: Türkçe - İngilizce ve Yerel Dillerde Bir Antoloji</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>278.6</v>
+        <v>698.6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054827381</t>
+          <t>9786054827848</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Approaches, Methods and Techniques in Teaching Writing</t>
+          <t>Mehmet Akif Ersoy'un Sanat ve Düşünce Dünyasına Bakış</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>147</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054827336</t>
+          <t>9786054827800</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Crossroads of Representations: Proceedings of 2nd International New Media Conference</t>
+          <t>Koşu Matematiği : Runnemathics</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054827411</t>
+          <t>9786054827831</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kemal Ümmi Divanı</t>
+          <t>Anlayarak Hızlı Okuma Teknikleri: Anlayarak Çok Hızlı Okuyabilirsin</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>420</v>
+        <v>112</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054827091</t>
+          <t>9786054827589</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Gümrük Birliği Süresince Türk Otomotiv Sanayisinin ve Otomotiv Yan Sanayiinin Rekabet Gücü</t>
+          <t>Sağlığa Koşu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>109.2</v>
+        <v>142.8</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054827077</t>
+          <t>9786054827541</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Keynezyen ve Monetarist İstikrar Politikaları</t>
+          <t>Koroner Spor: Ders Kitabı: Kardiyal Prevensiyon ve Rehabilitasyon</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>109.2</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054827107</t>
+          <t>9786054827497</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sınır Ticaretinin Türkiye Ekonomisine Etkileri</t>
+          <t>Radar Sistemleri ve Savunma Sanayii Uygulamaları: Matlab Uygulamaları ve Çözümlü Örneklerle Birlikte</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>109.2</v>
+        <v>252</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054827121</t>
+          <t>9786054827503</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Tarımsal Destekleme ve Taban Fiyatları Politikası</t>
+          <t>4. Uluslararası Orta Doğu Sempozyumu: Orta Doğu'da Barışı Tesis Etmek</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>109.2</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054827046</t>
+          <t>9786054827381</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
+          <t>Approaches, Methods and Techniques in Teaching Writing</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>119</v>
+        <v>147</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056282324</t>
+          <t>9786054827336</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksekokulları İçin İşletme Yönetimi - 1</t>
+          <t>Crossroads of Representations: Proceedings of 2nd International New Media Conference</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>19</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054827145</t>
+          <t>9786054827411</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Mekanik-Statik</t>
+          <t>Kemal Ümmi Divanı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>357</v>
+        <v>420</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054827008</t>
+          <t>9786054827091</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ekonometri</t>
+          <t>Gümrük Birliği Süresince Türk Otomotiv Sanayisinin ve Otomotiv Yan Sanayiinin Rekabet Gücü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>142.8</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786056282362</t>
+          <t>9786054827077</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri Muhasebesi</t>
+          <t>Keynezyen ve Monetarist İstikrar Politikaları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>34</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056282386</t>
+          <t>9786054827107</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri Global ve Yönetimsel Yaklaşım</t>
+          <t>Sınır Ticaretinin Türkiye Ekonomisine Etkileri</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>34</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786056282393</t>
+          <t>9786054827121</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yöntemi Global ve Yönetimsel Yaklaşım</t>
+          <t>Türkiye'de Tarımsal Destekleme ve Taban Fiyatları Politikası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>38</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054827138</t>
+          <t>9786054827046</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Genel ve Temel Hukuk Kavram ve Kurumları</t>
+          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>49</v>
+        <v>119</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056282355</t>
+          <t>9786056282324</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Batik Sanatı</t>
+          <t>Meslek Yüksekokulları İçin İşletme Yönetimi - 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>469</v>
+        <v>19</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056282348</t>
+          <t>9786054827145</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>"Türkiye'nin Denim Giysi İhracatının Ülkelere Göre Tasarım Farklılıkları"</t>
+          <t>Mühendislikte Mekanik-Statik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>105</v>
+        <v>357</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054827039</t>
+          <t>9786054827008</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka: Bütünleşik Bilişe Doğru</t>
+          <t>Ekonometri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>61.6</v>
+        <v>142.8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054827466</t>
+          <t>9786056282362</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Dış Ticaret İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>126</v>
+        <v>34</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054827428</t>
+          <t>9786056282386</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Kullanılan Ölçekler</t>
+          <t>Pazarlama İlkeleri Global ve Yönetimsel Yaklaşım</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>418.6</v>
+        <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054827374</t>
+          <t>9786056282393</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Antrenman Bilgisi</t>
+          <t>Pazarlama Yöntemi Global ve Yönetimsel Yaklaşım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>252</v>
+        <v>38</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054827350</t>
+          <t>9786054827138</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Akciğer Kanseri ve PET/BT'deki Yanlış Pozitifliğin İrdelenmesi</t>
+          <t>Genel ve Temel Hukuk Kavram ve Kurumları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>112</v>
+        <v>49</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054827343</t>
+          <t>9786056282355</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Eozinofilik Pnömoniler</t>
+          <t>Batik Sanatı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>126</v>
+        <v>469</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054827480</t>
+          <t>9786056282348</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Güç Sistemleri Analizi</t>
+          <t>"Türkiye'nin Denim Giysi İhracatının Ülkelere Göre Tasarım Farklılıkları"</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>364</v>
+        <v>105</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054827060</t>
+          <t>9786054827039</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret Teorisi ve Türkiye'de Dış Ticaret Politikaları</t>
+          <t>Yapay Zeka: Bütünleşik Bilişe Doğru</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>175</v>
+        <v>61.6</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054827473</t>
+          <t>9786054827466</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası Etkili İletişim</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>175</v>
+        <v>126</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054827459</t>
+          <t>9786054827428</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Entrepreneurship and Innovation in New Media Ecosystem: Proceedings of 3rd International New Media Conference</t>
+          <t>Psikolojide Kullanılan Ölçekler</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>175</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054827268</t>
+          <t>9786054827374</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı SAP 2000 - Yapı Sistemlerinin Modellenmesi</t>
+          <t>Antrenman Bilgisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>199</v>
+        <v>252</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054827404</t>
+          <t>9786054827350</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>New Concepts and New Conflicts in Global Security Issues</t>
+          <t>Akciğer Kanseri ve PET/BT'deki Yanlış Pozitifliğin İrdelenmesi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054827213</t>
+          <t>9786054827343</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 2</t>
+          <t>Eozinofilik Pnömoniler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>217</v>
+        <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786056282379</t>
+          <t>9786054827480</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>The Impact Of Credıt Risk Management On The EU Banks' Performance</t>
+          <t>Elektrik Güç Sistemleri Analizi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>84</v>
+        <v>364</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054827275</t>
+          <t>9786054827060</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamaları ile Rijitlik Matrisleri Metodu</t>
+          <t>Dış Ticaret Teorisi ve Türkiye'de Dış Ticaret Politikaları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>252</v>
+        <v>175</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054827114</t>
+          <t>9786054827473</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bütçe ve Maliye Politikaları</t>
+          <t>Kişiler Arası Etkili İletişim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>123.2</v>
+        <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054827152</t>
+          <t>9786054827459</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Bilimler Elkitabı</t>
+          <t>Entrepreneurship and Innovation in New Media Ecosystem: Proceedings of 3rd International New Media Conference</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>224</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054827169</t>
+          <t>9786054827268</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğine Giriş</t>
+          <t>Uygulamalı SAP 2000 - Yapı Sistemlerinin Modellenmesi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>392</v>
+        <v>199</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054827367</t>
+          <t>9786054827404</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Graphic Design in Television Decor</t>
+          <t>New Concepts and New Conflicts in Global Security Issues</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>238</v>
+        <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054827398</t>
+          <t>9786054827213</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Uccello'dan Gericault'ya Avrupa Resminde At İmgesi</t>
+          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 2</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>553</v>
+        <v>217</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054827022</t>
+          <t>9786056282379</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Basel Kriterleri Çerçevesinde Türk Finans ve Bankacılık Sektörünün Yeniden Düzenlenmesi</t>
+          <t>The Impact Of Credıt Risk Management On The EU Banks' Performance</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>168</v>
+        <v>84</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054827015</t>
+          <t>9786054827275</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bankası'nın Önerdiği Yapısal Uyum Programlarının Az Gelişmiş Ülkelere Etkilerinin Ülke Örnekleriyle İncelenmesi</t>
+          <t>Bilgisayar Uygulamaları ile Rijitlik Matrisleri Metodu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>91</v>
+        <v>252</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054827084</t>
+          <t>9786054827114</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye'de Lojistik Sektörünün Gelişimi</t>
+          <t>Türkiye'de Bütçe ve Maliye Politikaları</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>109.2</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054827190</t>
+          <t>9786054827152</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 1</t>
+          <t>Bilişsel Bilimler Elkitabı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>296.8</v>
+        <v>224</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054827305</t>
+          <t>9786054827169</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasaları ve Sürdürülebilir Kalkınma</t>
+          <t>İnşaat Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>84</v>
+        <v>392</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054827299</t>
+          <t>9786054827367</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Güreş Anıları ile Atatürk</t>
+          <t>Graphic Design in Television Decor</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>63</v>
+        <v>238</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054827237</t>
+          <t>9786054827398</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Akıl Hastalıkları ve Şiddet</t>
+          <t>Uccello'dan Gericault'ya Avrupa Resminde At İmgesi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>133</v>
+        <v>553</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054827244</t>
+          <t>9786054827022</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ülkeler</t>
+          <t>Basel Kriterleri Çerçevesinde Türk Finans ve Bankacılık Sektörünün Yeniden Düzenlenmesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>147</v>
+        <v>168</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054827251</t>
+          <t>9786054827015</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testi: Dinamik - Diagnostik Yaklaşım</t>
+          <t>Dünya Bankası'nın Önerdiği Yapısal Uyum Programlarının Az Gelişmiş Ülkelere Etkilerinin Ülke Örnekleriyle İncelenmesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>123.2</v>
+        <v>91</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056282231</t>
+          <t>9786054827084</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ticaret Kanunu (6102 Sayılı Kanun)</t>
+          <t>Dünyada ve Türkiye'de Lojistik Sektörünün Gelişimi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>112</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054827053</t>
+          <t>9786054827190</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Başlıca Enflasyon Teorileri ve Türkiye'de Enflasyon</t>
+          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 1</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>126</v>
+        <v>296.8</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054827183</t>
+          <t>9786054827305</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sino-Turkey Relations : Concept Policies and Prospects</t>
+          <t>Sermaye Piyasaları ve Sürdürülebilir Kalkınma</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>126</v>
+        <v>84</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054827282</t>
+          <t>9786054827299</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Approaches on New Media : Proceedings of 1st International New Media Conference / Yeni Medyada Yaklaşımlar: 1. Uluslararası Yeni Medya Konferansı Bildirileri</t>
+          <t>Güreş Anıları ile Atatürk</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>123.2</v>
+        <v>63</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054827220</t>
+          <t>9786054827237</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Üretim İşletmelerinde İnsan Kaynakları ve Çalışan Personelin Motivasyonu</t>
+          <t>Akıl Hastalıkları ve Şiddet</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>109.2</v>
+        <v>133</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054827688</t>
+          <t>9786054827244</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Akademi Sanat: Karma Resim Sergi Kataloğu 5 Şubat-Mart 2020</t>
+          <t>Kayıp Ülkeler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>49</v>
+        <v>147</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054827718</t>
+          <t>9786054827251</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Romantizmden Günümüze : Batı Resminde At İmgesi</t>
+          <t>Rorschach Testi: Dinamik - Diagnostik Yaklaşım</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>490</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054827701</t>
+          <t>9786056282231</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dionysos’u Giydirmek : Sanat, Tekstil Tasarımı - Bilinç ve Dışındakiler</t>
+          <t>Yeni Türk Ticaret Kanunu (6102 Sayılı Kanun)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>364</v>
+        <v>112</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054827763</t>
+          <t>9786054827053</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Denizyolu Taşımacılığı ve Denizyolu Taşımacılığının Çevreye Etkilerinin Analizi</t>
+          <t>Başlıca Enflasyon Teorileri ve Türkiye'de Enflasyon</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>161</v>
+        <v>126</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054827725</t>
+          <t>9786054827183</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Simetrik İllüstrasyön</t>
+          <t>Sino-Turkey Relations : Concept Policies and Prospects</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>252</v>
+        <v>126</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054827770</t>
+          <t>9786054827282</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Genç Ustalar Karma Sergi Kataloğu</t>
+          <t>Approaches on New Media : Proceedings of 1st International New Media Conference / Yeni Medyada Yaklaşımlar: 1. Uluslararası Yeni Medya Konferansı Bildirileri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>138.6</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054827749</t>
+          <t>9786054827220</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Toplum 5.0: Üzerine Yazılar</t>
+          <t>Üretim İşletmelerinde İnsan Kaynakları ve Çalışan Personelin Motivasyonu</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>156.8</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054827732</t>
+          <t>9786054827688</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Motorik İle Fitness</t>
+          <t>Akademi Sanat: Karma Resim Sergi Kataloğu 5 Şubat-Mart 2020</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>294</v>
+        <v>49</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054827664</t>
+          <t>9786054827718</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>1. Uluslararası Asya-Pasifik Sempozyumu: Siyasi, İktisadi ve Toplumsal Yönleriyle Güney Asya</t>
+          <t>Romantizmden Günümüze : Batı Resminde At İmgesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>138.6</v>
+        <v>490</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054827695</t>
+          <t>9786054827701</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Süreçler ve Digital Transformation and Processes</t>
+          <t>Dionysos’u Giydirmek : Sanat, Tekstil Tasarımı - Bilinç ve Dışındakiler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>182</v>
+        <v>364</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
+          <t>9786054827763</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada ve Türkiye’de Denizyolu Taşımacılığı ve Denizyolu Taşımacılığının Çevreye Etkilerinin Analizi</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786054827725</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Simetrik İllüstrasyön</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786054827770</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Genç Ustalar Karma Sergi Kataloğu</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>138.6</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786054827749</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Toplum 5.0: Üzerine Yazılar</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>156.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786054827732</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Motorik İle Fitness</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786054827664</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>1. Uluslararası Asya-Pasifik Sempozyumu: Siyasi, İktisadi ve Toplumsal Yönleriyle Güney Asya</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>138.6</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786054827695</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşüm ve Süreçler ve Digital Transformation and Processes</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9786054827657</t>
         </is>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Bulanık Çok Ölçütlü Karar Verme Yöntemleri</t>
         </is>
       </c>
-      <c r="C108" s="1">
+      <c r="C115" s="1">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>