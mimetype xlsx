--- v1 (2026-05-05)
+++ v2 (2026-06-22)
@@ -85,1750 +85,1765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258202496</t>
+          <t>9786258202540</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Menstrual Health Awareness And Practies Of Women: A Comparative and İntervention Study</t>
+          <t>Temel Mutfak Teknikleri - 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>925</v>
+        <v>735</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258202373</t>
+          <t>9786258202496</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetin 100. Yılında Türkiye Sanayi Tarihi: Ekonometrik Yaklaşım</t>
+          <t>Menstrual Health Awareness And Practies Of Women: A Comparative and İntervention Study</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>295</v>
+        <v>925</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258202465</t>
+          <t>9786258202373</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>A Manual Guide to Environmental Kuznets Curve Extensions and Applications: A Retrospect to Renewable Energy Literature Review and Bibliometric Analysis</t>
+          <t>Cumhuriyetin 100. Yılında Türkiye Sanayi Tarihi: Ekonometrik Yaklaşım</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258202397</t>
+          <t>9786258202465</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Emotion AI in Healthcare: A Matter of Sustainability</t>
+          <t>A Manual Guide to Environmental Kuznets Curve Extensions and Applications: A Retrospect to Renewable Energy Literature Review and Bibliometric Analysis</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>750</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258202250</t>
+          <t>9786258202397</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimine Çok Boyutlu Bakış</t>
+          <t>Emotion AI in Healthcare: A Matter of Sustainability</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1430</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258202267</t>
+          <t>9786258202250</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gastronomide Güncel Felsefi Konular</t>
+          <t>Çocuk Gelişimine Çok Boyutlu Bakış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>615</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258202489</t>
+          <t>9786258202267</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Sürdürülebilirlik : Stratejilerden Uygulamalara Kapsamlı Bir Analiz</t>
+          <t>Gastronomide Güncel Felsefi Konular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>420</v>
+        <v>615</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258202472</t>
+          <t>9786258202489</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Turanlılar ve Pan-Turanizm'in El Kitabı</t>
+          <t>Yönetim ve Sürdürülebilirlik : Stratejilerden Uygulamalara Kapsamlı Bir Analiz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>790</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258202366</t>
+          <t>9786258202472</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Geleceğe Uluslararası Seçmeler: From The Past To The Future International Selections</t>
+          <t>Turanlılar ve Pan-Turanizm'in El Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>2900</v>
+        <v>790</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258202311</t>
+          <t>9786258202366</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>A Guide Book on Neurology</t>
+          <t>Geçmişten Geleceğe Uluslararası Seçmeler: From The Past To The Future International Selections</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>672</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258202298</t>
+          <t>9786258202311</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sociology of Small Groups</t>
+          <t>A Guide Book on Neurology</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>306.6</v>
+        <v>672</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258202328</t>
+          <t>9786258202298</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti’nin 100. Yıl Dönümüne Armağan: İktisadi, İdari ve Sosyal Bilimler Çerçevesinde Araştırmalar</t>
+          <t>Sociology of Small Groups</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>525</v>
+        <v>306.6</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258202205</t>
+          <t>9786258202328</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mikrobiyota: Obezitede Yeni Bir Tedavi Yöntemi</t>
+          <t>Türkiye Cumhuriyeti’nin 100. Yıl Dönümüne Armağan: İktisadi, İdari ve Sosyal Bilimler Çerçevesinde Araştırmalar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>168</v>
+        <v>525</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258202281</t>
+          <t>9786258202205</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yapı Mekaniğinde Sonlu Elemanlar Uygulamaları (ANSYS)</t>
+          <t>Mikrobiyota: Obezitede Yeni Bir Tedavi Yöntemi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>1008</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058202151</t>
+          <t>9786258202281</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Yerleşik Medeniyeti</t>
+          <t>Yapı Mekaniğinde Sonlu Elemanlar Uygulamaları (ANSYS)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>448</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258202168</t>
+          <t>9786058202151</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Изучение Предложения В Современном Русском Языке (Studying Sentences in Contemporary Russian)</t>
+          <t>Türklerin Yerleşik Medeniyeti</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>161</v>
+        <v>448</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258202137</t>
+          <t>9786258202168</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ulus İnşası ve Milliyetçilik</t>
+          <t>Изучение Предложения В Современном Русском Языке (Studying Sentences in Contemporary Russian)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>277.2</v>
+        <v>161</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258202212</t>
+          <t>9786258202137</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
+          <t>Ulus İnşası ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>560</v>
+        <v>277.2</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258202199</t>
+          <t>9786258202212</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Küçük Gruplar Sosyolojisi</t>
+          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250.6</v>
+        <v>784</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258202076</t>
+          <t>9786258202199</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İsmet Çavuşoğlu - Objektif Gerçeklikten Plastik Fantezilere</t>
+          <t>Küçük Gruplar Sosyolojisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>978.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258202069</t>
+          <t>9786258202076</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İstatistik: Konuşma Sırası Sayılarda</t>
+          <t>İsmet Çavuşoğlu - Objektif Gerçeklikten Plastik Fantezilere</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>166.6</v>
+        <v>978.6</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058202212</t>
+          <t>9786258202069</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
+          <t>İstatistik: Konuşma Sırası Sayılarda</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>784</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058202182</t>
+          <t>9786058202212</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sustainable Health Care Leadership and Environmental Sustainability</t>
+          <t>Matematik: İktisadi ve İdari Bilimler Fakülteleri İçin</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>441</v>
+        <v>784</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258202175</t>
+          <t>9786058202182</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>The Basic Concepts Of Chemistry : An Illustrated Study Guide for Students to Easily Learn Chemistry</t>
+          <t>Sustainable Health Care Leadership and Environmental Sustainability</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>238</v>
+        <v>441</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058202144</t>
+          <t>9786258202175</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Perdeyi Aydınlatanlar: Sinema Makinistlerinin Gözünden Yeşilçam</t>
+          <t>The Basic Concepts Of Chemistry : An Illustrated Study Guide for Students to Easily Learn Chemistry</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>532</v>
+        <v>238</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058202106</t>
+          <t>9786058202144</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Erol Yıldır'ın Atları Sergi Kataloğu: 2021 - Erol Yıldır's Horses Exhibition Catalog: 2021</t>
+          <t>Beyaz Perdeyi Aydınlatanlar: Sinema Makinistlerinin Gözünden Yeşilçam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>238</v>
+        <v>532</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058202113</t>
+          <t>9786058202106</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bağımlılıklardan Korunma ve Sağlıklı Yaşam : Kısa Bir Giriş</t>
+          <t>Erol Yıldır'ın Atları Sergi Kataloğu: 2021 - Erol Yıldır's Horses Exhibition Catalog: 2021</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>196</v>
+        <v>238</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258202120</t>
+          <t>9786058202113</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Anadolu’nun Sesi ve Sözü : Aşık Veysel</t>
+          <t>Bağımlılıklardan Korunma ve Sağlıklı Yaşam : Kısa Bir Giriş</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>148.4</v>
+        <v>196</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258202007</t>
+          <t>9786258202120</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Su Kaynakları Mühendisliğinde Bilgisayar Uygulamaları : HEC-RAS</t>
+          <t>Anadolu’nun Sesi ve Sözü : Aşık Veysel</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>303.8</v>
+        <v>148.4</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258202090</t>
+          <t>9786258202007</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Retrospektif Resim Sergisi Kataloğu : 2022</t>
+          <t>Su Kaynakları Mühendisliğinde Bilgisayar Uygulamaları : HEC-RAS</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>238</v>
+        <v>303.8</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054827824</t>
+          <t>9786258202090</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Runnemathics : Mathematics of Running : Modeling Pace and Time Formulas for 10K Half Full and Ultra Marathons Using Simulations</t>
+          <t>Retrospektif Resim Sergisi Kataloğu : 2022</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>574</v>
+        <v>238</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258202014</t>
+          <t>9786054827824</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Rise of China and The Belt - Road Initiative</t>
+          <t>Runnemathics : Mathematics of Running : Modeling Pace and Time Formulas for 10K Half Full and Ultra Marathons Using Simulations</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>119</v>
+        <v>574</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054827992</t>
+          <t>9786258202014</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Örneklerle Uygulamalı C ve C++</t>
+          <t>Rise of China and The Belt - Road Initiative</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>616</v>
+        <v>119</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054827985</t>
+          <t>9786054827992</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bulanık Mantık ve Python Uygulamaları</t>
+          <t>Örneklerle Uygulamalı C ve C++</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>441</v>
+        <v>616</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054827909</t>
+          <t>9786054827985</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sporda Rekor Denemesi Performanslarında Yönetim ve Organizasyon : Su Altında Ağırlık Kaldırma Rekoru</t>
+          <t>Bulanık Mantık ve Python Uygulamaları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>385</v>
+        <v>441</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054827893</t>
+          <t>9786054827909</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Resim Teknikleri Ansiklopedisi</t>
+          <t>Sporda Rekor Denemesi Performanslarında Yönetim ve Organizasyon : Su Altında Ağırlık Kaldırma Rekoru</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>777</v>
+        <v>385</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258202052</t>
+          <t>9786054827893</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka ve Sinema: Yapay Zeka Çağında Sinema</t>
+          <t>Resim Teknikleri Ansiklopedisi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>371</v>
+        <v>777</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258202045</t>
+          <t>9786258202052</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Contemporary Turkish Art : Aura : Çağdaş Türk Sanatı</t>
+          <t>Yapay Zeka ve Sinema: Yapay Zeka Çağında Sinema</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>390.6</v>
+        <v>371</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054827961</t>
+          <t>9786258202045</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>A Novel Design of Optimization Algorithm Based on Optimization Problems and its Application on Real Life Problems</t>
+          <t>Contemporary Turkish Art : Aura : Çağdaş Türk Sanatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>385</v>
+        <v>390.6</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054827954</t>
+          <t>9786054827961</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Örgüt Kültürü Boyutuyla Farklılıkların Yönetimi</t>
+          <t>A Novel Design of Optimization Algorithm Based on Optimization Problems and its Application on Real Life Problems</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>224</v>
+        <v>385</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054827978</t>
+          <t>9786054827954</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Türk Mutfak Kültürü ve Temel Tarifler (Ciltli)</t>
+          <t>Örgüt Kültürü Boyutuyla Farklılıkların Yönetimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>306.6</v>
+        <v>224</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054827879</t>
+          <t>9786054827978</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>A Guide Book on Neuroanatomy</t>
+          <t>Türk Mutfak Kültürü ve Temel Tarifler (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>516.6</v>
+        <v>307</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054827886</t>
+          <t>9786054827879</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Emotional Intelligence Strategic Emotional Intelligence and Leadership: A Guide Book</t>
+          <t>A Guide Book on Neuroanatomy</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>263.2</v>
+        <v>516.6</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054827855</t>
+          <t>9786054827886</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Badminton: Ders Kitabı</t>
+          <t>Emotional Intelligence Strategic Emotional Intelligence and Leadership: A Guide Book</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>278.6</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054827794</t>
+          <t>9786054827855</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Marşların Duygusal Dili: Türkçe - İngilizce ve Yerel Dillerde Bir Antoloji</t>
+          <t>Badminton: Ders Kitabı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>698.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054827848</t>
+          <t>9786054827794</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy'un Sanat ve Düşünce Dünyasına Bakış</t>
+          <t>Ulusal Marşların Duygusal Dili: Türkçe - İngilizce ve Yerel Dillerde Bir Antoloji</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>263.2</v>
+        <v>698.6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054827800</t>
+          <t>9786054827848</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Koşu Matematiği : Runnemathics</t>
+          <t>Mehmet Akif Ersoy'un Sanat ve Düşünce Dünyasına Bakış</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>418.6</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054827831</t>
+          <t>9786054827800</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Anlayarak Hızlı Okuma Teknikleri: Anlayarak Çok Hızlı Okuyabilirsin</t>
+          <t>Koşu Matematiği : Runnemathics</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>112</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054827589</t>
+          <t>9786054827831</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sağlığa Koşu</t>
+          <t>Anlayarak Hızlı Okuma Teknikleri: Anlayarak Çok Hızlı Okuyabilirsin</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>142.8</v>
+        <v>112</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054827541</t>
+          <t>9786054827589</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Koroner Spor: Ders Kitabı: Kardiyal Prevensiyon ve Rehabilitasyon</t>
+          <t>Sağlığa Koşu</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>196</v>
+        <v>142.8</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054827497</t>
+          <t>9786054827541</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Radar Sistemleri ve Savunma Sanayii Uygulamaları: Matlab Uygulamaları ve Çözümlü Örneklerle Birlikte</t>
+          <t>Koroner Spor: Ders Kitabı: Kardiyal Prevensiyon ve Rehabilitasyon</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>252</v>
+        <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054827503</t>
+          <t>9786054827497</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>4. Uluslararası Orta Doğu Sempozyumu: Orta Doğu'da Barışı Tesis Etmek</t>
+          <t>Radar Sistemleri ve Savunma Sanayii Uygulamaları: Matlab Uygulamaları ve Çözümlü Örneklerle Birlikte</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>278.6</v>
+        <v>252</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054827381</t>
+          <t>9786054827503</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Approaches, Methods and Techniques in Teaching Writing</t>
+          <t>4. Uluslararası Orta Doğu Sempozyumu: Orta Doğu'da Barışı Tesis Etmek</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>147</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054827336</t>
+          <t>9786054827381</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Crossroads of Representations: Proceedings of 2nd International New Media Conference</t>
+          <t>Approaches, Methods and Techniques in Teaching Writing</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>175</v>
+        <v>147</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054827411</t>
+          <t>9786054827336</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Kemal Ümmi Divanı</t>
+          <t>Crossroads of Representations: Proceedings of 2nd International New Media Conference</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>420</v>
+        <v>175</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054827091</t>
+          <t>9786054827411</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Gümrük Birliği Süresince Türk Otomotiv Sanayisinin ve Otomotiv Yan Sanayiinin Rekabet Gücü</t>
+          <t>Kemal Ümmi Divanı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>109.2</v>
+        <v>420</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054827077</t>
+          <t>9786054827091</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Keynezyen ve Monetarist İstikrar Politikaları</t>
+          <t>Gümrük Birliği Süresince Türk Otomotiv Sanayisinin ve Otomotiv Yan Sanayiinin Rekabet Gücü</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>109.2</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054827107</t>
+          <t>9786054827077</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Sınır Ticaretinin Türkiye Ekonomisine Etkileri</t>
+          <t>Keynezyen ve Monetarist İstikrar Politikaları</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>109.2</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054827121</t>
+          <t>9786054827107</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Tarımsal Destekleme ve Taban Fiyatları Politikası</t>
+          <t>Sınır Ticaretinin Türkiye Ekonomisine Etkileri</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>109.2</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054827046</t>
+          <t>9786054827121</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
+          <t>Türkiye'de Tarımsal Destekleme ve Taban Fiyatları Politikası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>119</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056282324</t>
+          <t>9786054827046</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Meslek Yüksekokulları İçin İşletme Yönetimi - 1</t>
+          <t>Bilinçaltı Reklamcılık ve İletişim Teknikleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>19</v>
+        <v>119</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054827145</t>
+          <t>9786056282324</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mühendislikte Mekanik-Statik</t>
+          <t>Meslek Yüksekokulları İçin İşletme Yönetimi - 1</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>357</v>
+        <v>19</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054827008</t>
+          <t>9786054827145</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ekonometri</t>
+          <t>Mühendislikte Mekanik-Statik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>142.8</v>
+        <v>357</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056282362</t>
+          <t>9786054827008</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret İşlemleri Muhasebesi</t>
+          <t>Ekonometri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>34</v>
+        <v>142.8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056282386</t>
+          <t>9786056282362</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İlkeleri Global ve Yönetimsel Yaklaşım</t>
+          <t>Dış Ticaret İşlemleri Muhasebesi</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>34</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786056282393</t>
+          <t>9786056282386</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Yöntemi Global ve Yönetimsel Yaklaşım</t>
+          <t>Pazarlama İlkeleri Global ve Yönetimsel Yaklaşım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>38</v>
+        <v>34</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054827138</t>
+          <t>9786056282393</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Genel ve Temel Hukuk Kavram ve Kurumları</t>
+          <t>Pazarlama Yöntemi Global ve Yönetimsel Yaklaşım</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786056282355</t>
+          <t>9786054827138</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Batik Sanatı</t>
+          <t>Genel ve Temel Hukuk Kavram ve Kurumları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>469</v>
+        <v>49</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056282348</t>
+          <t>9786056282355</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>"Türkiye'nin Denim Giysi İhracatının Ülkelere Göre Tasarım Farklılıkları"</t>
+          <t>Batik Sanatı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>105</v>
+        <v>469</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054827039</t>
+          <t>9786056282348</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka: Bütünleşik Bilişe Doğru</t>
+          <t>"Türkiye'nin Denim Giysi İhracatının Ülkelere Göre Tasarım Farklılıkları"</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>61.6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054827466</t>
+          <t>9786054827039</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Genel İşletme</t>
+          <t>Yapay Zeka: Bütünleşik Bilişe Doğru</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>126</v>
+        <v>61.6</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054827428</t>
+          <t>9786054827466</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Psikolojide Kullanılan Ölçekler</t>
+          <t>Genel İşletme</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>418.6</v>
+        <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054827374</t>
+          <t>9786054827428</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Antrenman Bilgisi</t>
+          <t>Psikolojide Kullanılan Ölçekler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>252</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054827350</t>
+          <t>9786054827374</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Akciğer Kanseri ve PET/BT'deki Yanlış Pozitifliğin İrdelenmesi</t>
+          <t>Antrenman Bilgisi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>112</v>
+        <v>252</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054827343</t>
+          <t>9786054827350</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Eozinofilik Pnömoniler</t>
+          <t>Akciğer Kanseri ve PET/BT'deki Yanlış Pozitifliğin İrdelenmesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>126</v>
+        <v>112</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054827480</t>
+          <t>9786054827343</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Elektrik Güç Sistemleri Analizi</t>
+          <t>Eozinofilik Pnömoniler</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>364</v>
+        <v>126</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054827060</t>
+          <t>9786054827480</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret Teorisi ve Türkiye'de Dış Ticaret Politikaları</t>
+          <t>Elektrik Güç Sistemleri Analizi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>175</v>
+        <v>364</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054827473</t>
+          <t>9786054827060</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kişiler Arası Etkili İletişim</t>
+          <t>Dış Ticaret Teorisi ve Türkiye'de Dış Ticaret Politikaları</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054827459</t>
+          <t>9786054827473</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Entrepreneurship and Innovation in New Media Ecosystem: Proceedings of 3rd International New Media Conference</t>
+          <t>Kişiler Arası Etkili İletişim</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054827268</t>
+          <t>9786054827459</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı SAP 2000 - Yapı Sistemlerinin Modellenmesi</t>
+          <t>Entrepreneurship and Innovation in New Media Ecosystem: Proceedings of 3rd International New Media Conference</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>199</v>
+        <v>175</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054827404</t>
+          <t>9786054827268</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>New Concepts and New Conflicts in Global Security Issues</t>
+          <t>Uygulamalı SAP 2000 - Yapı Sistemlerinin Modellenmesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>112</v>
+        <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054827213</t>
+          <t>9786054827404</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 2</t>
+          <t>New Concepts and New Conflicts in Global Security Issues</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>217</v>
+        <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056282379</t>
+          <t>9786054827213</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>The Impact Of Credıt Risk Management On The EU Banks' Performance</t>
+          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 2</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>84</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054827275</t>
+          <t>9786056282379</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Uygulamaları ile Rijitlik Matrisleri Metodu</t>
+          <t>The Impact Of Credıt Risk Management On The EU Banks' Performance</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>252</v>
+        <v>84</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054827114</t>
+          <t>9786054827275</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bütçe ve Maliye Politikaları</t>
+          <t>Bilgisayar Uygulamaları ile Rijitlik Matrisleri Metodu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>123.2</v>
+        <v>252</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054827152</t>
+          <t>9786054827114</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bilişsel Bilimler Elkitabı</t>
+          <t>Türkiye'de Bütçe ve Maliye Politikaları</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>224</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054827169</t>
+          <t>9786054827152</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İnşaat Mühendisliğine Giriş</t>
+          <t>Bilişsel Bilimler Elkitabı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>392</v>
+        <v>224</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054827367</t>
+          <t>9786054827169</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Graphic Design in Television Decor</t>
+          <t>İnşaat Mühendisliğine Giriş</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>238</v>
+        <v>392</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054827398</t>
+          <t>9786054827367</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Uccello'dan Gericault'ya Avrupa Resminde At İmgesi</t>
+          <t>Graphic Design in Television Decor</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>553</v>
+        <v>238</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054827022</t>
+          <t>9786054827398</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Basel Kriterleri Çerçevesinde Türk Finans ve Bankacılık Sektörünün Yeniden Düzenlenmesi</t>
+          <t>Uccello'dan Gericault'ya Avrupa Resminde At İmgesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>168</v>
+        <v>553</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054827015</t>
+          <t>9786054827022</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dünya Bankası'nın Önerdiği Yapısal Uyum Programlarının Az Gelişmiş Ülkelere Etkilerinin Ülke Örnekleriyle İncelenmesi</t>
+          <t>Basel Kriterleri Çerçevesinde Türk Finans ve Bankacılık Sektörünün Yeniden Düzenlenmesi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>91</v>
+        <v>168</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054827084</t>
+          <t>9786054827015</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye'de Lojistik Sektörünün Gelişimi</t>
+          <t>Dünya Bankası'nın Önerdiği Yapısal Uyum Programlarının Az Gelişmiş Ülkelere Etkilerinin Ülke Örnekleriyle İncelenmesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>109.2</v>
+        <v>91</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054827190</t>
+          <t>9786054827084</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 1</t>
+          <t>Dünyada ve Türkiye'de Lojistik Sektörünün Gelişimi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>296.8</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054827305</t>
+          <t>9786054827190</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Piyasaları ve Sürdürülebilir Kalkınma</t>
+          <t>Şekil Değiştiren Cisim Mekaniği: Mukavemet 1</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>84</v>
+        <v>296.8</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054827299</t>
+          <t>9786054827305</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Güreş Anıları ile Atatürk</t>
+          <t>Sermaye Piyasaları ve Sürdürülebilir Kalkınma</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>63</v>
+        <v>84</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054827237</t>
+          <t>9786054827299</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Akıl Hastalıkları ve Şiddet</t>
+          <t>Güreş Anıları ile Atatürk</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>133</v>
+        <v>63</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054827244</t>
+          <t>9786054827237</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ülkeler</t>
+          <t>Akıl Hastalıkları ve Şiddet</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>147</v>
+        <v>133</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054827251</t>
+          <t>9786054827244</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Rorschach Testi: Dinamik - Diagnostik Yaklaşım</t>
+          <t>Kayıp Ülkeler</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>123.2</v>
+        <v>147</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056282231</t>
+          <t>9786054827251</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ticaret Kanunu (6102 Sayılı Kanun)</t>
+          <t>Rorschach Testi: Dinamik - Diagnostik Yaklaşım</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>112</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054827053</t>
+          <t>9786056282231</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Başlıca Enflasyon Teorileri ve Türkiye'de Enflasyon</t>
+          <t>Yeni Türk Ticaret Kanunu (6102 Sayılı Kanun)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>126</v>
+        <v>112</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054827183</t>
+          <t>9786054827053</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sino-Turkey Relations : Concept Policies and Prospects</t>
+          <t>Başlıca Enflasyon Teorileri ve Türkiye'de Enflasyon</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>126</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054827282</t>
+          <t>9786054827183</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Approaches on New Media : Proceedings of 1st International New Media Conference / Yeni Medyada Yaklaşımlar: 1. Uluslararası Yeni Medya Konferansı Bildirileri</t>
+          <t>Sino-Turkey Relations : Concept Policies and Prospects</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>123.2</v>
+        <v>126</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054827220</t>
+          <t>9786054827282</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Üretim İşletmelerinde İnsan Kaynakları ve Çalışan Personelin Motivasyonu</t>
+          <t>Approaches on New Media : Proceedings of 1st International New Media Conference / Yeni Medyada Yaklaşımlar: 1. Uluslararası Yeni Medya Konferansı Bildirileri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>109.2</v>
+        <v>123.2</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054827688</t>
+          <t>9786054827220</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Akademi Sanat: Karma Resim Sergi Kataloğu 5 Şubat-Mart 2020</t>
+          <t>Üretim İşletmelerinde İnsan Kaynakları ve Çalışan Personelin Motivasyonu</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>49</v>
+        <v>109.2</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054827718</t>
+          <t>9786054827688</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Romantizmden Günümüze : Batı Resminde At İmgesi</t>
+          <t>Akademi Sanat: Karma Resim Sergi Kataloğu 5 Şubat-Mart 2020</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>490</v>
+        <v>49</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054827701</t>
+          <t>9786054827718</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dionysos’u Giydirmek : Sanat, Tekstil Tasarımı - Bilinç ve Dışındakiler</t>
+          <t>Romantizmden Günümüze : Batı Resminde At İmgesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>364</v>
+        <v>490</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054827763</t>
+          <t>9786054827701</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dünyada ve Türkiye’de Denizyolu Taşımacılığı ve Denizyolu Taşımacılığının Çevreye Etkilerinin Analizi</t>
+          <t>Dionysos’u Giydirmek : Sanat, Tekstil Tasarımı - Bilinç ve Dışındakiler</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>161</v>
+        <v>364</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054827725</t>
+          <t>9786054827763</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Simetrik İllüstrasyön</t>
+          <t>Dünyada ve Türkiye’de Denizyolu Taşımacılığı ve Denizyolu Taşımacılığının Çevreye Etkilerinin Analizi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>252</v>
+        <v>161</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054827770</t>
+          <t>9786054827725</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Genç Ustalar Karma Sergi Kataloğu</t>
+          <t>Simetrik İllüstrasyön</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>138.6</v>
+        <v>252</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054827749</t>
+          <t>9786054827770</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplum 5.0: Üzerine Yazılar</t>
+          <t>Genç Ustalar Karma Sergi Kataloğu</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>156.8</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054827732</t>
+          <t>9786054827749</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Motorik İle Fitness</t>
+          <t>Toplum 5.0: Üzerine Yazılar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>294</v>
+        <v>156.8</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054827664</t>
+          <t>9786054827732</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>1. Uluslararası Asya-Pasifik Sempozyumu: Siyasi, İktisadi ve Toplumsal Yönleriyle Güney Asya</t>
+          <t>Motorik İle Fitness</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>138.6</v>
+        <v>294</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054827695</t>
+          <t>9786054827664</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm ve Süreçler ve Digital Transformation and Processes</t>
+          <t>1. Uluslararası Asya-Pasifik Sempozyumu: Siyasi, İktisadi ve Toplumsal Yönleriyle Güney Asya</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>182</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
+          <t>9786054827695</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşüm ve Süreçler ve Digital Transformation and Processes</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
           <t>9786054827657</t>
         </is>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Bulanık Çok Ölçütlü Karar Verme Yöntemleri</t>
         </is>
       </c>
-      <c r="C115" s="1">
+      <c r="C116" s="1">
         <v>112</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>