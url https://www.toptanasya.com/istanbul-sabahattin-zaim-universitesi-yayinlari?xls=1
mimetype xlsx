--- v0 (2026-03-15)
+++ v1 (2026-11-01)
@@ -85,685 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257558426</t>
+          <t>9786058154193</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy Şair Bir Mütefekkirin Dünyası</t>
+          <t>Sultan II. Bayezid ve Dönemi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257558358</t>
+          <t>9786257558426</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yapı Statiği Taşıyıcı Sistemler ve Örnek Çözümler</t>
+          <t>Mehmet Akif Ersoy Şair Bir Mütefekkirin Dünyası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257558341</t>
+          <t>9786257558358</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İpekyolu Kenti Konya Selçuklu - Osmanlı Dönemleri Anıtsal Mimari Mirası</t>
+          <t>Yapı Statiği Taşıyıcı Sistemler ve Örnek Çözümler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257558129</t>
+          <t>9786257558341</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Farabi Günümüze Ne Söyler?</t>
+          <t>İpekyolu Kenti Konya Selçuklu - Osmanlı Dönemleri Anıtsal Mimari Mirası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257558266</t>
+          <t>9786257558129</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Governance and Political Authority in the Muslim World: Examining Theory and Practice</t>
+          <t>Farabi Günümüze Ne Söyler?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257558136</t>
+          <t>9786257558266</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Ekonomik ve Sosyal Tarihi Konusunda Çalışan Türk Bilim İnsanları</t>
+          <t>Governance and Political Authority in the Muslim World: Examining Theory and Practice</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257558303</t>
+          <t>9786257558136</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Monarşi, Demokrasi ve Yerinden Yönetim</t>
+          <t>Osmanlı Ekonomik ve Sosyal Tarihi Konusunda Çalışan Türk Bilim İnsanları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257558280</t>
+          <t>9786257558303</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yapı Elemanları 2 - Döşeme ve Merdiven</t>
+          <t>Monarşi, Demokrasi ve Yerinden Yönetim</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257558297</t>
+          <t>9786257558280</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Helal Gıda El Kitabı</t>
+          <t>Yapı Elemanları 2 - Döşeme ve Merdiven</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257558143</t>
+          <t>9786257558297</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Medrese Nedir?</t>
+          <t>Helal Gıda El Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257558273</t>
+          <t>9786257558143</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yapı Elemanları 1 - Temel ve Duvar</t>
+          <t>Medrese Nedir?</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056955440</t>
+          <t>9786257558273</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 3 (Ciltli)</t>
+          <t>Yapı Elemanları 1 - Temel ve Duvar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058043985</t>
+          <t>9786056955440</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Evkaf'ul-nukud Fi'l-balkan İbbani'l-ahdi'l-osmani (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 3 (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058043978</t>
+          <t>9786058043985</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Cash Waqfs In Ottoman Europe (Ciltli)</t>
+          <t>Evkaf'ul-nukud Fi'l-balkan İbbani'l-ahdi'l-osmani (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257558082</t>
+          <t>9786058043978</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ermeni Meselesini Birlikte Konuşmak</t>
+          <t>Cash Waqfs In Ottoman Europe (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257558075</t>
+          <t>9786257558082</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yapı Taşıyıcı Malzemelerinin Mukavemeti</t>
+          <t>Ermeni Meselesini Birlikte Konuşmak</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>170</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786050667530</t>
+          <t>9786257558075</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Towards A New Theory Of Fınance: Can Islamıc Fınance Be It?</t>
+          <t>Yapı Taşıyıcı Malzemelerinin Mukavemeti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056203800</t>
+          <t>9786050667530</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Tasarım ve Teknik Sunu İlkeleri</t>
+          <t>Towards A New Theory Of Fınance: Can Islamıc Fınance Be It?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>720</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4440000000346</t>
+          <t>9786056203800</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 7 (Ciltli)</t>
+          <t>Mühendislik Tasarım ve Teknik Sunu İlkeleri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058043909</t>
+          <t>4440000000346</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 9 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 7 (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058043916</t>
+          <t>9786058043909</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 10 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 9 (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058043923</t>
+          <t>9786058043916</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 11 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 10 (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056955433</t>
+          <t>9786058043923</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 2 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 11 (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056955426</t>
+          <t>9786056955433</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 1 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056955471</t>
+          <t>9786056955426</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 6 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056955464</t>
+          <t>9786056955471</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 5 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 6 (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056955495</t>
+          <t>9786056955464</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 8 (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 5 (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056955419</t>
+          <t>9786056955495</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları (Ciltli)</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları Cilt 8 (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058154117</t>
+          <t>9786056955419</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Resilkroad</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058154100</t>
+          <t>9786058154117</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Medeniyetler Güzergahı İpek Yolu</t>
+          <t>Resilkroad</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056203893</t>
+          <t>9786058154100</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Bankacılık ve Finansman</t>
+          <t>Medeniyetler Güzergahı İpek Yolu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786050667561</t>
+          <t>9786056203893</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>El-Cevanib’ul-Atıfiyye Fi Hayatü’l-Enbiya: Keşf ve Taamulaat Nafsiyah</t>
+          <t>İslam'da Bankacılık ve Finansman</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786050667592</t>
+          <t>9786050667561</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadi Düşünce Tarihi (2 Cilt Takım) (Ciltli)</t>
+          <t>El-Cevanib’ul-Atıfiyye Fi Hayatü’l-Enbiya: Keşf ve Taamulaat Nafsiyah</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>700</v>
+        <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056955402</t>
+          <t>9786050667592</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Dönemi Rumeli Para Vakıfları (12 Cilt Takım) (Ciltli)</t>
+          <t>İslam İktisadi Düşünce Tarihi (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>2500</v>
+        <v>900</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786050667523</t>
+          <t>9786056955402</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Al-Ghazali</t>
+          <t>Osmanlı Dönemi Rumeli Para Vakıfları (12 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>175</v>
+        <v>3250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786050667547</t>
+          <t>9786050667523</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Epidemik Toplum</t>
+          <t>Al-Ghazali</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786050667554</t>
+          <t>9786050667547</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bilecik Gölpazarı Kırsal Mimari Mirası</t>
+          <t>Epidemik Toplum</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786050667585</t>
+          <t>9786050667554</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Avrupa’da İslam Politikaları</t>
+          <t>Bilecik Gölpazarı Kırsal Mimari Mirası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>375</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786050667516</t>
+          <t>9786050667585</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Helal ve Sağlıklı Gıda</t>
+          <t>Avrupa’da İslam Politikaları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058154155</t>
+          <t>9786050667516</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Lisansüstü Tez Yazım Kılavuzu</t>
+          <t>Helal ve Sağlıklı Gıda</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058154162</t>
+          <t>9786058154155</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sultan 2. Abdülhamid Dönemi</t>
+          <t>Lisansüstü Tez Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058043954</t>
+          <t>9786058154162</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yapı Elemanları - 1</t>
+          <t>Sultan 2. Abdülhamid Dönemi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
+          <t>9786058043954</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yapı Elemanları - 1</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786058043961</t>
         </is>
       </c>
-      <c r="B44" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Bilimsel Araştırma Yöntemleri</t>
         </is>
       </c>
-      <c r="C44" s="1">
+      <c r="C45" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>