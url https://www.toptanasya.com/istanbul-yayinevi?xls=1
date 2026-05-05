--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,700 +85,910 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057239792</t>
+          <t>9789758727094</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kristolojiye Giriş</t>
+          <t>Yaşamın İçinden Dini Yazılar 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057239754</t>
+          <t>9789758727056</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Endülüs</t>
+          <t>Yaşamın İçinden Dini Yazılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057239785</t>
+          <t>9789758727087</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Dini İslam ve Medeni Dindarlık Yolunda İnsan</t>
+          <t>Misyoner</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057239730</t>
+          <t>9786058808201</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dini Cevaplar 3</t>
+          <t>Küreselleşme Sürecinde Türkiye’de İslam</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>280</v>
+        <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058023246</t>
+          <t>9786058808218</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Can A Muslim Be An Evolutionist?</t>
+          <t>Dahi ve Dindar: Isaac Newton</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786058808263</t>
+          <t>9786056441745</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>People Are Asleep They Wake Up When They Die</t>
+          <t>Din Neden Gereklidir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058808249</t>
+          <t>9786056441721</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilim: Tanrı Var</t>
+          <t>Duanız Olmasa Ne Öneminiz Var?</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758727063</t>
+          <t>9786056621260</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Modern Bilim Felsefe ve Tanrı</t>
+          <t>İslam Ne Değildir</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058808232</t>
+          <t>9786056621208</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’deki Emirler ve Yasaklar</t>
+          <t>Arzulardan Allah'a</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758727018</t>
+          <t>9786056441790</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuran’daki Dualar ve Seçme Ayetler (Cep Boy)</t>
+          <t>Ahlak Felsefe ve Allah</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>50</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758727001</t>
+          <t>9786058023253</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Hiç Tükenmeyen Mucize</t>
+          <t>The God Particle</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758727070</t>
+          <t>9786056621291</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Teorisi Felsefe ve Tanrı</t>
+          <t>Allah'sız Ahlak Mümkün Mü?</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058808225</t>
+          <t>9786057239761</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsanlar Uyurlar Ölünce Uyanırlar</t>
+          <t>Nikomedeia ve Hristiyanlık</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758727049</t>
+          <t>9786057239778</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Evrim Teorisi Felsefe ve Tanrı</t>
+          <t>Dini Cevaplar 4</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758727100</t>
+          <t>9786057239792</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dinin Kaynağı Olarak Kur’an Yeter Mi?</t>
+          <t>Kristolojiye Giriş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058808294</t>
+          <t>9786057239754</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Allah Felsefe ve Bilim</t>
+          <t>Endülüs</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057239723</t>
+          <t>9786057239785</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesinde Tanrı Nerede?</t>
+          <t>İnsanlık Dini İslam ve Medeni Dindarlık Yolunda İnsan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057239716</t>
+          <t>9786057239730</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Başka Din: Tasavvuf</t>
+          <t>Dini Cevaplar 3</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057239709</t>
+          <t>9786058023246</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dini Cevaplar 2</t>
+          <t>Can A Muslim Be An Evolutionist?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786050616491</t>
+          <t>9786058808263</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Yedi Çığlığı</t>
+          <t>People Are Asleep They Wake Up When They Die</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786050616422</t>
+          <t>9786058808249</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Rahmeti</t>
+          <t>Modern Bilim: Tanrı Var</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786050616484</t>
+          <t>9789758727063</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dini Cevaplar</t>
+          <t>Modern Bilim Felsefe ve Tanrı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786050616460</t>
+          <t>9786058808232</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Müslüman Evrimci Olabilir mi?</t>
+          <t>Kur’an-ı Kerim’deki Emirler ve Yasaklar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786050616446</t>
+          <t>9789758727018</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayretten Hayranlığa Aforizmalarım</t>
+          <t>Kuran’daki Dualar ve Seçme Ayetler (Cep Boy)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>60</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050616415</t>
+          <t>9789758727001</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Kendini Kınayan Nefis</t>
+          <t>Kur’an Hiç Tükenmeyen Mucize</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786050616453</t>
+          <t>9789758727070</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>101 Soruda Kur'an</t>
+          <t>Kuantum Teorisi Felsefe ve Tanrı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786050616439</t>
+          <t>9786058808225</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Neden Müslümanım?</t>
+          <t>İnsanlar Uyurlar Ölünce Uyanırlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058023215</t>
+          <t>9789758727049</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Teolojik ve Felsefi Açıdan Din Ahlak İlişkisi</t>
+          <t>Evrim Teorisi Felsefe ve Tanrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058023239</t>
+          <t>9789758727100</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de İslam ve Küreselleşme</t>
+          <t>Dinin Kaynağı Olarak Kur’an Yeter Mi?</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058023222</t>
+          <t>9786058808294</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Teolojik ve Felsefi Açıdan Din Bilim İlişkisi</t>
+          <t>Allah Felsefe ve Bilim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056621253</t>
+          <t>9786057239723</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İslamda Yoxdur...</t>
+          <t>Ahlak Felsefesinde Tanrı Nerede?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056621284</t>
+          <t>9786057239716</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İslam ve Kadın</t>
+          <t>Bir Başka Din: Tasavvuf</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056621277</t>
+          <t>9786057239709</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Yok!</t>
+          <t>Dini Cevaplar 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056621246</t>
+          <t>9786050616491</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat Delilleri</t>
+          <t>Ruhun Yedi Çığlığı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056621239</t>
+          <t>9786050616422</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tarihselcilik: Çelişkiler Bataklığında</t>
+          <t>Allah'ın Rahmeti</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>110</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056621215</t>
+          <t>9786050616484</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>The Quran Unchallengeable Miracle</t>
+          <t>Dini Cevaplar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056621222</t>
+          <t>9786050616460</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Allah'a Öğretilen Din</t>
+          <t>Bir Müslüman Evrimci Olabilir mi?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056441783</t>
+          <t>9786050616446</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Allah'ın Varlığının 12 Delili</t>
+          <t>Hayretten Hayranlığa Aforizmalarım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056441769</t>
+          <t>9786050616415</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kuran ve Bilimsel Zihnin İnşası</t>
+          <t>Kendini Kınayan Nefis</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789758727025</t>
+          <t>9786050616453</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Big Bang ve Tanrı</t>
+          <t>101 Soruda Kur'an</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056441752</t>
+          <t>9786050616439</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tanrı Parçacığı</t>
+          <t>Neden Müslümanım?</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>80</v>
+        <v>400</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056441714</t>
+          <t>9786058023215</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dini Konularda Kendini Kandırmanın 40 Yolu</t>
+          <t>Teolojik ve Felsefi Açıdan Din Ahlak İlişkisi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058808256</t>
+          <t>9786058023239</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uydurulan Din ve Kur'an’daki Din</t>
+          <t>Türkiye'de İslam ve Küreselleşme</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786058023222</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Teolojik ve Felsefi Açıdan Din Bilim İlişkisi</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786056621253</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>İslamda Yoxdur...</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056621284</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>İslam ve Kadın</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786056621277</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İslam’da Yok!</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786056621246</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Fıtrat Delilleri</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786056621239</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Tarihselcilik: Çelişkiler Bataklığında</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786056621215</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>The Quran Unchallengeable Miracle</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786056621222</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Allah'a Öğretilen Din</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786056441783</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Allah'ın Varlığının 12 Delili</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786056441769</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kuran ve Bilimsel Zihnin İnşası</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789758727025</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Big Bang ve Tanrı</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786056441752</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Tanrı Parçacığı</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786056441714</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Dini Konularda Kendini Kandırmanın 40 Yolu</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786058808256</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Uydurulan Din ve Kur'an’daki Din</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
           <t>9789758727032</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Terör’ün ve Cihad’ın Retoriği</t>
         </is>
       </c>
-      <c r="C45" s="1">
-        <v>110</v>
+      <c r="C59" s="1">
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>