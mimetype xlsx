--- v0 (2025-10-30)
+++ v1 (2026-05-05)
@@ -85,865 +85,880 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786056802898</t>
+          <t>9786056589102</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Amerika</t>
+          <t>Hablas Espanol 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056625152</t>
+          <t>9786056802898</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ün Yanı Başında</t>
+          <t>Amerika</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>243.75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058070196</t>
+          <t>9786056625152</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Seçme Öyküler</t>
+          <t>Atatürk’ün Yanı Başında</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>62.5</v>
+        <v>243.75</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056802812</t>
+          <t>9786058070196</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Si, Hablo Espanol (A1)</t>
+          <t>Ömer Seyfettin Seçme Öyküler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>825</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258158823</t>
+          <t>9786056802812</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>C'est Parti! A2</t>
+          <t>Si, Hablo Espanol (A1)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>825</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258158083</t>
+          <t>9786258158823</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Martin Eden</t>
+          <t>C'est Parti! A2</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>110</v>
+        <v>600</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057713285</t>
+          <t>9786258158083</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Woodwalker’lar</t>
+          <t>Martin Eden</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>110</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058070127</t>
+          <t>9786057713285</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Şeytan</t>
+          <t>Woodwalker’lar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>87.5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058070141</t>
+          <t>9786058070127</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Nutuk</t>
+          <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>175</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056802867</t>
+          <t>9786058070141</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Nutuk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>87.5</v>
+        <v>175</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056802850</t>
+          <t>9786056802867</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>50</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056892035</t>
+          <t>9786056802850</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gün İzleri</t>
+          <t>Yunus Emre Divanı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056802805</t>
+          <t>9786056892035</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşk-ı Memnu</t>
+          <t>Gün İzleri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>87.5</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056892028</t>
+          <t>9786056802805</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Aşk-ı Memnu</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>87.5</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056892059</t>
+          <t>9786056892028</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Araba Sevdası</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>87.5</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056892042</t>
+          <t>9786056892059</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kuyucaklı Yusuf</t>
+          <t>Araba Sevdası</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>87.5</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056802881</t>
+          <t>9786056892042</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Serüveni: Dünyanın Oluşumundan Sanayi Devrimi’ne</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056802874</t>
+          <t>9786056802881</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Ulus Devlete: Türk İnkılap Tarihi ve Türkiye Cumhuriyeti</t>
+          <t>İnsanlığın Serüveni: Dünyanın Oluşumundan Sanayi Devrimi’ne</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056802829</t>
+          <t>9786056802874</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eylül</t>
+          <t>İmparatorluktan Ulus Devlete: Türk İnkılap Tarihi ve Türkiye Cumhuriyeti</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>87.5</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056892004</t>
+          <t>9786056802829</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Küçük Balıkçılar</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>75</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056802836</t>
+          <t>9786056892004</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cimri</t>
+          <t>Küçük Balıkçılar</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056802843</t>
+          <t>9786056802836</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Cimri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>62.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056625169</t>
+          <t>9786056802843</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar?</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>80</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056625138</t>
+          <t>9786056625169</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vatan Yahut Silistre</t>
+          <t>İnsan Ne İle Yaşar?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>62.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056625183</t>
+          <t>9786056625138</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Vatan Yahut Silistre</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>87.5</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056625176</t>
+          <t>9786056625183</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Mai ve Siyah</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>87.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056625190</t>
+          <t>9786056625176</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Si, Hablo Espanol (A2)</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>825</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056625145</t>
+          <t>9786056625190</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Anafartalar Kumandanı Mustafa Kemal ve Çanakkale’de Savaşanlar İle Mülakat</t>
+          <t>Si, Hablo Espanol (A2)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>75</v>
+        <v>825</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057713278</t>
+          <t>9786056625145</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl Yaşa Yüzyıl Sev</t>
+          <t>Anafartalar Kumandanı Mustafa Kemal ve Çanakkale’de Savaşanlar İle Mülakat</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057713230</t>
+          <t>9786057713278</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kibarlık Budalası</t>
+          <t>Yüzyıl Yaşa Yüzyıl Sev</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>65</v>
+        <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257448420</t>
+          <t>9786057713230</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>C’est Parti ! A1.1</t>
+          <t>Kibarlık Budalası</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257448390</t>
+          <t>9786257448420</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>C’est Parti ! A1.1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>95</v>
+        <v>600</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057713742</t>
+          <t>9786257448390</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Haydi Rusça Öğrenelim! A1.2</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>600</v>
+        <v>95</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056892011</t>
+          <t>9786057713742</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Babandır!</t>
+          <t>Haydi Rusça Öğrenelim! A1.2</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>600</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057713216</t>
+          <t>9786056892011</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Mükemmel Babandır!</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057713339</t>
+          <t>9786057713216</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Woodwalker’lar - Carag'ın Dönüşümü (Ciltli)</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>210</v>
+        <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057713223</t>
+          <t>9786057713339</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Satranç</t>
+          <t>Woodwalker’lar - Carag'ın Dönüşümü (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>62.5</v>
+        <v>210</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057713186</t>
+          <t>9786057713223</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi’den Seçmeler</t>
+          <t>Satranç</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>62.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057713209</t>
+          <t>9786057713186</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Mesnevi’den Seçmeler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>75</v>
+        <v>62.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057713193</t>
+          <t>9786057713209</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Geceler</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056892080</t>
+          <t>9786057713193</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eşkal-i Zaman</t>
+          <t>Beyaz Geceler</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058070172</t>
+          <t>9786056892080</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Cesur Yürekler</t>
+          <t>Eşkal-i Zaman</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057713322</t>
+          <t>9786058070172</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Haydi Rusça Öğrenelim! A1.1</t>
+          <t>Cesur Yürekler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>600</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058070158</t>
+          <t>9786057713322</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Haydi Rusça Öğrenelim! A1.1</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>87.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058070165</t>
+          <t>9786058070158</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Değirmen</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>75</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058070134</t>
+          <t>9786058070165</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Esiri</t>
+          <t>Değirmen</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058070189</t>
+          <t>9786058070134</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sırça Köşk</t>
+          <t>Kafkas Esiri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>87.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786058070110</t>
+          <t>9786058070189</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Baloncuk</t>
+          <t>Sırça Köşk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>75</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056892073</t>
+          <t>9786058070110</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kürk Mantolu Madonna</t>
+          <t>Baloncuk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>87.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786058070103</t>
+          <t>9786056892073</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Köpek Alabaş</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>75</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786056892066</t>
+          <t>9786058070103</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eşekler Cenneti</t>
+          <t>Akıllı Köpek Alabaş</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056892097</t>
+          <t>9786056892066</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Cingöz Balık</t>
+          <t>Eşekler Cenneti</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057713308</t>
+          <t>9786056892097</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz</t>
+          <t>Cingöz Balık</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>87.5</v>
+        <v>75</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056625114</t>
+          <t>9786057713308</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Kumarbaz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>87.5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
+          <t>9786056625114</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
           <t>9786056625107</t>
         </is>
       </c>
-      <c r="B56" s="1" t="inlineStr">
+      <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Hablas Espanol 2</t>
         </is>
       </c>
-      <c r="C56" s="1">
+      <c r="C57" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>