--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -85,1045 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054640928</t>
+          <t>9786054640935</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ben Eski Ben Değilim</t>
+          <t>"Biz Bu Topraklara Aitiz"</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>385</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054640904</t>
+          <t>9786054640706</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>“Akşam İstanbul’da Çok Fena Şeyler Oldu” – 6-7 Eylül 1955’i Son Tanıkları Anlatıyor</t>
+          <t>Hanımlara Piliz Beylere Dikiz</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>550</v>
+        <v>580</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054640683</t>
+          <t>9786054640928</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gidelim Tatavla’ya: Görkemini Yitirmeyen Semt: Kurtuluş</t>
+          <t>Ben Eski Ben Değilim</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>800</v>
+        <v>385</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786054640898</t>
+          <t>9786054640904</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Deprem Sonrası Antakya: Tanıklıklar, Miras ve Gelecek</t>
+          <t>“Akşam İstanbul’da Çok Fena Şeyler Oldu” – 6-7 Eylül 1955’i Son Tanıkları Anlatıyor</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>660</v>
+        <v>550</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054640881</t>
+          <t>9786054640683</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yunan Vampir Şarka Gidiyor</t>
+          <t>Gidelim Tatavla’ya: Görkemini Yitirmeyen Semt: Kurtuluş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054640874</t>
+          <t>9786054640898</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>1929 Tatavla Yangını ve Tatavla’nın Kurtuluş”u</t>
+          <t>Deprem Sonrası Antakya: Tanıklıklar, Miras ve Gelecek</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>660</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054640867</t>
+          <t>9786054640881</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Keşke Kalsaydı - Yerel Tanıkların Gözünden Bir Antakya Tarihi</t>
+          <t>Yunan Vampir Şarka Gidiyor</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>495</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054640829</t>
+          <t>9786054640874</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tatavla Tarihi</t>
+          <t>1929 Tatavla Yangını ve Tatavla’nın Kurtuluş”u</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054640836</t>
+          <t>9786054640867</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Yaramız Derindir - Hafıza Sahası ve Sömürgeci Afazi</t>
+          <t>Keşke Kalsaydı - Yerel Tanıkların Gözünden Bir Antakya Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>495</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054640843</t>
+          <t>9786054640829</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Midilli Operasyonu</t>
+          <t>Tatavla Tarihi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>420</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054640850</t>
+          <t>9786054640836</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ev - İskenderun Sancağı 1934</t>
+          <t>Yaramız Derindir - Hafıza Sahası ve Sömürgeci Afazi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>460</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054640812</t>
+          <t>9786054640843</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Marika</t>
+          <t>Midilli Operasyonu</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054640805</t>
+          <t>9786054640850</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ölü Saatler</t>
+          <t>Ev - İskenderun Sancağı 1934</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>460</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054640799</t>
+          <t>9786054640812</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çıngıraklı Tatar</t>
+          <t>Marika</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>690</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054640782</t>
+          <t>9786054640805</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Kim Kaldı İmroz'da?</t>
+          <t>Ölü Saatler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>495</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054640775</t>
+          <t>9786054640799</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Anadolu Osmanlı Demiryolu Ve Bağdat Demiryolu Şirket-i Osmaniyesi İdaresi’nin İçyüzü</t>
+          <t>Çıngıraklı Tatar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>495</v>
+        <v>690</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054640652</t>
+          <t>9786054640782</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Constantinople Volume 1</t>
+          <t>Şimdi Kim Kaldı İmroz'da?</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1500</v>
+        <v>495</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054640645</t>
+          <t>9786054640775</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin İhyası Mümkün mü?</t>
+          <t>Anadolu Osmanlı Demiryolu Ve Bağdat Demiryolu Şirket-i Osmaniyesi İdaresi’nin İçyüzü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>495</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054640638</t>
+          <t>9786054640652</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar</t>
+          <t>Constantinople Volume 1</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>410</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054640294</t>
+          <t>9786054640645</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aristophanes Komedyaları 2: Barış</t>
+          <t>Türkiye'nin İhyası Mümkün mü?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054640300</t>
+          <t>9786054640638</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aristophanes Komedyaları 1: Lysistrata</t>
+          <t>Oyunlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18.52</v>
+        <v>410</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054640287</t>
+          <t>9786054640294</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mithistorima</t>
+          <t>Aristophanes Komedyaları 2: Barış</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>13.89</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054640270</t>
+          <t>9786054640300</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yakan Işık</t>
+          <t>Aristophanes Komedyaları 1: Lysistrata</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054640348</t>
+          <t>9786054640287</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Öyküler</t>
+          <t>Mithistorima</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>15.74</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054640157</t>
+          <t>9786054640270</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Leonis: Bir Dünyanın Merkezindeki Şehir İstanbul 1914-1922</t>
+          <t>Yakan Işık</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054640249</t>
+          <t>9786054640348</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluk ve Bir Günlük</t>
+          <t>Öyküler</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054640621</t>
+          <t>9786054640157</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yunankarası</t>
+          <t>Leonis: Bir Dünyanın Merkezindeki Şehir İstanbul 1914-1922</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054640515</t>
+          <t>9786054640249</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kudüs</t>
+          <t>Sonsuzluk ve Bir Günlük</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054640522</t>
+          <t>9786054640621</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rum Olmak Rum Kalmak</t>
+          <t>Yunankarası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054640614</t>
+          <t>9786054640515</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Üç Milliyetçiliğin Gölgesinde Kadim Bir Cemaat: Arapdili Doğu Ortodoksları</t>
+          <t>Küçük Kudüs</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054640553</t>
+          <t>9786054640522</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ne Mutsuz Yunanım Diyen!</t>
+          <t>Rum Olmak Rum Kalmak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054640560</t>
+          <t>9786054640614</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>K. P. Kavafis Bütün Şiirleri</t>
+          <t>Üç Milliyetçiliğin Gölgesinde Kadim Bir Cemaat: Arapdili Doğu Ortodoksları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054640591</t>
+          <t>9786054640553</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İstanbul'un Irgatları</t>
+          <t>Ne Mutsuz Yunanım Diyen!</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054640508</t>
+          <t>9786054640560</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hıristiyan Türkler ve Papa Eftim</t>
+          <t>K. P. Kavafis Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054640478</t>
+          <t>9786054640591</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Muhacirname</t>
+          <t>İstanbul'un Irgatları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054640416</t>
+          <t>9786054640508</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ayvali (Ciltli)</t>
+          <t>Hıristiyan Türkler ve Papa Eftim</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>70</v>
+        <v>500</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054640492</t>
+          <t>9786054640478</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Patriklik Fotoğrafçısı Dimitros Kalumenos'un Objektifinden 6/7 Eylül 1955 2. Cilt</t>
+          <t>Muhacirname</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054640485</t>
+          <t>9786054640416</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sırla Yüz Yüze</t>
+          <t>Ayvali (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>500</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054640355</t>
+          <t>9786054640492</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hasretin İki Yakasından Mübadele Öyküleri</t>
+          <t>Patriklik Fotoğrafçısı Dimitros Kalumenos'un Objektifinden 6/7 Eylül 1955 2. Cilt</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054640010</t>
+          <t>9786054640485</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Rumları Bugün ve Yarın</t>
+          <t>Sırla Yüz Yüze</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054640102</t>
+          <t>9786054640355</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kavafis ve Şehir</t>
+          <t>Hasretin İki Yakasından Mübadele Öyküleri</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>7.41</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054640003</t>
+          <t>9786054640010</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Fahişe Çika</t>
+          <t>İstanbul Rumları Bugün ve Yarın</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>210</v>
+        <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054640027</t>
+          <t>9786054640102</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çileci</t>
+          <t>Kavafis ve Şehir</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>30</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054640058</t>
+          <t>9786054640003</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Baba Konuşabilir Miyim?</t>
+          <t>Fahişe Çika</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>130</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054640096</t>
+          <t>9786054640027</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bütün şiirleri</t>
+          <t>Çileci</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>22.22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054640041</t>
+          <t>9786054640058</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Anavoles ke Katifori</t>
+          <t>Baba Konuşabilir Miyim?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>22.22</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054640065</t>
+          <t>9786054640096</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Artakalan</t>
+          <t>Bütün şiirleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054640034</t>
+          <t>9786054640041</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Yunanca Ortak Kelimeler, Deyimler ve Atasözleri</t>
+          <t>Anavoles ke Katifori</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054640126</t>
+          <t>9786054640065</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Romaiko İmerologio 2013</t>
+          <t>Artakalan</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054640188</t>
+          <t>9786054640034</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluğun Kalbinde Selanik İstanbul İzmir 1905 - 1912</t>
+          <t>Türkçe - Yunanca Ortak Kelimeler, Deyimler ve Atasözleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>22.22</v>
+        <v>500</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054640171</t>
+          <t>9786054640126</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>S.E.L.A.N.A. Şimdiki Mücadelemiz Bütün Bunlar İçindir</t>
+          <t>Romaiko İmerologio 2013</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>800</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054640164</t>
+          <t>9786054640188</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Three Days in The Monasteries of Cappadocia</t>
+          <t>İmparatorluğun Kalbinde Selanik İstanbul İzmir 1905 - 1912</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>30</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054640317</t>
+          <t>9786054640171</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar, Kurbanlar, Direnişçiler</t>
+          <t>S.E.L.A.N.A. Şimdiki Mücadelemiz Bütün Bunlar İçindir</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054640539</t>
+          <t>9786054640164</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Namus Meselesi</t>
+          <t>Three Days in The Monasteries of Cappadocia</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>30</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054640331</t>
+          <t>9786054640317</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>To Proto Fili : Ena Apoyevma tu Yorgaki Viziinu sto Haremi tu Abdülaziz</t>
+          <t>Kahramanlar, Kurbanlar, Direnişçiler</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>13.89</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054640393</t>
+          <t>9786054640539</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Patriklik Fotoğrafçısı: Dimitrios Kalumenos'un Objektifinden 6/7 Eylül 1955</t>
+          <t>Bir Namus Meselesi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054640362</t>
+          <t>9786054640331</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İşgal, Direniş, İç Savaş</t>
+          <t>To Proto Fili : Ena Apoyevma tu Yorgaki Viziinu sto Haremi tu Abdülaziz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054640409</t>
+          <t>9786054640393</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İstanbulum Tadım Tuzum - Bir Varmış Bir Yokmuş</t>
+          <t>Patriklik Fotoğrafçısı: Dimitrios Kalumenos'un Objektifinden 6/7 Eylül 1955</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054640256</t>
+          <t>9786054640362</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>The Exchange of Populations / Historiography and Refugee Memory</t>
+          <t>İşgal, Direniş, İç Savaş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>37.04</v>
+        <v>400</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054640140</t>
+          <t>9786054640409</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Diadromes Sto Fanari, Ton Balata Ke Tis Vlahernes</t>
+          <t>İstanbulum Tadım Tuzum - Bir Varmış Bir Yokmuş</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>180</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054640072</t>
+          <t>9786054640256</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tatavla Tarihi: Ta Tatavla Ke i İstoria Tus</t>
+          <t>The Exchange of Populations / Historiography and Refugee Memory</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>55.56</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054640744</t>
+          <t>9786054640140</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>"Kısmet Tabii..."</t>
+          <t>Diadromes Sto Fanari, Ton Balata Ke Tis Vlahernes</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054640737</t>
+          <t>9786054640072</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Sırları</t>
+          <t>Tatavla Tarihi: Ta Tatavla Ke i İstoria Tus</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>550</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054640720</t>
+          <t>9786054640744</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Feminist Pedagoji: Müzeler Hafıza Mekanları ve Hatırlama Pratikleri - Feminist Pedagogy: Museums Memory Sites and Practices of Remembrance</t>
+          <t>"Kısmet Tabii..."</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>500</v>
+        <v>140</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054640713</t>
+          <t>9786054640737</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İlk Yaratılanlar</t>
+          <t>Beyoğlu Sırları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>385</v>
+        <v>550</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054640669</t>
+          <t>9786054640720</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Philothei Parerga</t>
+          <t>Feminist Pedagoji: Müzeler Hafıza Mekanları ve Hatırlama Pratikleri - Feminist Pedagogy: Museums Memory Sites and Practices of Remembrance</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>385</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
+          <t>9786054640713</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>İlk Yaratılanlar</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786054640669</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Philothei Parerga</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786054640577</t>
         </is>
       </c>
-      <c r="B68" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Doğduğum Şehir</t>
         </is>
       </c>
-      <c r="C68" s="1">
+      <c r="C70" s="1">
         <v>270</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>