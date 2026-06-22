--- v0 (2026-03-15)
+++ v1 (2026-06-22)
@@ -184,51 +184,51 @@
         <is>
           <t>9789756093290</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Uçan Halı Babam</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055286170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sarı Siyah Bursa</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>139</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055286262</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Öteye Mektup</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789756093313</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>