--- v1 (2026-06-22)
+++ v2 (2026-11-01)
@@ -109,111 +109,111 @@
         <is>
           <t>9786056573989</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Çifte Mutluluk</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>169</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786056573965</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Çağımızın Vebası Tükenmişlik Sendromu ve Sonrası - Business Burnout</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>129</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786056573941</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Pamuk Nine Gülten Anne</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>119</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786056573934</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Diş Hekimlerine ve Diğerlerine Fısıltılar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>139</v>
+        <v>190</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789944117012</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yöneticiler Futboldan Ne Öğrenir?</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756093290</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Uçan Halı Babam</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055286170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Sarı Siyah Bursa</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055286262</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
@@ -244,196 +244,196 @@
         <is>
           <t>9789756093306</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Karınca Kırk Olunca</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789756093740</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>İlkleri Gerçekleştiren Yenilikçi Profesör Oğuz Manas (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789756093016</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Sarısiyah</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789756093757</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Hayalden Öte</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789756093580</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Futbolun Bukalemunları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789756093771</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Cumhuriyet’le Büyüyen Kadın: Neriman Samurçay</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789756093382</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Bir Türk Zabitinin Anıları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>139</v>
+        <v>190</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789756093696</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>40’ının da Kulpu Kırık 40 Türk</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055286439</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Demirci</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786056573903</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ağlama Anne</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>169</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786056573927</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Görgülü Kuşlar Gördüğün İşler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>139</v>
+        <v>190</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786056573910</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Zaman Tamircisinin Dükkanı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>139</v>
+        <v>190</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>