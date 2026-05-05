--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -199,66 +199,66 @@
         <is>
           <t>9786057272485</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Birinci Basamak İçin Her Yönüyle Ana-Çocuk Sağlığı-1</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057272423</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Ege Otları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1000</v>
+        <v>1330</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057025722</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>The Caravan Bridge</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>560</v>
+        <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057025760</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yerin Tadı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057025753</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
@@ -304,46 +304,46 @@
         <is>
           <t>9786057025715</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Uygulamalı Sosyal Ağ Analizi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057025708</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Kervan Köprüsü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>420</v>
+        <v>560</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>