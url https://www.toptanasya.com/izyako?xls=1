--- v1 (2025-12-08)
+++ v2 (2026-05-05)
@@ -85,115 +85,940 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259383002</t>
+          <t>9786259383057</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Üç İyi Arkadaş</t>
+          <t>Göktuğ Yağmurun Sesini Merak Ediyor</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259704289</t>
+          <t>9786259383040</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Dolaşık Düğüm</t>
+          <t>Tütün Kokan Çocuklar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259383019</t>
+          <t>9786259930442</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Budak – İz Bırakan</t>
+          <t>Baba Bana Atatürk’ü Anlat – Hayvan Sevgisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259704258</t>
+          <t>9786259930435</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Su Uyur Düşman Uyumaz</t>
+          <t>Baba Bana Atatürk’ü Anlat – Kitap Sevgisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
+          <t>9786259930459</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Baba Bana Atatürk’ü Anlat – Doğa Sevgisi</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786259930466</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Baba Bana Atatürk’ü Anlat – Çocuk Sevgisi</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259383033</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Kandır Bu Kan</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786259383026</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Bir Dokunuştur Gönüllülük</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786259383002</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Üç İyi Arkadaş</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786259704289</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Dolaşık Düğüm</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259383019</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Budak – İz Bırakan</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259704258</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Su Uyur Düşman Uyumaz</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
           <t>9786259704272</t>
         </is>
       </c>
-      <c r="B6" s="1" t="inlineStr">
+      <c r="B14" s="1" t="inlineStr">
         <is>
           <t>İzmir'e Giden Yol</t>
         </is>
       </c>
-      <c r="C6" s="1">
+      <c r="C14" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786259704234</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Göktuğ Öğretmeninin Sesini Merak Ediyor</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259704241</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Masal Tadında Şiirler</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259704210</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Zoraki Kahpe</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259704227</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Geçmiş</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259704203</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Kar Yanığı</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259494760</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlık</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259494739</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>7 Şair 7 Duygu</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
         <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259494746</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Öykülerle Yolculuk</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259494784</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bir TİM’den Fazlası</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259494777</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Duygudaş Şiirler</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259494753</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Yörük Zehra’nın Hikayesi</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259494722</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Karanlık Gölgem</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259494708</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Benim İnsanlarım</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259494715</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Begonviller</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259949062</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Yediğim Dayakların Sesi</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259949079</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Oduncunun Kitabı</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259949055</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Ege'nin İncisi</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259949048</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Kendine Merhamet Et</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259949031</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>İskele Aşıkları</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259930480</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yaban</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259930497</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Serçenin Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259930473</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Havası</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259949017</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Nefesimde Kal</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259949000</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Savunmasız Sokrates’in Savunması</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786057180094</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>İzmir Öyküleri – Gerçek Yaşam Öyküleri</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259930411</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Laka Laka Lak Lak</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786059930404</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Öykü Tadında Şiirler</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259930428</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Alevi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057180070</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Kilim Kokulu Kadınlar</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786057180063</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Maviye Gece Düştü</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786057180056</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Kilit</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786057180032</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Yahya Karagöz Şiir Antolojisi - 2 -</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786057180025</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Yalnızlaşan İnsan</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786057180018</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Solinka - Eğer İnkalar Sola Dönseydi</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786254436307</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>İzmir'in Dağlarında 1 - 2</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786057180001</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Dedem Ve Oğulları</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786254436390</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Bir Umuttu Yaşamak</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786254436376</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Bir Dolunay Rüyası</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786254436369</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Ramiz Bey ve Torunları</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786056934100</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Arapsaçı</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786052451403</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>İzmir Mevlevihanesi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>3990000006314</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>İzmir'in Dağlarında (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786254436338</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>İzmiroğlu Cüneyd Bey, Şeyh Bedreddin, Börklüce Mustafa ve Torlak Kemal</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786254436321</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Kıymıjı Balık Dedemin Yarısı</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786254436352</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Kuva-yı Milliyeci Hacı Müftü'nün Hikayesi</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786254436345</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Baba Bana Atatürk'ü Anlat</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786056934117</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul'da Tekke Matbaaları</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>