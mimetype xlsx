--- v1 (2026-03-30)
+++ v2 (2026-07-03)
@@ -1069,51 +1069,51 @@
         <is>
           <t>9786054467969</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Tarihin Unutulmaz Kadınları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786052032268</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>İslami Bilmeceler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>105</v>
+        <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786052032046</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Ruhsuz Aşklar</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786052032213</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>