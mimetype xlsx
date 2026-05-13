--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -85,400 +85,580 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259001807</t>
+          <t>9786259019161</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Haviye</t>
+          <t>Yalan Yıllar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>440</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259001845</t>
+          <t>9786259333199</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Rüya Kız</t>
+          <t>Yeşil Kadife Ceket</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>440</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259333120</t>
+          <t>9786259019178</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kader</t>
+          <t>Sonsuz Bekleyiş</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>360</v>
+        <v>440</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259333175</t>
+          <t>9786259019154</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kalbimde Kırık Mavi Kuşlar</t>
+          <t>Gizemli Gözlük</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259333113</t>
+          <t>9786259019109</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>21 Günde Mükemmel Hafıza</t>
+          <t>Aradığınız İnsanlığa Ulaşılamıyor</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>360</v>
+        <v>420</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259001838</t>
+          <t>9786259001890</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Dinleyen Çocuklar</t>
+          <t>Ses-kin-lik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259333106</t>
+          <t>9786259019123</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan 2</t>
+          <t>Sözlerin Ötesini Okuma Sanatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370613</t>
+          <t>9786259019116</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan</t>
+          <t>Benrali</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259370668</t>
+          <t>9786259001876</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İki Cihanda da Sana Muhtacım</t>
+          <t>Hokus Pokus Değil Fokus</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259370620</t>
+          <t>9786259333168</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küfelik Şiirler</t>
+          <t>Yoyo'nun Fındıkları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259370675</t>
+          <t>9786259001883</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çilesi Bitmeyen Ömür</t>
+          <t>Olay Yeri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259370651</t>
+          <t>9786259333137</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gönlündeki Sevgiye Hasretim</t>
+          <t>Mart Güneşi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>360</v>
+        <v>520</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259698090</t>
+          <t>9786259001807</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hacamat Risalesi</t>
+          <t>Haviye</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259698083</t>
+          <t>9786259001845</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Masumiyetin Sessiz Çığlığı</t>
+          <t>Rüya Kız</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259698045</t>
+          <t>9786259333120</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Annem Bende Ne Bıraktı ?</t>
+          <t>Kader</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259698052</t>
+          <t>9786259333175</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumda Ne Bıraktım?</t>
+          <t>Kalbimde Kırık Mavi Kuşlar</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259771823</t>
+          <t>9786259333113</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Biraz Cesaret</t>
+          <t>21 Günde Mükemmel Hafıza</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259497310</t>
+          <t>9786259001838</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Arzucan Keşfediyor 1 / Geri Dönüşüm</t>
+          <t>Doğayı Dinleyen Çocuklar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259497327</t>
+          <t>9786259333106</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Mavi Kan 2</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259497389</t>
+          <t>9786259370613</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Özgür Köleler</t>
+          <t>Mavi Kan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259497341</t>
+          <t>9786259370668</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kadın</t>
+          <t>İki Cihanda da Sana Muhtacım</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259497365</t>
+          <t>9786259370620</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Kalan Sevgiler</t>
+          <t>Küfelik Şiirler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259771809</t>
+          <t>9786259370675</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mucize</t>
+          <t>Çilesi Bitmeyen Ömür</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
+          <t>9786259370651</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Gönlündeki Sevgiye Hasretim</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259698090</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Hacamat Risalesi</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259698083</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Masumiyetin Sessiz Çığlığı</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259698045</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Annem Bende Ne Bıraktı ?</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259698052</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğumda Ne Bıraktım?</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259771823</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Cesaret</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259497310</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Arzucan Keşfediyor 1 / Geri Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259497327</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Vahşetin Çağrısı</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259497389</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Özgür Köleler</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786259497341</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Kadın</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259497365</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Gölgede Kalan Sevgiler</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259771809</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Mucize</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
           <t>9786259497303</t>
         </is>
       </c>
-      <c r="B25" s="1" t="inlineStr">
+      <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kalbini Çöpe Atan Kız</t>
         </is>
       </c>
-      <c r="C25" s="1">
+      <c r="C37" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>