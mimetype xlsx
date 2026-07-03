--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,580 +85,1015 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259019161</t>
+          <t>9786259202716</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yıllar</t>
+          <t>Sihirli Sandık</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>440</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259333199</t>
+          <t>9786259211381</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Kadife Ceket</t>
+          <t>Mavi Pıtırcık ve Papatya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259019178</t>
+          <t>9786259211329</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Bekleyiş</t>
+          <t>Küçük Kalpler Güvenli Adımlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259019154</t>
+          <t>9786259211398</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Gözlük</t>
+          <t>Mavi ve Pıtırcık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>340</v>
+        <v>440</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259019109</t>
+          <t>9786259038636</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Aradığınız İnsanlığa Ulaşılamıyor</t>
+          <t>La Derniere Confession- Son İtiraf</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>420</v>
+        <v>360</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259001890</t>
+          <t>9786259038629</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ses-kin-lik</t>
+          <t>Gümüşhane Halk Hikayeleri ve Masalları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259019123</t>
+          <t>9786259211367</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sözlerin Ötesini Okuma Sanatı</t>
+          <t>Benim Konuşan Ayakkabılarım</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259019116</t>
+          <t>9786259211350</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Benrali</t>
+          <t>Bir Tek Sana Susuyorum</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259001876</t>
+          <t>9786259038612</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hokus Pokus Değil Fokus</t>
+          <t>Gaziantep'te Gençliğim ve Hayatın İzleri</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259333168</t>
+          <t>9786259211343</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yoyo'nun Fındıkları</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259001883</t>
+          <t>9786259211336</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Olay Yeri</t>
+          <t>St.Petersburg ; Varoluş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259333137</t>
+          <t>9786259221748</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Mart Güneşi</t>
+          <t>Babamın Gölgesinde Büyümek</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>520</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259001807</t>
+          <t>9786259025773</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Haviye</t>
+          <t>Modern Kolezyum Barkodlu Ruhlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259001845</t>
+          <t>9786259221793</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rüya Kız</t>
+          <t>Papuçlar Parçalanana Dek</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>440</v>
+        <v>300</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259333120</t>
+          <t>9786259038650</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kader</t>
+          <t>Sıfır Noktası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259333175</t>
+          <t>9786259038643</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kalbimde Kırık Mavi Kuşlar</t>
+          <t>Bir Dilim Özgürlük İçin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259333113</t>
+          <t>9786259025797</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>21 Günde Mükemmel Hafıza</t>
+          <t>Gökkuşağı Renginde Zihinler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>360</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259001838</t>
+          <t>9786259221731</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğayı Dinleyen Çocuklar</t>
+          <t>360 Derece Zabıta Teşkilatı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259333106</t>
+          <t>9786259025735</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan 2</t>
+          <t>Kalabalık Yalnızlık</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259370613</t>
+          <t>9786259025759</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mavi Kan</t>
+          <t>Dağlar Benim Evimdir</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259370668</t>
+          <t>9786259025766</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İki Cihanda da Sana Muhtacım</t>
+          <t>Ilgın ve Poyraz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259370620</t>
+          <t>9786259221700</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Küfelik Şiirler</t>
+          <t>Mavi Kan 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>360</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259370675</t>
+          <t>9786259025780</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çilesi Bitmeyen Ömür</t>
+          <t>Akıllı’nın Deli Aşkı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259370651</t>
+          <t>9786259001821</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gönlündeki Sevgiye Hasretim</t>
+          <t>Dört Duvar Arasındaki Beşinci Adım</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259698090</t>
+          <t>9786259025728</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hacamat Risalesi</t>
+          <t>Lokum ve Tatlı Uykunun Sırrı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259698083</t>
+          <t>9786259370682</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Masumiyetin Sessiz Çığlığı</t>
+          <t>Kimse Duymaz Sevenlerin Sesini</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259698045</t>
+          <t>9786259019147</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Annem Bende Ne Bıraktı ?</t>
+          <t>Güzellikler Ülkesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259698052</t>
+          <t>9786259221724</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Çocuğumda Ne Bıraktım?</t>
+          <t>Endemik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259771823</t>
+          <t>9786259025742</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Biraz Cesaret</t>
+          <t>Yüreğe Düşen Kar Taneleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259497310</t>
+          <t>9786259019161</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Arzucan Keşfediyor 1 / Geri Dönüşüm</t>
+          <t>Yalan Yıllar</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259497327</t>
+          <t>9786259333199</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı</t>
+          <t>Yeşil Kadife Ceket</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259497389</t>
+          <t>9786259019178</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Özgür Köleler</t>
+          <t>Sonsuz Bekleyiş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>230</v>
+        <v>440</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259497341</t>
+          <t>9786259019154</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kadın</t>
+          <t>Gizemli Gözlük</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259497365</t>
+          <t>9786259019109</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gölgede Kalan Sevgiler</t>
+          <t>Aradığınız İnsanlığa Ulaşılamıyor</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259771809</t>
+          <t>9786259001890</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mucize</t>
+          <t>Ses-kin-lik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>230</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
+          <t>9786259019123</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Sözlerin Ötesini Okuma Sanatı</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259019116</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Benrali</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259001876</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Hokus Pokus Değil Fokus</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259333168</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Yoyo'nun Fındıkları</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259001883</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Olay Yeri</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259333137</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Mart Güneşi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259001807</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Haviye</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259001845</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Rüya Kız</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259333120</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Kader</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259333175</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Kalbimde Kırık Mavi Kuşlar</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259333113</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>21 Günde Mükemmel Hafıza</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259001838</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Doğayı Dinleyen Çocuklar</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259333106</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kan 2</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259370613</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Kan</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259370668</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>İki Cihanda da Sana Muhtacım</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786259370620</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Küfelik Şiirler</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259370675</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Çilesi Bitmeyen Ömür</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259370651</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Gönlündeki Sevgiye Hasretim</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259698090</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Hacamat Risalesi</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259698083</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Masumiyetin Sessiz Çığlığı</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259698045</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Annem Bende Ne Bıraktı ?</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259698052</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğumda Ne Bıraktım?</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259771823</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Biraz Cesaret</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259497310</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Arzucan Keşfediyor 1 / Geri Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259497327</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Vahşetin Çağrısı</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259497389</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Özgür Köleler</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259497341</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Kadın</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786259497365</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Gölgede Kalan Sevgiler</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259771809</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Mucize</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
           <t>9786259497303</t>
         </is>
       </c>
-      <c r="B37" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Kalbini Çöpe Atan Kız</t>
         </is>
       </c>
-      <c r="C37" s="1">
+      <c r="C66" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>