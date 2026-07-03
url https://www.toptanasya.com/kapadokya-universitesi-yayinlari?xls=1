--- v1 (2026-03-30)
+++ v2 (2026-07-03)
@@ -439,51 +439,51 @@
         <is>
           <t>9786054448128</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Gezegenin Geleceği: Kaygılar ve Umutlar - Seçme Öyküler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786054448265</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Teknoloji ve İnsan - Seçme Öyküler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>216</v>
+        <v>270</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054448623</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Engelsiz Kurgular - Seçme Öyküler</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>192</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786054448821</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>