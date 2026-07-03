--- v1 (2026-03-30)
+++ v2 (2026-07-03)
@@ -349,51 +349,51 @@
         <is>
           <t>9786058208360</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Beğenmeyenler Otopside</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786058208353</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Vahşi Şeyler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058208346</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Konuşa Konuşa</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786058208322</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>