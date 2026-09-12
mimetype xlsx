--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -154,51 +154,51 @@
         <is>
           <t>9786057451897</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>İklimin Değiştirdiği Dünya</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057451880</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Dahiler Diyarı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057451866</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Eskisi Gibi Değil</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057451873</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
@@ -244,96 +244,96 @@
         <is>
           <t>9786057451859</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Cinselliğin On Bin Yılı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>5521175536163</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Büyük Muamma</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057451828</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Yuva</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057451835</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Adam Haklı Beyler</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786057451804</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Zamanın Peşinde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>450</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058208377</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Ben Hakkında Bir Kitap</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786058208384</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>