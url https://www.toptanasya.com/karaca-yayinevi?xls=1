--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -184,51 +184,51 @@
         <is>
           <t>9789944191180</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>En Kolay Dini Bilgiler (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789944191159</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dürretü'n Vaizin (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789944191302</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Büyük İslam İlmihali (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>450</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>