--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -85,5785 +85,5950 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786252350643</t>
+          <t>9786252351954</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçe 3 Adım Manifesto Branş Deneme Paketi 30lu Dijital Çözümlü (Sözel Mantık Dahil)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258756852</t>
+          <t>9786252381067</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
+          <t>2026 FULLKPSS Lisans - Önlisans - Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786252351411</t>
+          <t>9786252396184</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254995543</t>
+          <t>9786252355563</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786252353965</t>
+          <t>9786250658598</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
+          <t>2026 FULLLisans KPSS Lisans Türkçe Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786252352784</t>
+          <t>9786250658703</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 FULLLisans KPSS Lisans Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786252356386</t>
+          <t>9786250658901</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLLisans KPSS Lisans Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786252351206</t>
+          <t>9786285839207</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 FULLKPSS Lisans-Önlisans-Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786252355310</t>
+          <t>9786280475837</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786252353743</t>
+          <t>4444444444676</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786252357390</t>
+          <t>4444444444662</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786252351480</t>
+          <t>9786252350643</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786252350384</t>
+          <t>9786258756852</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786252359738</t>
+          <t>9786252351411</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786252364848</t>
+          <t>9786254995543</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786252356904</t>
+          <t>9786252353965</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786252354696</t>
+          <t>9786252352784</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9783256412582</t>
+          <t>9786252356386</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9782456856585</t>
+          <t>9786252351206</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9785648796584</t>
+          <t>9786252355310</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
+          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786252353866</t>
+          <t>9786252353743</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786252354412</t>
+          <t>9786252357390</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786252356201</t>
+          <t>9786252351480</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786252359851</t>
+          <t>9786252350384</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786252359004</t>
+          <t>9786252359738</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786252355754</t>
+          <t>9786252364848</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786252355921</t>
+          <t>9786252356904</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
+          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786252357796</t>
+          <t>9786252354696</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
+          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786252358496</t>
+          <t>9783256412582</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786252357383</t>
+          <t>9782456856585</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786252309160</t>
+          <t>9785648796584</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786252358991</t>
+          <t>9786252353866</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
+          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786252381845</t>
+          <t>9786252354412</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786252333462</t>
+          <t>9786252356201</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>560</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786052648813</t>
+          <t>9786252359851</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786252331390</t>
+          <t>9786252359004</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>560</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786252356713</t>
+          <t>9786252355754</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786252305148</t>
+          <t>9786252355921</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786252341580</t>
+          <t>9786252357796</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786252313112</t>
+          <t>9786252358496</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786252326709</t>
+          <t>9786252357383</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786252300648</t>
+          <t>9786252309160</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786252357529</t>
+          <t>9786252358991</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786252359257</t>
+          <t>9786252381845</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786252352302</t>
+          <t>9786252333462</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786252356676</t>
+          <t>9786052648813</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786252357123</t>
+          <t>9786252331390</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786252350049</t>
+          <t>9786252356713</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786252357369</t>
+          <t>9786252305148</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786252358946</t>
+          <t>9786252341580</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786252356461</t>
+          <t>9786252313112</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786252352715</t>
+          <t>9786252326709</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786252352173</t>
+          <t>9786252300648</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786252359776</t>
+          <t>9786252357529</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786252352852</t>
+          <t>9786252359257</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786252335275</t>
+          <t>9786252352302</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786252339105</t>
+          <t>9786252356676</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786252342723</t>
+          <t>9786252357123</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786252351558</t>
+          <t>9786252350049</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786253178077</t>
+          <t>9786252357369</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786252351671</t>
+          <t>9786252358946</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786252350315</t>
+          <t>9786252356461</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786252351930</t>
+          <t>9786252352715</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786252353132</t>
+          <t>9786252352173</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9784128975631</t>
+          <t>9786252359776</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786252318278</t>
+          <t>9786252352852</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786252391974</t>
+          <t>9786252335275</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786252325368</t>
+          <t>9786252339105</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786252323401</t>
+          <t>9786252342723</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786252348039</t>
+          <t>9786252351558</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786252317431</t>
+          <t>9786253178077</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258526453</t>
+          <t>9786252351671</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786252361182</t>
+          <t>9786252350315</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786252334322</t>
+          <t>9786252351930</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786252366699</t>
+          <t>9786252353132</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786252379538</t>
+          <t>9784128975631</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>750</v>
+        <v>480</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786252365708</t>
+          <t>9786252318278</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786252354542</t>
+          <t>9786252391974</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786252352012</t>
+          <t>9786252325368</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258433302</t>
+          <t>9786252323401</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786252359783</t>
+          <t>9786252348039</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786252354535</t>
+          <t>9786252317431</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257691299</t>
+          <t>9786258526453</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786252355631</t>
+          <t>9786252361182</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786252314034</t>
+          <t>9786252334322</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9785658963662</t>
+          <t>9786252366699</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786252456956</t>
+          <t>9786252379538</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>750</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>4444444444447</t>
+          <t>9786252365708</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258522471</t>
+          <t>9786252354542</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786255652553</t>
+          <t>9786252352012</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258528848</t>
+          <t>9786258433302</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258522716</t>
+          <t>9786252359783</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786254652589</t>
+          <t>9786252354535</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
+          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>800</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786252562547</t>
+          <t>9786257691299</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
+          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>325</v>
+        <v>750</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255364487</t>
+          <t>9786252355631</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
+          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255658180</t>
+          <t>9786252314034</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786254621000</t>
+          <t>9785658963662</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
+          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786254575983</t>
+          <t>9786252456956</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
+          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786255276537</t>
+          <t>4444444444447</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786255279743</t>
+          <t>9786258522471</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786253348571</t>
+          <t>9786255652553</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>540</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9785259565739</t>
+          <t>9786258528848</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
+          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>540</v>
+        <v>200</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786252350285</t>
+          <t>9786258522716</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786252350568</t>
+          <t>9786254652589</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786252350193</t>
+          <t>9786252562547</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255658999</t>
+          <t>9786255364487</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255659545</t>
+          <t>9786255658180</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786255658920</t>
+          <t>9786254621000</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786252352494</t>
+          <t>9786254575983</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258520439</t>
+          <t>9786255276537</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255656490</t>
+          <t>9786255279743</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786255659767</t>
+          <t>9786253348571</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>50</v>
+        <v>540</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258528893</t>
+          <t>9785259565739</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>40</v>
+        <v>540</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255659620</t>
+          <t>9786252350285</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255659910</t>
+          <t>9786252350568</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786252320301</t>
+          <t>9786252350193</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255655554</t>
+          <t>9786255658999</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255296528</t>
+          <t>9786255659545</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>725</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255299529</t>
+          <t>9786255658920</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>425</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786255276636</t>
+          <t>9786252352494</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>700</v>
+        <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255298966</t>
+          <t>9786258520439</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255298126</t>
+          <t>9786255656490</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255102355</t>
+          <t>9786255659767</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>475</v>
+        <v>50</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255297730</t>
+          <t>9786258528893</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>375</v>
+        <v>40</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255298133</t>
+          <t>9786255659620</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>650</v>
+        <v>40</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255259660</t>
+          <t>9786255659910</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>275</v>
+        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255233257</t>
+          <t>9786252320301</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255298157</t>
+          <t>9786255655554</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255295859</t>
+          <t>9786255296528</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>625</v>
+        <v>725</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255298942</t>
+          <t>9786255299529</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>350</v>
+        <v>425</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255745859</t>
+          <t>9786255276636</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255277121</t>
+          <t>9786255298966</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255259776</t>
+          <t>9786255298126</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255259981</t>
+          <t>9786255102355</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>325</v>
+        <v>475</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255259790</t>
+          <t>9786255297730</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255272591</t>
+          <t>9786255298133</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255259684</t>
+          <t>9786255259660</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255298119</t>
+          <t>9786255233257</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255259691</t>
+          <t>9786255298157</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255259752</t>
+          <t>9786255295859</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>225</v>
+        <v>625</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255259646</t>
+          <t>9786255298942</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255295828</t>
+          <t>9786255745859</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255273932</t>
+          <t>9786255277121</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>800</v>
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786252542352</t>
+          <t>9786255259776</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786252561902</t>
+          <t>9786255259981</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>525</v>
+        <v>325</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786252567812</t>
+          <t>9786255259790</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786252564309</t>
+          <t>9786255272591</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
+          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786252565092</t>
+          <t>9786255259684</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>700</v>
+        <v>325</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786252563074</t>
+          <t>9786255298119</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
+          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786252562480</t>
+          <t>9786255259691</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
+          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258526646</t>
+          <t>9786255259752</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
+          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>575</v>
+        <v>225</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258521214</t>
+          <t>9786255259646</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>600</v>
+        <v>325</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258525359</t>
+          <t>9786255295828</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786252562879</t>
+          <t>9786255273932</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786252565498</t>
+          <t>9786252542352</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>4444444444091</t>
+          <t>9786252561902</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>400</v>
+        <v>525</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786254559228</t>
+          <t>9786252567812</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>420</v>
+        <v>650</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786254526480</t>
+          <t>9786252564309</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786258520576</t>
+          <t>9786252565092</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786258527360</t>
+          <t>9786252563074</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786258528237</t>
+          <t>9786252562480</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786059396073</t>
+          <t>9786258526646</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>300</v>
+        <v>575</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786252351589</t>
+          <t>9786258521214</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>800</v>
+        <v>145</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>4444444443909</t>
+          <t>9786258525359</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>480</v>
+        <v>550</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>4444444443903</t>
+          <t>9786252562879</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>720</v>
+        <v>400</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786254555411</t>
+          <t>9786252565498</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786255273253</t>
+          <t>4444444444091</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786254565021</t>
+          <t>9786254559228</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>300</v>
+        <v>420</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258575859</t>
+          <t>9786254526480</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
+          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258555431</t>
+          <t>9786258520576</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
+          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258571233</t>
+          <t>9786258527360</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
+          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>675</v>
+        <v>650</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258588705</t>
+          <t>9786258528237</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
+          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786258593549</t>
+          <t>9786059396073</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>4444444444434</t>
+          <t>9786252351589</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
+          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>800</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258585261</t>
+          <t>4444444443909</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258589856</t>
+          <t>4444444443903</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>500</v>
+        <v>720</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258584523</t>
+          <t>9786254555411</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>275</v>
+        <v>600</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258584127</t>
+          <t>9786255273253</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258575057</t>
+          <t>9786254565021</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258741209</t>
+          <t>9786258575859</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
+          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258658965</t>
+          <t>9786258555431</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
+          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>360</v>
+        <v>600</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>4444444444088</t>
+          <t>9786258571233</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>500</v>
+        <v>675</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786056649967</t>
+          <t>9786258588705</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9783565865864</t>
+          <t>9786258593549</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>900</v>
+        <v>750</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786259875521</t>
+          <t>4444444444434</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>1220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255288752</t>
+          <t>9786258585261</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786255236548</t>
+          <t>9786258589856</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786255268365</t>
+          <t>9786258584523</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786255292100</t>
+          <t>9786258584127</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>150</v>
+        <v>475</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786255239853</t>
+          <t>9786258575057</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786255265869</t>
+          <t>9786258741209</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786255225689</t>
+          <t>9786258658965</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786255292568</t>
+          <t>4444444444088</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786255287960</t>
+          <t>9786056649967</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>154</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786255285881</t>
+          <t>9783565865864</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786255208545</t>
+          <t>9786259875521</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255204783</t>
+          <t>9786255288752</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255278562</t>
+          <t>9786255236548</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255264381</t>
+          <t>9786255268365</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
+          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9782565846866</t>
+          <t>9786255292100</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9784910267296</t>
+          <t>9786255239853</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>475</v>
+        <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9785896951544</t>
+          <t>9786255265869</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>575</v>
+        <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786074074161</t>
+          <t>9786255225689</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786126096905</t>
+          <t>9786255292568</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786509105798</t>
+          <t>9786255287960</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>400</v>
+        <v>154</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786173535433</t>
+          <t>9786255285881</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9780205983698</t>
+          <t>9786255208545</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9787615026960</t>
+          <t>9786255204783</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9781469699660</t>
+          <t>9786255278562</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786254896576</t>
+          <t>9786255264381</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
+          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9785281840422</t>
+          <t>9782565846866</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786254856587</t>
+          <t>9784910267296</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>300</v>
+        <v>475</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255412652</t>
+          <t>9785896951544</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>300</v>
+        <v>575</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786254625855</t>
+          <t>9786074074161</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786254583377</t>
+          <t>9786126096905</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786254583605</t>
+          <t>9786509105798</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786254586323</t>
+          <t>9786173535433</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786254501203</t>
+          <t>9780205983698</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786254508127</t>
+          <t>9787615026960</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786254510434</t>
+          <t>9781469699660</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
+          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786254569456</t>
+          <t>9786254896576</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786254570179</t>
+          <t>9785281840422</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>430</v>
+        <v>275</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786254573873</t>
+          <t>9786254856587</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786254588143</t>
+          <t>9786255412652</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786254512681</t>
+          <t>9786254625855</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786254517426</t>
+          <t>9786254583377</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>360</v>
+        <v>185</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786253546854</t>
+          <t>9786254583605</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786254501135</t>
+          <t>9786254586323</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>700</v>
+        <v>240</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786254521041</t>
+          <t>9786254501203</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>470</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786254522963</t>
+          <t>9786254508127</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786254542602</t>
+          <t>9786254510434</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>380</v>
+        <v>200</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786254568794</t>
+          <t>9786254569456</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786254585869</t>
+          <t>9786254570179</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786254631429</t>
+          <t>9786254573873</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786254631252</t>
+          <t>9786254588143</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786254631658</t>
+          <t>9786254512681</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786254631931</t>
+          <t>9786254517426</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786254631788</t>
+          <t>9786253546854</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786255653932</t>
+          <t>9786254501135</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786255365583</t>
+          <t>9786254521041</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>250</v>
+        <v>470</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786253365868</t>
+          <t>9786254522963</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786254668593</t>
+          <t>9786254542602</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256487727</t>
+          <t>9786254568794</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786254136528</t>
+          <t>9786254585869</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786258965872</t>
+          <t>9786254631429</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256533141</t>
+          <t>9786254631252</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786258742657</t>
+          <t>9786254631658</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786254758683</t>
+          <t>9786254631931</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
+          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>950</v>
+        <v>270</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257355421</t>
+          <t>9786254631788</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>620</v>
+        <v>210</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>4444444444086</t>
+          <t>9786255653932</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>540</v>
+        <v>250</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256585652</t>
+          <t>9786255365583</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786254553189</t>
+          <t>9786253365868</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>1008</v>
+        <v>350</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786254550645</t>
+          <t>9786254668593</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786254550652</t>
+          <t>9786256487727</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786254528385</t>
+          <t>9786254136528</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>756</v>
+        <v>250</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786254565861</t>
+          <t>9786258965872</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>420</v>
+        <v>250</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786251355687</t>
+          <t>9786256533141</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786251495222</t>
+          <t>9786258742657</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786254631153</t>
+          <t>9786254758683</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>350</v>
+        <v>950</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786254874161</t>
+          <t>9786257355421</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
+          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>900</v>
+        <v>620</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>4444444444497</t>
+          <t>4444444444086</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9787354656589</t>
+          <t>9786256585652</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>375</v>
+        <v>480</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9787152095306</t>
+          <t>9786254553189</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>225</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9785672161341</t>
+          <t>9786254550645</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9787342620059</t>
+          <t>9786254550652</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9783541298532</t>
+          <t>9786254528385</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>275</v>
+        <v>756</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9781164532590</t>
+          <t>9786254565861</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>275</v>
+        <v>420</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9787247084895</t>
+          <t>9786251355687</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9783634050757</t>
+          <t>9786251495222</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9782883742154</t>
+          <t>9786254631153</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>410</v>
+        <v>350</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9782625458695</t>
+          <t>9786254874161</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>410</v>
+        <v>900</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9783329526352</t>
+          <t>4444444444497</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>410</v>
+        <v>450</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9784383468770</t>
+          <t>9787354656589</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>780</v>
+        <v>375</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9781913289324</t>
+          <t>9787152095306</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9780624888307</t>
+          <t>9785672161341</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9783745856583</t>
+          <t>9787342620059</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>330</v>
+        <v>225</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9784657489654</t>
+          <t>9783541298532</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9785412653662</t>
+          <t>9781164532590</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786253341565</t>
+          <t>9787247084895</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>600</v>
+        <v>130</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9782938074957</t>
+          <t>9783634050757</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>600</v>
+        <v>275</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>4444444444087</t>
+          <t>9782883742154</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>4444444444084</t>
+          <t>9782625458695</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>280</v>
+        <v>410</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786256554252</t>
+          <t>9783329526352</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>50</v>
+        <v>410</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9788568523681</t>
+          <t>9784383468770</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>50</v>
+        <v>780</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9784378854783</t>
+          <t>9781913289324</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>225</v>
+        <v>275</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9784378854123</t>
+          <t>9780624888307</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
+          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>375</v>
+        <v>275</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9789823483283</t>
+          <t>9783745856583</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>75</v>
+        <v>330</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9787526688288</t>
+          <t>9784657489654</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>75</v>
+        <v>330</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9785854521819</t>
+          <t>9785412653662</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>75</v>
+        <v>330</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9787148640114</t>
+          <t>9786253341565</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>75</v>
+        <v>600</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789265710282</t>
+          <t>9782938074957</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
+          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9783002535565</t>
+          <t>4444444444087</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
+          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786259869916</t>
+          <t>4444444444084</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9780648117926</t>
+          <t>9786256554252</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9780250947065</t>
+          <t>9788568523681</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9780317325935</t>
+          <t>9784378854783</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9784371333257</t>
+          <t>9784378854123</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9784371033256</t>
+          <t>9789823483283</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>780</v>
+        <v>75</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9784145020222</t>
+          <t>9787526688288</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9785643022183</t>
+          <t>9785854521819</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9784125786582</t>
+          <t>9787148640114</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>75</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786575368974</t>
+          <t>9789265710282</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786248874276</t>
+          <t>9783002535565</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786245602018</t>
+          <t>9786259869916</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9787896255394</t>
+          <t>9780648117926</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9784324586792</t>
+          <t>9780250947065</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786565362562</t>
+          <t>9780317325935</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786556820699</t>
+          <t>9784371333257</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786596636526</t>
+          <t>9784371033256</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>300</v>
+        <v>780</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786579963588</t>
+          <t>9784145020222</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786579785562</t>
+          <t>9785643022183</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C312" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786576632104</t>
+          <t>9784125786582</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786579635669</t>
+          <t>9786575368974</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786574785567</t>
+          <t>9786248874276</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786217898795</t>
+          <t>9786245602018</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786259050655</t>
+          <t>9787896255394</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786057242826</t>
+          <t>9784324586792</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9784563214562</t>
+          <t>9786565362562</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786253320102</t>
+          <t>9786556820699</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9784562587896</t>
+          <t>9786596636526</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9784744692059</t>
+          <t>9786579963588</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
+          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786250013205</t>
+          <t>9786579785562</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>4444444443292</t>
+          <t>9786576632104</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786259869988</t>
+          <t>9786579635669</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
+          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786253955892</t>
+          <t>9786574785567</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9785874368968</t>
+          <t>9786217898795</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>970</v>
+        <v>180</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786258433198</t>
+          <t>9786259050655</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>670</v>
+        <v>100</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786251103653</t>
+          <t>9786057242826</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>375</v>
+        <v>360</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9787256584058</t>
+          <t>9784563214562</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786253346980</t>
+          <t>9786253320102</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>360</v>
+        <v>100</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786252853809</t>
+          <t>9784562587896</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9780365896586</t>
+          <t>9784744692059</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9781450023566</t>
+          <t>9786250013205</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
+          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257690188</t>
+          <t>4444444443292</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C335" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786258751895</t>
+          <t>9786259869988</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786254488962</t>
+          <t>9786253955892</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786252546855</t>
+          <t>9785874368968</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>375</v>
+        <v>970</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786259785851</t>
+          <t>9786258433198</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>300</v>
+        <v>670</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9787352002159</t>
+          <t>9786251103653</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C340" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9783652566681</t>
+          <t>9787256584058</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C341" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786259877686</t>
+          <t>9786253346980</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786253457990</t>
+          <t>9786252853809</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C343" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786254994432</t>
+          <t>9780365896586</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786254894459</t>
+          <t>9781450023566</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786251100652</t>
+          <t>9786257690188</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786253985868</t>
+          <t>9786258751895</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C347" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786254789649</t>
+          <t>9786254488962</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786255364463</t>
+          <t>9786252546855</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9787256985954</t>
+          <t>9786259785851</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786256892880</t>
+          <t>9787352002159</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786253177966</t>
+          <t>9783652566681</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>600</v>
+        <v>375</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786250120309</t>
+          <t>9786259877686</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
+          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9785411236583</t>
+          <t>9786253457990</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786252853765</t>
+          <t>9786254994432</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786251135524</t>
+          <t>9786254894459</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9784012033591</t>
+          <t>9786251100652</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786259655871</t>
+          <t>9786253985868</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786251322306</t>
+          <t>9786254789649</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786250023655</t>
+          <t>9786255364463</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786253012786</t>
+          <t>9787256985954</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256987456</t>
+          <t>9786256892880</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
+          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786251320784</t>
+          <t>9786253177966</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786253678906</t>
+          <t>9786250120309</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786251045601</t>
+          <t>9785411236583</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786253697457</t>
+          <t>9786252853765</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786259746357</t>
+          <t>9786251135524</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9783652587495</t>
+          <t>9784012033591</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786252013654</t>
+          <t>9786259655871</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786251165446</t>
+          <t>9786251322306</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786254478680</t>
+          <t>9786250023655</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786253665111</t>
+          <t>9786253012786</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786251025665</t>
+          <t>9786256987456</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786214630240</t>
+          <t>9786251320784</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C374" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786215040253</t>
+          <t>9786253678906</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786213125600</t>
+          <t>9786251045601</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786217898753</t>
+          <t>9786253697457</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786213060543</t>
+          <t>9786259746357</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786215364243</t>
+          <t>9783652587495</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786214356867</t>
+          <t>9786252013654</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786215364892</t>
+          <t>9786251165446</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786258433119</t>
+          <t>9786254478680</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>520</v>
+        <v>250</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786258433111</t>
+          <t>9786253665111</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
+          <t>9786251025665</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786214630240</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786215040253</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786213125600</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786217898753</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786213060543</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786215364243</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786214356867</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786215364892</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786258433119</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786258433111</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
           <t>9786254858697</t>
         </is>
       </c>
-      <c r="B384" s="1" t="inlineStr">
+      <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026 YÖKDİL İngilizce FEN BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
-      <c r="C384" s="1">
+      <c r="C395" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>