--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,5950 +85,6070 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786252351954</t>
+          <t>9786289274653</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçe 3 Adım Manifesto Branş Deneme Paketi 30lu Dijital Çözümlü (Sözel Mantık Dahil)</t>
+          <t>2026 KPSS Lisans Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>225</v>
+        <v>500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786252381067</t>
+          <t>9786251135494</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans - Önlisans - Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 KPSS ÖnLisans Yazarlar Karması GY-GK Türkiye Geneli Kurumsal 10lu Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786252396184</t>
+          <t>9786252351831</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 KPSS Lisans GY-GK Yazarlar Karması Türkiye Geneli Kurumsal 10lu Dijital Çözümlü Deneme Paketi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786252355563</t>
+          <t>9786285584695</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Yeni Sistem Anamorfik Matematik Özgün Soru Bankası Konu Konu Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786250658598</t>
+          <t>9786256132689</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Türkçe Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>ALES 2026/1 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786250658703</t>
+          <t>4444444444921</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786250658901</t>
+          <t>4444444444920</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786285839207</t>
+          <t>9786252525463</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans-Önlisans-Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>ALES 2026/1 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786280475837</t>
+          <t>9786252351954</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 MEB-AGS Türkçe 3 Adım Manifesto Branş Deneme Paketi 30lu Dijital Çözümlü (Sözel Mantık Dahil)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>4444444444676</t>
+          <t>9786252381067</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 FULLKPSS Lisans - Önlisans - Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>4444444444662</t>
+          <t>9786252396184</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786252350643</t>
+          <t>9786252355563</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258756852</t>
+          <t>9786250658598</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
+          <t>2026 FULLLisans KPSS Lisans Türkçe Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786252351411</t>
+          <t>9786250658703</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLLisans KPSS Lisans Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254995543</t>
+          <t>9786250658901</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLLisans KPSS Lisans Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786252353965</t>
+          <t>9786285839207</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
+          <t>2026 FULLKPSS Lisans-Önlisans-Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786252352784</t>
+          <t>9786280475837</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786252356386</t>
+          <t>4444444444676</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786252351206</t>
+          <t>4444444444662</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786252355310</t>
+          <t>9786252350643</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786252353743</t>
+          <t>9786258756852</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786252357390</t>
+          <t>9786252351411</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786252351480</t>
+          <t>9786254995543</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786252350384</t>
+          <t>9786252353965</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786252359738</t>
+          <t>9786252352784</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786252364848</t>
+          <t>9786252356386</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786252356904</t>
+          <t>9786252351206</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786252354696</t>
+          <t>9786252355310</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9783256412582</t>
+          <t>9786252353743</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9782456856585</t>
+          <t>9786252357390</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9785648796584</t>
+          <t>9786252351480</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786252353866</t>
+          <t>9786252350384</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786252354412</t>
+          <t>9786252359738</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786252356201</t>
+          <t>9786252364848</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786252359851</t>
+          <t>9786252356904</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786252359004</t>
+          <t>9786252354696</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786252355754</t>
+          <t>9783256412582</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786252355921</t>
+          <t>9782456856585</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786252357796</t>
+          <t>9785648796584</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
+          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786252358496</t>
+          <t>9786252353866</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786252357383</t>
+          <t>9786252354412</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786252309160</t>
+          <t>9786252356201</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786252358991</t>
+          <t>9786252359851</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786252381845</t>
+          <t>9786252359004</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786252333462</t>
+          <t>9786252355754</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786052648813</t>
+          <t>9786252355921</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>560</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786252331390</t>
+          <t>9786252357796</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
+          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786252356713</t>
+          <t>9786252358496</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>750</v>
+        <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786252305148</t>
+          <t>9786252357383</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786252341580</t>
+          <t>9786252309160</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786252313112</t>
+          <t>9786252358991</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786252326709</t>
+          <t>9786252381845</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786252300648</t>
+          <t>9786252333462</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>550</v>
+        <v>560</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786252357529</t>
+          <t>9786052648813</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786252359257</t>
+          <t>9786252331390</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>450</v>
+        <v>560</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786252352302</t>
+          <t>9786252356713</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786252356676</t>
+          <t>9786252305148</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786252357123</t>
+          <t>9786252341580</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786252350049</t>
+          <t>9786252313112</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786252357369</t>
+          <t>9786252326709</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786252358946</t>
+          <t>9786252300648</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786252356461</t>
+          <t>9786252357529</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786252352715</t>
+          <t>9786252359257</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786252352173</t>
+          <t>9786252352302</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786252359776</t>
+          <t>9786252356676</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786252352852</t>
+          <t>9786252357123</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786252335275</t>
+          <t>9786252350049</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786252339105</t>
+          <t>9786252357369</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786252342723</t>
+          <t>9786252358946</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786252351558</t>
+          <t>9786252356461</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786253178077</t>
+          <t>9786252352715</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>750</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786252351671</t>
+          <t>9786252352173</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786252350315</t>
+          <t>9786252359776</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786252351930</t>
+          <t>9786252352852</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786252353132</t>
+          <t>9786252335275</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9784128975631</t>
+          <t>9786252339105</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>480</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786252318278</t>
+          <t>9786252342723</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786252391974</t>
+          <t>9786252351558</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786252325368</t>
+          <t>9786253178077</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786252323401</t>
+          <t>9786252351671</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786252348039</t>
+          <t>9786252350315</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786252317431</t>
+          <t>9786252351930</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258526453</t>
+          <t>9786252353132</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786252361182</t>
+          <t>9784128975631</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786252334322</t>
+          <t>9786252318278</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786252366699</t>
+          <t>9786252391974</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786252379538</t>
+          <t>9786252325368</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786252365708</t>
+          <t>9786252323401</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786252354542</t>
+          <t>9786252348039</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786252352012</t>
+          <t>9786252317431</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258433302</t>
+          <t>9786258526453</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786252359783</t>
+          <t>9786252361182</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786252354535</t>
+          <t>9786252334322</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257691299</t>
+          <t>9786252366699</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786252355631</t>
+          <t>9786252379538</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786252314034</t>
+          <t>9786252365708</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9785658963662</t>
+          <t>9786252354542</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
+          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786252456956</t>
+          <t>9786252352012</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>4444444444447</t>
+          <t>9786258433302</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258522471</t>
+          <t>9786252359783</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786255652553</t>
+          <t>9786252354535</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258528848</t>
+          <t>9786257691299</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
+          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>200</v>
+        <v>750</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258522716</t>
+          <t>9786252355631</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786254652589</t>
+          <t>9786252314034</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
+          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786252562547</t>
+          <t>9785658963662</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>325</v>
+        <v>500</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255364487</t>
+          <t>9786252456956</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>330</v>
+        <v>320</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786255658180</t>
+          <t>4444444444447</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786254621000</t>
+          <t>9786258522471</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786254575983</t>
+          <t>9786255652553</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786255276537</t>
+          <t>9786258528848</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
+          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786255279743</t>
+          <t>9786258522716</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786253348571</t>
+          <t>9786254652589</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>540</v>
+        <v>800</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9785259565739</t>
+          <t>9786252562547</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
+          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>540</v>
+        <v>325</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786252350285</t>
+          <t>9786255364487</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786252350568</t>
+          <t>9786255658180</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786252350193</t>
+          <t>9786254621000</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786255658999</t>
+          <t>9786254575983</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255659545</t>
+          <t>9786255276537</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255658920</t>
+          <t>9786255279743</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786252352494</t>
+          <t>9786253348571</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>540</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786258520439</t>
+          <t>9785259565739</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>320</v>
+        <v>540</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255656490</t>
+          <t>9786252350285</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
+          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255659767</t>
+          <t>9786252350568</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258528893</t>
+          <t>9786252350193</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255659620</t>
+          <t>9786255658999</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>40</v>
+        <v>300</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255659910</t>
+          <t>9786255659545</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>360</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786252320301</t>
+          <t>9786255658920</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786255655554</t>
+          <t>9786252352494</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786255296528</t>
+          <t>9786258520439</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>725</v>
+        <v>320</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255299529</t>
+          <t>9786255656490</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>425</v>
+        <v>450</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255276636</t>
+          <t>9786255659767</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786255298966</t>
+          <t>9786258528893</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255298126</t>
+          <t>9786255659620</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>550</v>
+        <v>40</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255102355</t>
+          <t>9786255659910</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>475</v>
+        <v>360</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786255297730</t>
+          <t>9786252320301</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255298133</t>
+          <t>9786255655554</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>650</v>
+        <v>50</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255259660</t>
+          <t>9786255296528</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>275</v>
+        <v>725</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255233257</t>
+          <t>9786255299529</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>350</v>
+        <v>425</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255298157</t>
+          <t>9786255276636</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255295859</t>
+          <t>9786255298966</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>625</v>
+        <v>500</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255298942</t>
+          <t>9786255298126</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255745859</t>
+          <t>9786255102355</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>300</v>
+        <v>475</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255277121</t>
+          <t>9786255297730</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255259776</t>
+          <t>9786255298133</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255259981</t>
+          <t>9786255259660</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>325</v>
+        <v>275</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255259790</t>
+          <t>9786255233257</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255272591</t>
+          <t>9786255298157</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255259684</t>
+          <t>9786255295859</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>325</v>
+        <v>625</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255298119</t>
+          <t>9786255298942</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255259691</t>
+          <t>9786255745859</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255259752</t>
+          <t>9786255277121</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255259646</t>
+          <t>9786255259776</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255295828</t>
+          <t>9786255259981</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>450</v>
+        <v>325</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255273932</t>
+          <t>9786255259790</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786252542352</t>
+          <t>9786255272591</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786252561902</t>
+          <t>9786255259684</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>525</v>
+        <v>325</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786252567812</t>
+          <t>9786255298119</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
+          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786252564309</t>
+          <t>9786255259691</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
+          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786252565092</t>
+          <t>9786255259752</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
+          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>700</v>
+        <v>225</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786252563074</t>
+          <t>9786255259646</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>550</v>
+        <v>325</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786252562480</t>
+          <t>9786255295828</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258526646</t>
+          <t>9786255273932</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>575</v>
+        <v>800</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786258521214</t>
+          <t>9786252542352</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
+          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>145</v>
+        <v>400</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258525359</t>
+          <t>9786252561902</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>550</v>
+        <v>525</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786252562879</t>
+          <t>9786252567812</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786252565498</t>
+          <t>9786252564309</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>4444444444091</t>
+          <t>9786252565092</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786254559228</t>
+          <t>9786252563074</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>420</v>
+        <v>550</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786254526480</t>
+          <t>9786252562480</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>550</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258520576</t>
+          <t>9786258526646</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258527360</t>
+          <t>9786258521214</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>650</v>
+        <v>145</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258528237</t>
+          <t>9786258525359</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>600</v>
+        <v>550</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786059396073</t>
+          <t>9786252562879</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786252351589</t>
+          <t>9786252565498</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>4444444443909</t>
+          <t>4444444444091</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>4444444443903</t>
+          <t>9786254559228</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>720</v>
+        <v>504</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786254555411</t>
+          <t>9786254526480</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786255273253</t>
+          <t>9786258520576</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786254565021</t>
+          <t>9786258527360</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
+          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258575859</t>
+          <t>9786258528237</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
+          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786258555431</t>
+          <t>9786059396073</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786258571233</t>
+          <t>9786252351589</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
+          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>675</v>
+        <v>800</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258588705</t>
+          <t>4444444443909</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>275</v>
+        <v>480</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786258593549</t>
+          <t>4444444443903</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>750</v>
+        <v>720</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>4444444444434</t>
+          <t>9786254555411</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258585261</t>
+          <t>9786255273253</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786258589856</t>
+          <t>9786254565021</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258584523</t>
+          <t>9786258575859</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258584127</t>
+          <t>9786258555431</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>475</v>
+        <v>600</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258575057</t>
+          <t>9786258571233</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>650</v>
+        <v>675</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258741209</t>
+          <t>9786258588705</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
+          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258658965</t>
+          <t>9786258593549</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
+          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>360</v>
+        <v>295</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>4444444444088</t>
+          <t>4444444444434</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786056649967</t>
+          <t>9786258585261</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9783565865864</t>
+          <t>9786258589856</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>900</v>
+        <v>500</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786259875521</t>
+          <t>9786258584523</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>1220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786255288752</t>
+          <t>9786258584127</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>250</v>
+        <v>475</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786255236548</t>
+          <t>9786258575057</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>180</v>
+        <v>650</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786255268365</t>
+          <t>9786258741209</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
+          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786255292100</t>
+          <t>9786258658965</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786255239853</t>
+          <t>4444444444088</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786255265869</t>
+          <t>9786056649967</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786255225689</t>
+          <t>9783565865864</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>150</v>
+        <v>900</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786255292568</t>
+          <t>9786259875521</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>150</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255287960</t>
+          <t>9786255288752</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>154</v>
+        <v>250</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255285881</t>
+          <t>9786255236548</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255208545</t>
+          <t>9786255268365</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255204783</t>
+          <t>9786255292100</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255278562</t>
+          <t>9786255239853</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255264381</t>
+          <t>9786255265869</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9782565846866</t>
+          <t>9786255225689</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9784910267296</t>
+          <t>9786255292568</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>475</v>
+        <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9785896951544</t>
+          <t>9786255287960</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>575</v>
+        <v>154</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786074074161</t>
+          <t>9786255285881</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786126096905</t>
+          <t>9786255208545</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786509105798</t>
+          <t>9786255204783</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786173535433</t>
+          <t>9786255278562</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9780205983698</t>
+          <t>9786255264381</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
+          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9787615026960</t>
+          <t>9782565846866</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C220" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9781469699660</t>
+          <t>9784910267296</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>250</v>
+        <v>475</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786254896576</t>
+          <t>9785896951544</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>450</v>
+        <v>575</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9785281840422</t>
+          <t>9786074074161</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786254856587</t>
+          <t>9786126096905</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786255412652</t>
+          <t>9786509105798</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786254625855</t>
+          <t>9786173535433</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
+          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786254583377</t>
+          <t>9780205983698</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>185</v>
+        <v>350</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786254583605</t>
+          <t>9787615026960</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786254586323</t>
+          <t>9781469699660</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786254501203</t>
+          <t>9786254896576</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786254508127</t>
+          <t>9785281840422</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786254510434</t>
+          <t>9786254856587</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
+          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786254569456</t>
+          <t>9786255412652</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786254570179</t>
+          <t>9786254625855</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>430</v>
+        <v>600</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786254573873</t>
+          <t>9786254583377</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>185</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786254588143</t>
+          <t>9786254583605</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786254512681</t>
+          <t>9786254586323</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786254517426</t>
+          <t>9786254501203</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786253546854</t>
+          <t>9786254508127</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786254501135</t>
+          <t>9786254510434</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786254521041</t>
+          <t>9786254569456</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>470</v>
+        <v>550</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786254522963</t>
+          <t>9786254570179</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>900</v>
+        <v>430</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786254542602</t>
+          <t>9786254573873</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>380</v>
+        <v>400</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786254568794</t>
+          <t>9786254588143</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786254585869</t>
+          <t>9786254512681</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786254631429</t>
+          <t>9786254517426</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>225</v>
+        <v>360</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786254631252</t>
+          <t>9786253546854</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786254631658</t>
+          <t>9786254501135</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786254631931</t>
+          <t>9786254521041</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>270</v>
+        <v>470</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786254631788</t>
+          <t>9786254522963</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>210</v>
+        <v>900</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786255653932</t>
+          <t>9786254542602</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786255365583</t>
+          <t>9786254568794</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786253365868</t>
+          <t>9786254585869</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786254668593</t>
+          <t>9786254631429</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256487727</t>
+          <t>9786254631252</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786254136528</t>
+          <t>9786254631658</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786258965872</t>
+          <t>9786254631931</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
+          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256533141</t>
+          <t>9786254631788</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786258742657</t>
+          <t>9786255653932</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786254758683</t>
+          <t>9786255365583</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786257355421</t>
+          <t>9786253365868</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>620</v>
+        <v>350</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>4444444444086</t>
+          <t>9786254668593</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>540</v>
+        <v>400</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256585652</t>
+          <t>9786256487727</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786254553189</t>
+          <t>9786254136528</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>1008</v>
+        <v>250</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786254550645</t>
+          <t>9786258965872</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786254550652</t>
+          <t>9786256533141</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786254528385</t>
+          <t>9786258742657</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>756</v>
+        <v>780</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786254565861</t>
+          <t>9786254758683</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>420</v>
+        <v>950</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786251355687</t>
+          <t>9786257355421</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>450</v>
+        <v>620</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786251495222</t>
+          <t>4444444444086</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>200</v>
+        <v>540</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786254631153</t>
+          <t>9786256585652</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
+          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786254874161</t>
+          <t>9786254553189</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>900</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>4444444444497</t>
+          <t>9786254550645</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9787354656589</t>
+          <t>9786254550652</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9787152095306</t>
+          <t>9786254528385</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>225</v>
+        <v>756</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9785672161341</t>
+          <t>9786254565861</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>225</v>
+        <v>420</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9787342620059</t>
+          <t>9786251355687</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9783541298532</t>
+          <t>9786251495222</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9781164532590</t>
+          <t>9786254631153</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9787247084895</t>
+          <t>9786254874161</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>130</v>
+        <v>900</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9783634050757</t>
+          <t>4444444444497</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
+          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>275</v>
+        <v>450</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9782883742154</t>
+          <t>9787354656589</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>410</v>
+        <v>375</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9782625458695</t>
+          <t>9787152095306</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>410</v>
+        <v>225</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9783329526352</t>
+          <t>9785672161341</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>410</v>
+        <v>225</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9784383468770</t>
+          <t>9787342620059</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>780</v>
+        <v>225</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9781913289324</t>
+          <t>9783541298532</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9780624888307</t>
+          <t>9781164532590</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9783745856583</t>
+          <t>9787247084895</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>330</v>
+        <v>130</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9784657489654</t>
+          <t>9783634050757</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9785412653662</t>
+          <t>9782883742154</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>330</v>
+        <v>410</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786253341565</t>
+          <t>9782625458695</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>600</v>
+        <v>410</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9782938074957</t>
+          <t>9783329526352</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>600</v>
+        <v>410</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>4444444444087</t>
+          <t>9784383468770</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>280</v>
+        <v>780</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>4444444444084</t>
+          <t>9781913289324</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786256554252</t>
+          <t>9780624888307</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>50</v>
+        <v>275</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9788568523681</t>
+          <t>9783745856583</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>50</v>
+        <v>330</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9784378854783</t>
+          <t>9784657489654</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9784378854123</t>
+          <t>9785412653662</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
+          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>375</v>
+        <v>330</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789823483283</t>
+          <t>9786253341565</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>75</v>
+        <v>600</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9787526688288</t>
+          <t>9782938074957</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>75</v>
+        <v>600</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9785854521819</t>
+          <t>4444444444087</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>75</v>
+        <v>280</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9787148640114</t>
+          <t>4444444444084</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>75</v>
+        <v>280</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789265710282</t>
+          <t>9786256554252</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
+          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9783002535565</t>
+          <t>9788568523681</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
+          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786259869916</t>
+          <t>9784378854783</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9780648117926</t>
+          <t>9784378854123</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>400</v>
+        <v>375</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9780250947065</t>
+          <t>9789823483283</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9780317325935</t>
+          <t>9787526688288</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9784371333257</t>
+          <t>9785854521819</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9784371033256</t>
+          <t>9787148640114</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
+          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>780</v>
+        <v>75</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9784145020222</t>
+          <t>9789265710282</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
+          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9785643022183</t>
+          <t>9783002535565</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
+          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9784125786582</t>
+          <t>9786259869916</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786575368974</t>
+          <t>9780648117926</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786248874276</t>
+          <t>9780250947065</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C315" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786245602018</t>
+          <t>9780317325935</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9787896255394</t>
+          <t>9784371333257</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9784324586792</t>
+          <t>9784371033256</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>250</v>
+        <v>780</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786565362562</t>
+          <t>9784145020222</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>200</v>
+        <v>360</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786556820699</t>
+          <t>9785643022183</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786596636526</t>
+          <t>9784125786582</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786579963588</t>
+          <t>9786575368974</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C322" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786579785562</t>
+          <t>9786248874276</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786576632104</t>
+          <t>9786245602018</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786579635669</t>
+          <t>9787896255394</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786574785567</t>
+          <t>9784324586792</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786217898795</t>
+          <t>9786565362562</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786259050655</t>
+          <t>9786556820699</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786057242826</t>
+          <t>9786596636526</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9784563214562</t>
+          <t>9786579963588</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786253320102</t>
+          <t>9786579785562</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9784562587896</t>
+          <t>9786576632104</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9784744692059</t>
+          <t>9786579635669</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
+          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786250013205</t>
+          <t>9786574785567</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>4444444443292</t>
+          <t>9786217898795</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786259869988</t>
+          <t>9786259050655</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
+          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786253955892</t>
+          <t>9786057242826</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9785874368968</t>
+          <t>9784563214562</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>970</v>
+        <v>150</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786258433198</t>
+          <t>9786253320102</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>670</v>
+        <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786251103653</t>
+          <t>9784562587896</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9787256584058</t>
+          <t>9784744692059</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786253346980</t>
+          <t>9786250013205</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>360</v>
+        <v>150</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786252853809</t>
+          <t>4444444443292</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9780365896586</t>
+          <t>9786259869988</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9781450023566</t>
+          <t>9786253955892</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786257690188</t>
+          <t>9785874368968</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>500</v>
+        <v>970</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258751895</t>
+          <t>9786258433198</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>300</v>
+        <v>670</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786254488962</t>
+          <t>9786251103653</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786252546855</t>
+          <t>9787256584058</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C349" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786259785851</t>
+          <t>9786253346980</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>300</v>
+        <v>360</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9787352002159</t>
+          <t>9786252853809</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9783652566681</t>
+          <t>9780365896586</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786259877686</t>
+          <t>9781450023566</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786253457990</t>
+          <t>9786257690188</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786254994432</t>
+          <t>9786258751895</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786254894459</t>
+          <t>9786254488962</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786251100652</t>
+          <t>9786252546855</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786253985868</t>
+          <t>9786259785851</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786254789649</t>
+          <t>9787352002159</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786255364463</t>
+          <t>9783652566681</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9787256985954</t>
+          <t>9786259877686</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786256892880</t>
+          <t>9786253457990</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786253177966</t>
+          <t>9786254994432</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786250120309</t>
+          <t>9786254894459</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9785411236583</t>
+          <t>9786251100652</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786252853765</t>
+          <t>9786253985868</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786251135524</t>
+          <t>9786254789649</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9784012033591</t>
+          <t>9786255364463</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
+          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786259655871</t>
+          <t>9787256985954</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786251322306</t>
+          <t>9786256892880</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786250023655</t>
+          <t>9786253177966</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786253012786</t>
+          <t>9786250120309</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786256987456</t>
+          <t>9785411236583</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786251320784</t>
+          <t>9786252853765</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>150</v>
+        <v>225</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786253678906</t>
+          <t>9786251135524</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786251045601</t>
+          <t>9784012033591</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786253697457</t>
+          <t>9786259655871</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786259746357</t>
+          <t>9786251322306</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9783652587495</t>
+          <t>9786250023655</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786252013654</t>
+          <t>9786253012786</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786251165446</t>
+          <t>9786256987456</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786254478680</t>
+          <t>9786251320784</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786253665111</t>
+          <t>9786253678906</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786251025665</t>
+          <t>9786251045601</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>375</v>
+        <v>150</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786214630240</t>
+          <t>9786253697457</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786215040253</t>
+          <t>9786259746357</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786213125600</t>
+          <t>9783652587495</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786217898753</t>
+          <t>9786252013654</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786213060543</t>
+          <t>9786251165446</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786215364243</t>
+          <t>9786254478680</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786214356867</t>
+          <t>9786253665111</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786215364892</t>
+          <t>9786251025665</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786258433119</t>
+          <t>9786214630240</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>520</v>
+        <v>150</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786258433111</t>
+          <t>9786215040253</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
+          <t>9786213125600</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786217898753</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786213060543</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786215364243</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786214356867</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786215364892</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786258433119</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786258433111</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
           <t>9786254858697</t>
         </is>
       </c>
-      <c r="B395" s="1" t="inlineStr">
+      <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026 YÖKDİL İngilizce FEN BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
-      <c r="C395" s="1">
+      <c r="C403" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>