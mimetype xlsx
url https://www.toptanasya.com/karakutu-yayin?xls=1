--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,6070 +85,6115 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786289274653</t>
+          <t>9786252356027</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
+          <t>2027 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 12'li Deneme D. Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786251135494</t>
+          <t>4444444445170</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS ÖnLisans Yazarlar Karması GY-GK Türkiye Geneli Kurumsal 10lu Deneme Paketi Dijital Çözümlü</t>
+          <t>2026 KPSS Ön Lisans - Ortaöğretim Vatandaşlık Kara Kutu ÖSYM Çıkmış Çözümlü Soru Bankası Konu Özetli</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786252351831</t>
+          <t>9786255656308</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans GY-GK Yazarlar Karması Türkiye Geneli Kurumsal 10lu Dijital Çözümlü Deneme Paketi</t>
+          <t>8.Sınıf LGS İngilizcenin Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786285584695</t>
+          <t>9786289274653</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Yeni Sistem Anamorfik Matematik Özgün Soru Bankası Konu Konu Dijital Çözümlü</t>
+          <t>2026 KPSS Lisans Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256132689</t>
+          <t>9786251135494</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>ALES 2026/1 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS ÖnLisans Yazarlar Karması GY-GK Türkiye Geneli Kurumsal 10lu Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4444444444921</t>
+          <t>9786252351831</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>2026 KPSS Lisans GY-GK Yazarlar Karması Türkiye Geneli Kurumsal 10lu Dijital Çözümlü Deneme Paketi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>500</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4444444444920</t>
+          <t>9786285584695</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
+          <t>2026 KPSS Yeni Sistem Anamorfik Matematik Özgün Soru Bankası Konu Konu Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786252525463</t>
+          <t>9786256132689</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>ALES 2026/1 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786252351954</t>
+          <t>4444444444921</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçe 3 Adım Manifesto Branş Deneme Paketi 30lu Dijital Çözümlü (Sözel Mantık Dahil)</t>
+          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>480</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786252381067</t>
+          <t>4444444444920</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans - Önlisans - Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786252396184</t>
+          <t>9786252525463</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>ALES 2026/1 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786252355563</t>
+          <t>9786252351954</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçe 3 Adım Manifesto Branş Deneme Paketi 30lu Dijital Çözümlü (Sözel Mantık Dahil)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>750</v>
+        <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786250658598</t>
+          <t>9786252381067</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Türkçe Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 FULLKPSS Lisans - Önlisans - Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786250658703</t>
+          <t>9786252396184</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786250658901</t>
+          <t>9786252355563</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLLisans KPSS Lisans Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786285839207</t>
+          <t>9786250658598</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans-Önlisans-Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 FULLLisans KPSS Lisans Türkçe Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786280475837</t>
+          <t>9786250658703</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
+          <t>2026 FULLLisans KPSS Lisans Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>4444444444676</t>
+          <t>9786250658901</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 FULLLisans KPSS Lisans Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>4444444444662</t>
+          <t>9786285839207</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
+          <t>2026 FULLKPSS Lisans-Önlisans-Ortaöğretim Türkçe’nin Kara Kutusu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786252350643</t>
+          <t>9786280475837</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 FULLKPSS Lisans -Önlisans-Ortaöğretim Matematik Kara Kutu ÖSYM Çıkmış Soru Bankası Son 15 Yıl</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>750</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258756852</t>
+          <t>4444444444676</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786252351411</t>
+          <t>4444444444662</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254995543</t>
+          <t>9786252350643</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>750</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786252353965</t>
+          <t>9786258756852</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Eğitim Kara Kutusu Temel Kavram ve Kuramları 2 ÖSYM Çıkmış Soru Bankası Konu Örnek Çözümlü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786252352784</t>
+          <t>9786252351411</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 DGS Kara Kutu Türkçe TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>750</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786252356386</t>
+          <t>9786254995543</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786252351206</t>
+          <t>9786252353965</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 DGS MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Konu Ö. Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786252355310</t>
+          <t>9786252352784</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES SAYISAL MANTIK Kara Kutu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786252353743</t>
+          <t>9786252356386</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 ALES SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786252357390</t>
+          <t>9786252351206</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786252351480</t>
+          <t>9786252355310</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786252350384</t>
+          <t>9786252353743</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786252359738</t>
+          <t>9786252357390</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786252364848</t>
+          <t>9786252351480</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 DGS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786252356904</t>
+          <t>9786252350384</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786252354696</t>
+          <t>9786252359738</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9783256412582</t>
+          <t>9786252364848</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 ALES GEOMETRİNİN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9782456856585</t>
+          <t>9786252356904</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9785648796584</t>
+          <t>9786252354696</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
+          <t>2026 ALES MATEMATİK Kara Kutu 2.Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786252353866</t>
+          <t>9783256412582</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786252354412</t>
+          <t>9782456856585</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 6lı Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786252356201</t>
+          <t>9785648796584</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 YDS İNGİLİZCE ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 10lu Dijital Cevaplı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786252359851</t>
+          <t>9786252353866</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786252359004</t>
+          <t>9786252354412</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786252355754</t>
+          <t>9786252356201</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786252355921</t>
+          <t>9786252359851</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
+          <t>2026 MEB-AGS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786252357796</t>
+          <t>9786252359004</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786252358496</t>
+          <t>9786252355754</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 2. Cilt PROBLEMLER ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786252357383</t>
+          <t>9786252355921</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS TARİHin Kara Kutusu 2.Cilt (İnkılap Tarihi) ÖSYM Çıkmış Çözümlü Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786252309160</t>
+          <t>9786252357796</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS TARİH’in Kara Kutusu 1.Cilt (Genel ve Osmanlı Tarihi) ÖSYM Çıkmış Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786252358991</t>
+          <t>9786252358496</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
+          <t>2026 MEB-AGS MEVZUAT Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786252381845</t>
+          <t>9786252357383</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 MEB-AGS COĞRAFYAnın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786252333462</t>
+          <t>9786252309160</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 MEB-AGS Kara Kutu Tarih TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>560</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052648813</t>
+          <t>9786252358991</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
+          <t>2026 DGS SÖZEL (SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Kitapçığı Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786252331390</t>
+          <t>9786252381845</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 6'lı Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>560</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786252356713</t>
+          <t>9786252333462</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SÖZEL(SÖZ) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>750</v>
+        <v>560</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786252305148</t>
+          <t>9786052648813</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS SAYISAL (SAY) ÖSYM Çıkmış Soru Tıpkı Basım 14lü Deneme TÜRKİYE GENELİ Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>750</v>
+        <v>560</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786252341580</t>
+          <t>9786252331390</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 DGS Çıkmış Soru Tıpkı Basım ÖSYM TAM Kitapçık SAY-SÖZ-TM 14lü Deneme D. Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786252313112</t>
+          <t>9786252356713</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB AGS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786252326709</t>
+          <t>9786252305148</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 MEB-AGS Kara Kutu Türkçe TEK KİTAP ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786252300648</t>
+          <t>9786252341580</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
+          <t>2026 KPSS-DHBT Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786252357529</t>
+          <t>9786252313112</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Ortaöğretim ÖSYM Çıkmış Soru Tıpkı Basım 6lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786252359257</t>
+          <t>9786252326709</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS-DHBT Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6’lı Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786252352302</t>
+          <t>9786252300648</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DİB-MBSTS ÖSYM Çıkmış Soru Tıpkı Basım 11li Kitapçık Türkiye Geneli Deneme Paketi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786252356676</t>
+          <t>9786252357529</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 2 KARMA ÖSYM Çıkmış Soru Bankası K.Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786252357123</t>
+          <t>9786252359257</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 ALES Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786252350049</t>
+          <t>9786252352302</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786252357369</t>
+          <t>9786252356676</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786252358946</t>
+          <t>9786252357123</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786252356461</t>
+          <t>9786252350049</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 3. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786252352715</t>
+          <t>9786252357369</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Tarihin Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786252352173</t>
+          <t>9786252358946</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Vatandaşlık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786252359776</t>
+          <t>9786252356461</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 KPSS Coğrafya’nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786252352852</t>
+          <t>9786252352715</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786252335275</t>
+          <t>9786252352173</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786252339105</t>
+          <t>9786252359776</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786252342723</t>
+          <t>9786252352852</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 YKS - TYT Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786252351558</t>
+          <t>9786252335275</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>2026 5. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786253178077</t>
+          <t>9786252339105</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 6. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786252351671</t>
+          <t>9786252342723</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 7. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786252350315</t>
+          <t>9786252351558</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 8. Sınıf hashtag Kazanım Değerlendirme Sınavı 6lı Sarmal Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786252351930</t>
+          <t>9786253178077</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Kara Kutu Türkçe Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786252353132</t>
+          <t>9786252351671</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
+          <t>2026 DGS Matematik Kara Kutu 1. Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9784128975631</t>
+          <t>9786252350315</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>480</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786252318278</t>
+          <t>9786252351930</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 YKS-TYT Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786252391974</t>
+          <t>9786252353132</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 ALES Matematik Kara Kutu 1.Cilt Cebir ÖSYM Çıkmış Soru Bankası K. Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786252325368</t>
+          <t>9784128975631</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786252323401</t>
+          <t>9786252318278</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu Cebir 1.Cilt ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786252348039</t>
+          <t>9786252391974</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Coğrafya Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786252317431</t>
+          <t>9786252325368</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258526453</t>
+          <t>9786252323401</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 2.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786252361182</t>
+          <t>9786252348039</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçe Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786252334322</t>
+          <t>9786252317431</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Matematik Kara Kutu 2.Cilt Problemler ÖSYM Çıkmış Soru Bankası Çözümlü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786252366699</t>
+          <t>9786258526453</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786252379538</t>
+          <t>9786252361182</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Tarihin Kara Kutusu 1.Cilt ÖSYM Çıkmış Soru Bankası Konu Özetli Çözüm</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786252365708</t>
+          <t>9786252334322</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Konu Konu Paragraf 1 ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786252354542</t>
+          <t>9786252366699</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu Dil Bilgisi ÖSYM Çıkmış Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786252352012</t>
+          <t>9786252379538</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Türkçe Tek Kitap ÖSYM ARŞİV Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258433302</t>
+          <t>9786252365708</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Kara Kutu Tarih Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786252359783</t>
+          <t>9786252354542</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2026 KPSS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786252354535</t>
+          <t>9786252352012</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257691299</t>
+          <t>9786258433302</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Video Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786252355631</t>
+          <t>9786252359783</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
+          <t>2026 KPSS Türkçenin Kara Kutusu PARAGRAF 1 KONU KONU ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786252314034</t>
+          <t>9786252354535</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
+          <t>2026 DGS SÖZEL MANTIK Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9785658963662</t>
+          <t>9786257691299</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
+          <t>2026 ALES Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786252456956</t>
+          <t>9786252355631</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 KPSS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>4444444444447</t>
+          <t>9786252314034</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2026 Eylül KPSS Genel Kültür/Kurum Sınavları Güncel Bilgiler Konu Anlatım-Deneme-Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258522471</t>
+          <t>9785658963662</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2026 KPSS Ortaöğretim Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme D.Çözümlü</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786255652553</t>
+          <t>9786252456956</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim GY-GK Gezegen Serisi 8li Deneme Paketi Kurumsal Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258528848</t>
+          <t>4444444444447</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Din Kültürü ve Ahlak Bilgisi MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258522716</t>
+          <t>9786258522471</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
+          <t>2026 8. Sınıf Full LGS Altın Seri Fen Bilimleri MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786254652589</t>
+          <t>9786255652553</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri Türkçe MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786252562547</t>
+          <t>9786258528848</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
+          <t>8. Sınıf LGS Full Altın Seri İnkılap Tarihi ve Atatürkçülük MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>325</v>
+        <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255364487</t>
+          <t>9786258522716</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
+          <t>8. Sınıf LGS Full Altın Seri İngilizce MEB Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255658180</t>
+          <t>9786254652589</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2026 8.Sınıf Tarih-Din-İngilizce MEB Örnek Soruları LGS Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786254621000</t>
+          <t>9786252562547</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
+          <t>8. Sınıf LGS'ye Yönelik MEB Örnek Soruları Sayısal-Sözel Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786254575983</t>
+          <t>9786255364487</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
+          <t>MEB-AGS Türkçenin Kara Kutusu VİP PARAGRAF 3 ÖSYM Çıkmış Soru Arşivi Bankası Konu Özetli Çözümlü</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786255276537</t>
+          <t>9786255658180</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
+          <t>8. Sınıf LGS T.C İnkılap Tarihi ve Atatürkçülüğün Kara Kutusu Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786255279743</t>
+          <t>9786254621000</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>2026 YKS-AYT MEBİ Online Güncel Sayısal 8li Seri Deneme Fasikül Paketi (A4 Boyut Renkli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786253348571</t>
+          <t>9786254575983</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBI Online Güncel Eşit Ağırlık (TM) 8li Seri Deneme Fasikül Paketi (A4 Renkli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>540</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9785259565739</t>
+          <t>9786255276537</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 ÖSYM YKS-TYT MEBİ OGM Deneme Paketi Güncel 10lu Fasikül SET (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>540</v>
+        <v>750</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786252350285</t>
+          <t>9786255279743</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 10lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786252350568</t>
+          <t>9786253348571</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>150</v>
+        <v>540</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786252350193</t>
+          <t>9785259565739</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 8. Sınıf LGS Tıpkı Basım Çıkmış Soru 8+8 Deneme Paketi (Sayısal+Sözel) Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>540</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786255658999</t>
+          <t>9786252350285</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT Sosyal Bilimler Sözel 2 Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786255659545</t>
+          <t>9786252350568</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT Fen (Fizik-Kimya-Biyoloji) Karakutu ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786255658920</t>
+          <t>9786252350193</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler1 ÖSYM Çıkmış Sorular Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786252352494</t>
+          <t>9786255658999</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
+          <t>2026 YKS-TYT Türkçe Karakutu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258520439</t>
+          <t>9786255659545</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
+          <t>2026 YKS-TYT Fen Bilimleri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786255656490</t>
+          <t>9786255658920</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
+          <t>2026 YKS-TYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786255659767</t>
+          <t>9786252352494</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 YKS-AYT Matematik-Geometri Karakutu ÖSYM Çıkmış Soru Bankası Çözümlü Konu Konu Son 8 Yıl</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258528893</t>
+          <t>9786258520439</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 KPSS Önlisans/Ortaöğretim Türkçenin Kara Kutusu ANLAM BİLGİSİ ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>40</v>
+        <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786255659620</t>
+          <t>9786255656490</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>2026 AYT (Sayısal-Sözel-Eşit Ağırlık) ÖSYM Çıkmış Soru Tıpkı Basım 9'lu Deneme Paketi</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>40</v>
+        <v>450</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786255659910</t>
+          <t>9786255659767</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
+          <t>ALES 2025/2 ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>360</v>
+        <v>50</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786252320301</t>
+          <t>9786258528893</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2025 YKS-AYT Sözel (SÖZ) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786255655554</t>
+          <t>9786255659620</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
+          <t>2025 YKS-AYT Sayısal (SAY) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786255296528</t>
+          <t>9786255659910</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT Eşit ağırlık (TM) ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>725</v>
+        <v>360</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786255299529</t>
+          <t>9786252320301</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-TYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>425</v>
+        <v>50</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786255276636</t>
+          <t>9786255655554</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 YKS-AYT ÖSYM Tıpkı Basım Çıkmış Soru Kitapçığı (Video Çözümlü Türkiye Geneli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>700</v>
+        <v>50</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786255298966</t>
+          <t>9786255296528</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Sosyal Bilgiler Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>500</v>
+        <v>725</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786255298126</t>
+          <t>9786255299529</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf İngilizce Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>550</v>
+        <v>425</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786255102355</t>
+          <t>9786255276636</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Matematik Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>475</v>
+        <v>700</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786255297730</t>
+          <t>9786255298966</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Türkçe Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786255298133</t>
+          <t>9786255298126</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 2. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786255259660</t>
+          <t>9786255102355</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>275</v>
+        <v>475</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786255233257</t>
+          <t>9786255297730</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Hayat Bilgisi Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>375</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786255298157</t>
+          <t>9786255298133</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf İngilizce 1. Dönem Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>300</v>
+        <v>650</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786255295859</t>
+          <t>9786255259660</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 3. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>625</v>
+        <v>275</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786255298942</t>
+          <t>9786255233257</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 4. Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786255745859</t>
+          <t>9786255298157</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Din Kültürü ve Ahlak Bilgisi Çalışma Kitabı Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786255277121</t>
+          <t>9786255295859</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB ÖDM İlkokul 4. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı / Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>400</v>
+        <v>625</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786255259776</t>
+          <t>9786255298942</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Matematik Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786255259981</t>
+          <t>9786255745859</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 2. Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786255259790</t>
+          <t>9786255277121</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
+          <t>2025 MEB İlkokul 2.Sınıf İngilizce Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786255272591</t>
+          <t>9786255259776</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Yaprakları Tüm Dersler Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786255259684</t>
+          <t>9786255259981</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 2.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786255298119</t>
+          <t>9786255259790</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Yaprakları TÜM DERSLER Etkinlikli Eğlenceli Soru Bankası</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786255259691</t>
+          <t>9786255272591</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
+          <t>2025 MEB İlkokul 4.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786255259752</t>
+          <t>9786255259684</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 2 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>225</v>
+        <v>325</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786255259646</t>
+          <t>9786255298119</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
+          <t>2025 MEB İlkokul 4. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>325</v>
+        <v>300</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786255295828</t>
+          <t>9786255259691</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 3. Sınıf Okuma Becerileri Metinler ve Soruları Çözüm Kitapçık İlaveli</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786255273932</t>
+          <t>9786255259752</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
+          <t>2025 MEB İlkokul 2. Sınıf Türkçe Süreç Değerlendirmeye Yönelik Etkinlik Kitabı</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>800</v>
+        <v>225</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786252542352</t>
+          <t>9786255259646</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2025 MEB İlkokul 3.Sınıf Çalışma Soruları 1 Tüm Dersler Kazanım Pekiştirme Kitabı</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>400</v>
+        <v>325</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786252561902</t>
+          <t>9786255295828</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
+          <t>2025 MEB ÖDM İlkokul 3. Sınıf Fen Bilimleri Çalışma Kitabı Alıştırmalı/Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>525</v>
+        <v>450</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786252567812</t>
+          <t>9786255273932</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
+          <t>2025 MEB ÖDM İlkokul 4.Sınıf Türkçe Çalışma Kitabı Alıştırmalı - Etkinlikli Soru Bankası</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>650</v>
+        <v>800</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786252564309</t>
+          <t>9786252542352</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
+          <t>2025 8. Sınıf LGS Türkçe MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786252565092</t>
+          <t>9786252561902</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 3</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>700</v>
+        <v>525</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786252563074</t>
+          <t>9786252567812</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 4</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>550</v>
+        <v>650</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786252562480</t>
+          <t>9786252564309</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 5</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>550</v>
+        <v>600</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786258526646</t>
+          <t>9786252565092</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 6</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258521214</t>
+          <t>9786252563074</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Ölçme Değerlendirme Merkezi ÖDM Çalışma Kitabı 2</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>145</v>
+        <v>550</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258525359</t>
+          <t>9786252562480</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
+          <t>8. Sınıf LGS MEB Çalışma Soruları Soru Bankası ÖDM Çalışma Kitabı 1</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786252562879</t>
+          <t>9786258526646</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2026 8. Sınıf LGS MEB Örnek Soruları Türkçe Sözel Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786252565498</t>
+          <t>9786258521214</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Sözel İnkılap Tarihi - Din Kültürü - İngilizce Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>145</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>4444444444091</t>
+          <t>9786258525359</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
+          <t>2026 8. Sınıf MEB Örnek Soruları LGS Fen Bilimleri Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786254559228</t>
+          <t>9786252562879</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>2025 8. Sınıf LGS Matematik MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>504</v>
+        <v>400</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786254526480</t>
+          <t>9786252565498</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
+          <t>2025 8. Sınıf LGS Fen Bilimleri MEB Çalışma Kitabı Soru Bankası</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258520576</t>
+          <t>4444444444091</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ Online Güncel Sayısal 7li Seri Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786258527360</t>
+          <t>9786254559228</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>650</v>
+        <v>504</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786258528237</t>
+          <t>9786254526480</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
+          <t>2025 YKS-AYT MEBİ-OGM Psikoloji Pratik Konu Özet Kitabı Renkli A4 Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786059396073</t>
+          <t>9786258520576</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2025 MEB-AGS ÖABT Biyoloji Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786252351589</t>
+          <t>9786258527360</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2025 MEB-AGS ÖABT Coğrafya Öğretmenliği ÖSYM Tıpkı Basım 12lİ Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>800</v>
+        <v>650</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>4444444443909</t>
+          <t>9786258528237</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 MEB-AGS ÖABT Din Kültürü ve Ahlak Bilgisi Öğretmenliği DKAB ÖSYM Tıpkı Basım 12lİ Deneme Paketi</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>4444444443903</t>
+          <t>9786059396073</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>720</v>
+        <v>300</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786254555411</t>
+          <t>9786252351589</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 ALES ÖSYM Tıpkı Basım En Ekonomik Çıkmış Soru 22li Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786255273253</t>
+          <t>4444444443909</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video Ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>300</v>
+        <v>480</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786254565021</t>
+          <t>4444444443903</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
+          <t>2024 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>300</v>
+        <v>720</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786258575859</t>
+          <t>9786254555411</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Rehber Öğretmenliği ÖSYM Tıpkı Basım 11’li Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786258555431</t>
+          <t>9786255273253</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT Beden Eğitimi Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786258571233</t>
+          <t>9786254565021</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
+          <t>2025 MEB - AGS ÖABT İmam Hatip Meslek Dersleri Öğretmenliği ÖSYM Tıpkı Basım 6lı Deneme Paketi Çözümlü</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>675</v>
+        <v>300</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786258588705</t>
+          <t>9786258575859</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Vatandaşlık - Anayasa Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>275</v>
+        <v>200</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786258593549</t>
+          <t>9786258555431</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>295</v>
+        <v>600</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>4444444444434</t>
+          <t>9786258571233</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>150</v>
+        <v>675</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786258585261</t>
+          <t>9786258588705</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
+          <t>2026 EKPSS Lisans Geometri MEB Özel Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786258589856</t>
+          <t>9786258593549</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
+          <t>2025 MEB Özel EKPSS Lisans Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>500</v>
+        <v>295</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786258584523</t>
+          <t>4444444444434</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Vatandaşlık - Güncel Bilgiler Kitabı</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>275</v>
+        <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786258584127</t>
+          <t>9786258585261</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Coğrafya Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>475</v>
+        <v>300</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258575057</t>
+          <t>9786258589856</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Tarih Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258741209</t>
+          <t>9786258584523</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Geometri Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258658965</t>
+          <t>9786258584127</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Matematik Konu Anlatım Kitabı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>360</v>
+        <v>475</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>4444444444088</t>
+          <t>9786258575057</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
+          <t>2026 MEB Özel EKPSS Ön Lisans - Ortaöğretim Türkçe Konu Anlatımı Kitabı</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786056649967</t>
+          <t>9786258741209</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
+          <t>2026 MEB ÖZEL EKPSS Ön Lisans - Ortaöğretim 10lu Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9783565865864</t>
+          <t>9786258658965</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2025 MEB ÖZEL EKPSS Lisans 15li Deneme Fasikül Paketi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>900</v>
+        <v>360</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786259875521</t>
+          <t>4444444444088</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
+          <t>2025 ÖSYM YKS-YDT İngilizce MEBİ OGM Deneme Paketi Güncel 9lu Fasikül (Online Seri Deneme Paketi)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>1220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786255288752</t>
+          <t>9786056649967</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
+          <t>ÖABT Tarihin Kara Kutusu Özel Çıkmış Soru Arşivi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786255236548</t>
+          <t>9783565865864</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
+          <t>2026 YDS İngilizce ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>180</v>
+        <v>900</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786255268365</t>
+          <t>9786259875521</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım EN EKONOMİK Çıkmış Soru 23lü Deneme Paketi Video/PDF Çözüm Türkiye Geneli</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>300</v>
+        <v>1220</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786255292100</t>
+          <t>9786255288752</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Reading Okuma-Anlama Kitabı Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786255239853</t>
+          <t>9786255236548</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 12. Sınıf Vocabulary (Kelime Bilgisi) Soru Bankası Kitabı Video Çözümlü</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786255265869</t>
+          <t>9786255268365</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>2025 YDT MEBİ İngilizce 11. Sınıf Skills Question Bank (Beceri Temelli Soru Bankası) Video Çözümlü</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786255225689</t>
+          <t>9786255292100</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786255292568</t>
+          <t>9786255239853</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>3 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786255287960</t>
+          <t>9786255265869</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>154</v>
+        <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786255285881</t>
+          <t>9786255225689</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786255208545</t>
+          <t>9786255292568</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>4 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786255204783</t>
+          <t>9786255287960</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 4 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>150</v>
+        <v>154</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786255278562</t>
+          <t>9786255285881</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 3 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786255264381</t>
+          <t>9786255208545</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 2 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9782565846866</t>
+          <t>9786255204783</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
+          <t>5 Yaş Okul Öncesi MEB Etkinlik Kitabı Çekirdek 1 Eğlenceli ve Öğretici Aktiviteler</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9784910267296</t>
+          <t>9786255278562</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>2025 MEB-AGS ÖABT Okul Öncesi Öğretmenliği ÖSYM Tıpkı Basım 9lu Deneme Paketi Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>475</v>
+        <v>500</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9785896951544</t>
+          <t>9786255264381</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
+          <t>2025 MEB-AGS ÖABT Yeni Sistem Coğrafya Öğretmenliği 10lu Paket Deneme Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>575</v>
+        <v>500</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786074074161</t>
+          <t>9782565846866</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Soru Tıpkı Basım 7li Deneme Paketi Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786126096905</t>
+          <t>9784910267296</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>300</v>
+        <v>475</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786509105798</t>
+          <t>9785896951544</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
+          <t>2025 7. Sınıf MEB Beceri Temelli Testler 1. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>400</v>
+        <v>575</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786173535433</t>
+          <t>9786074074161</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9780205983698</t>
+          <t>9786126096905</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
+          <t>2025 7. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9787615026960</t>
+          <t>9786509105798</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Kazanım Kavrama Testleri KKT Yaprak Test Kitabı</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9781469699660</t>
+          <t>9786173535433</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 6. Sınıf MEB Beceri Temelli Testler 2. Kitap Örnek Soru Bankası</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786254896576</t>
+          <t>9780205983698</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
+          <t>2025 5. Sınıf Maarif Sistem MEB Yardımcı Kaynakları Okuma Becerileri Kitabı</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9785281840422</t>
+          <t>9787615026960</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 6. Sınıf MEB Tüm Dersler Çalışma Soruları Soru Bankası</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786254856587</t>
+          <t>9781469699660</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Matematik Manifesto Branş Denemesi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786255412652</t>
+          <t>9786254896576</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto 90 Adet Branş Deneme (3x30) Fasikül Seti Çözümlü</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786254625855</t>
+          <t>9785281840422</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS MEVZUAT ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>600</v>
+        <v>275</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786254583377</t>
+          <t>9786254856587</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-AYT MEBİ Eşit Ağırlık (TM) Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786254583605</t>
+          <t>9786255412652</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-YDT MEBİ İngilizce Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786254586323</t>
+          <t>9786254625855</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT Tüm Dersler MEBİ Yeni Nesil Çıkmış Soru Bankası Son 8Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>240</v>
+        <v>600</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786254501203</t>
+          <t>9786254583377</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Türkçe Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786254508127</t>
+          <t>9786254583605</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Tarih Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786254510434</t>
+          <t>9786254586323</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
+          <t>2025 YKS-TYT MEBİ-OGM Matematik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786254569456</t>
+          <t>9786254501203</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Kimya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>550</v>
+        <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786254570179</t>
+          <t>9786254508127</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Fizik Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>430</v>
+        <v>300</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786254573873</t>
+          <t>9786254510434</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Felsefe Pratik Konu Özet Kitabı Boyut Görsel Destekli</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786254588143</t>
+          <t>9786254569456</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786254512681</t>
+          <t>9786254570179</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Felsefe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786254517426</t>
+          <t>9786254573873</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786253546854</t>
+          <t>9786254588143</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Biyoloji Pekiştirme Testleri Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786254501135</t>
+          <t>9786254512681</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Coğrafya Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>700</v>
+        <v>180</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786254521041</t>
+          <t>9786254517426</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-TYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>470</v>
+        <v>360</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786254522963</t>
+          <t>9786253546854</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT SÖZEL MEBİ Yeni Nesil Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786254542602</t>
+          <t>9786254501135</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Türk Dili Edebiyatı Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>380</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786254568794</t>
+          <t>9786254521041</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>350</v>
+        <v>470</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786254585869</t>
+          <t>9786254522963</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>300</v>
+        <v>900</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786254631429</t>
+          <t>9786254542602</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Coğrafya Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>225</v>
+        <v>380</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786254631252</t>
+          <t>9786254568794</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ-OGM Biyoloji Pratik Konu Özet Kitabı Görsel Destekli</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786254631658</t>
+          <t>9786254585869</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2025 YKS-AYT MEBİ SAYISAL Çıkmış Soru Bankası Konu Konu Son 7 Yıl Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C256" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786254631931</t>
+          <t>9786254631429</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>270</v>
+        <v>225</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786254631788</t>
+          <t>9786254631252</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786255653932</t>
+          <t>9786254631658</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786255365583</t>
+          <t>9786254631931</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
+          <t>2026 TYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası RENKLİ A4 Boyut Video Çözümlü</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786253365868</t>
+          <t>9786254631788</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>350</v>
+        <v>210</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786254668593</t>
+          <t>9786255653932</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Türk Dili Edebiyatı Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786256487727</t>
+          <t>9786255365583</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786254136528</t>
+          <t>9786253365868</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
+          <t>2026 AYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786258965872</t>
+          <t>9786254668593</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Kimya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256533141</t>
+          <t>9786256487727</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Fizik Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786258742657</t>
+          <t>9786254136528</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Felsefe Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>780</v>
+        <v>250</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786254758683</t>
+          <t>9786258965872</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Coğrafya Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>950</v>
+        <v>250</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786257355421</t>
+          <t>9786256533141</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 AYT MEBİ-OGM 3 ADIM Biyoloji Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>620</v>
+        <v>250</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>4444444444086</t>
+          <t>9786258742657</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 3 Adım YKS-YDT İngilizce MEBİ Özgün Sorular 15li Deneme Kitapçık Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>540</v>
+        <v>780</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786256585652</t>
+          <t>9786254758683</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
+          <t>2025 3 Adım YKS-TYT MEBİ Özgün Sorular 15li Deneme Kitapçıkları Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>480</v>
+        <v>950</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786254553189</t>
+          <t>9786257355421</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 3 Adım YKS-AYT Sözel MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>1008</v>
+        <v>620</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786254550645</t>
+          <t>4444444444086</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 3 Adım YKS-AYT Sayısal MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786254550652</t>
+          <t>9786256585652</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2025 3 Adım YKS-AYT Eşit Ağırlık (TM) MEBİ Özgün Sorular 15li Deneme Fasikül Paketi Video Çözümlü</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>450</v>
+        <v>480</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786254528385</t>
+          <t>9786254553189</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Matematik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>756</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786254565861</t>
+          <t>9786254550645</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Türkçe Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>420</v>
+        <v>330</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786251355687</t>
+          <t>9786254550652</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
+          <t>2026 YKS-TYT MEBİ-OGM Dört Dörtlük Tarih Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786251495222</t>
+          <t>9786254528385</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
+          <t>2026 YKS-AYT MEBİ-OGM Dört Dörtlük Fizik Pekiştirme Testi Soru Bankası Video Çözümlü</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>200</v>
+        <v>756</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786254631153</t>
+          <t>9786254565861</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
+          <t>2025 YDT MEBİ-OGM 3 ADIM İngilizce Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786254874161</t>
+          <t>9786251355687</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Türkçe Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>900</v>
+        <v>450</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>4444444444497</t>
+          <t>9786251495222</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Tarih Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9787354656589</t>
+          <t>9786254631153</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 TYT MEBİ-OGM 3 ADIM Matematik Soru Bankası Video Çözüm</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>375</v>
+        <v>350</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9787152095306</t>
+          <t>9786254874161</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Denemesi 150 Adet Fasikül Seti</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>225</v>
+        <v>900</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9785672161341</t>
+          <t>4444444444497</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Eğitimin Temelleri Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9787342620059</t>
+          <t>9787354656589</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
+          <t>2025 YKS-TYT Türkçenin Kara Kutusu Paragraf 2 Karma Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9783541298532</t>
+          <t>9787152095306</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9781164532590</t>
+          <t>9785672161341</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>275</v>
+        <v>225</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9787247084895</t>
+          <t>9787342620059</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 30lu Fasikül Seti Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9783634050757</t>
+          <t>9783541298532</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 1. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9782883742154</t>
+          <t>9781164532590</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 2. Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>410</v>
+        <v>275</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9782625458695</t>
+          <t>9787247084895</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Tarih Kara Kutusu 3.Cilt ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>410</v>
+        <v>130</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9783329526352</t>
+          <t>9783634050757</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) Çıkmış Soru Bankası Video/ PDF Çözümlü</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>410</v>
+        <v>275</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9784383468770</t>
+          <t>9782883742154</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 1 Konu Konu ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>780</v>
+        <v>410</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9781913289324</t>
+          <t>9782625458695</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 2 Karma ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>275</v>
+        <v>410</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9780624888307</t>
+          <t>9783329526352</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Paragraf 3 VİP ÖSYM Çıkmış Soru Havuzu Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>275</v>
+        <v>410</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9783745856583</t>
+          <t>9784383468770</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Türkçenin Kara Kutusu Tek Kitap ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>330</v>
+        <v>780</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9784657489654</t>
+          <t>9781913289324</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Sözel Mantık Kara Kutu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9785412653662</t>
+          <t>9780624888307</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 MEB-AGS Sayısal Mantık Kara Kutu ÖSYM Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786253341565</t>
+          <t>9783745856583</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 2. Cilt Problemler ÖSYM Çıkmış Soru Bankası Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9782938074957</t>
+          <t>9784657489654</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
+          <t>2025 MEB-AGS Matematik Kara Kutu 1.Cilt Cebir Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>600</v>
+        <v>330</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>4444444444087</t>
+          <t>9785412653662</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB-AGS Coğrafya'nın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>4444444444084</t>
+          <t>9786253341565</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
+          <t>2025 7.sınıf İokbs Bursluluk Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>280</v>
+        <v>600</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786256554252</t>
+          <t>9782938074957</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 6.sınıf İOKBS BURSLULUK Tüm Dersler Çıkmış Soru Bankası Tek Kitap Yeni Sistem Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>50</v>
+        <v>600</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9788568523681</t>
+          <t>4444444444087</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
+          <t>2026 KPSS Ön Lisans ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>50</v>
+        <v>280</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9784378854783</t>
+          <t>4444444444084</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
+          <t>2026 KPSS Ortaöğretim-Lise ÖSYM Çıkmış Soru Tıpkı Basım 6lı Deneme Paketi TG Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>225</v>
+        <v>280</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9784378854123</t>
+          <t>9786256554252</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
+          <t>DGS ÖSYM Tıpkı Basım Çıkmış Soru Deneme Kitapçığı Yeni Baskı Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>375</v>
+        <v>50</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789823483283</t>
+          <t>9788568523681</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>7. Sınıf İOKBS BURSLULUK MEB Tıpkı Basım Çıkmış Soru Kitapçığı Video/PDF Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9787526688288</t>
+          <t>9784378854783</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB AGS Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 3lü (3x10) Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>75</v>
+        <v>225</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9785854521819</t>
+          <t>9784378854123</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB AGS Türkçe-Matematik-Tarih-Coğrafya-Mevzuat Manifesto Branş Deneme Seti 5li (5x10) Çözümlü</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>75</v>
+        <v>375</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9787148640114</t>
+          <t>9789823483283</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
+          <t>2025 MEB AGS Mevzuat Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789265710282</t>
+          <t>9787526688288</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
+          <t>2025 MEB AGS Coğrafya Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>300</v>
+        <v>75</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9783002535565</t>
+          <t>9785854521819</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
+          <t>2025 MEB AGS Tarih Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786259869916</t>
+          <t>9787148640114</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
+          <t>2025 MEB AGS Sayısal Yetenek Matematik Manifesto Branş Deneme Paketi 10lu Özgün Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>500</v>
+        <v>75</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9780648117926</t>
+          <t>9789265710282</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>2025 MEB EKYS ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli Soru Kitapçıkları</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9780250947065</t>
+          <t>9783002535565</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>2026 DGS ÖSYM Çıkmış Soru Karma Kara Kutu Türkiye Geneli D.Çözümlü 10lu SAYISAL-SÖZEL Deneme PAKETİ</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9780317325935</t>
+          <t>9786259869916</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
+          <t>2025 DGS 10lu Deneme Paketi Özgün Yeni Nesil Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9784371333257</t>
+          <t>9780648117926</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
+          <t>2025 YKS YDT Rusça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9784371033256</t>
+          <t>9780250947065</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
+          <t>2025 YKS YDT Almanca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>780</v>
+        <v>350</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9784145020222</t>
+          <t>9780317325935</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
+          <t>2025 YKS YDT Fransızca ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 7li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9785643022183</t>
+          <t>9784371333257</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
+          <t>2025 YKS YDT Arapça ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 8li Türkiye Geneli</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9784125786582</t>
+          <t>9784371033256</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
+          <t>2026 YÖKDİL İngilizce SAĞLIK BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Paket Deneme 14lü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>200</v>
+        <v>780</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786575368974</t>
+          <t>9784145020222</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 YÖKDİL İngilizce SOSYAL BİLİMLER ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>250</v>
+        <v>360</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786248874276</t>
+          <t>9785643022183</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2025 YKS YDT İngilizce ÖSYM Çıkmış Karma Kara Kutu Deneme Paketi 5li Türkiye Geneli Video Çözümlü</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786245602018</t>
+          <t>9784125786582</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 5. Sınıf KDS (Konu Değerlendirme Sınavı) Sarmal Deneme Seti 4lü Türkiye Geneli Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9787896255394</t>
+          <t>9786575368974</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
+          <t>2025 8. Sınıf LGS Aralık Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9784324586792</t>
+          <t>9786248874276</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri TÜRKÇE MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786565362562</t>
+          <t>9786245602018</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri FEN BİLİMLERİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786556820699</t>
+          <t>9787896255394</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İNKILAP TARİHİ MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözüm</t>
         </is>
       </c>
       <c r="C328" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786596636526</t>
+          <t>9784324586792</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri İngilizce MEB Çıkmış Soru Bankası Modüler Seti PDF/Video Çözümlü</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786579963588</t>
+          <t>9786565362562</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2026 8.Sınıf Full LGS Altın Seri DİN KÜLTÜRÜ ve AHLAK BİLGİSİ MEB Çıkmış Soru Bankası Modüler Seti</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786579785562</t>
+          <t>9786556820699</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Ekim Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786576632104</t>
+          <t>9786596636526</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Kasım Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786579635669</t>
+          <t>9786579963588</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Ocak Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786574785567</t>
+          <t>9786579785562</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
+          <t>2025 8. Sınıf LGS Şubat Ayı MEB Örnek Soru Tıpkı Basım 6lı Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786217898795</t>
+          <t>9786576632104</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
+          <t>2025 8. Sınıf LGS Mart Ayı MEB Örnek Soru Tıpkı Basım 5li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786259050655</t>
+          <t>9786579635669</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf LGS Nisan Ayı MEB Örnek Soru Tıpkı Basım 7li Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786057242826</t>
+          <t>9786574785567</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
+          <t>2025 8. Sınıf LGS Mayıs Ayı MEB Örnek Soru Tıpkı Basım 4lü Sarmal Deneme Paketi Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9784563214562</t>
+          <t>9786217898795</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 YKS-AYT Matematik-Geometri Karakutu Konu Konu Çıkmış Soru Bankası ÖSYM Son 7 Yıl D. Çözümlü</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786253320102</t>
+          <t>9786259050655</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 LGS 8. Sınıf İngilizce Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C339" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9784562587896</t>
+          <t>9786057242826</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 8. Sınıf Yeni Sistem LGS İlk Dönem Konularını Kapsayan SARMAL 6lı Deneme Paketi Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9784744692059</t>
+          <t>9784563214562</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
+          <t>2025 LGS 8. Sınıf Türkçe Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786250013205</t>
+          <t>9786253320102</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
+          <t>2025 LGS 8. Sınıf Din Kültürü ve Ahlak Bilgisi Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>4444444443292</t>
+          <t>9784562587896</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 LGS 8. Sınıf Matematik Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786259869988</t>
+          <t>9784744692059</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
+          <t>2025 LGS 8.Sınıf İnkılap Tarihi Karakutu MEB Çıkmış Soru Modülü Video/PDF Çözüm Konu Konu Son 7 Yıl</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786253955892</t>
+          <t>9786250013205</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 LGS 8. Sınıf Fen Bilimleri Karakutu Konu Konu Son 7 Yıl MEB Çıkmış Soru Modül Seti</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9785874368968</t>
+          <t>4444444443292</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 KPSS Kara Kutu Tarih Tek Kİitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>970</v>
+        <v>500</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786258433198</t>
+          <t>9786259869988</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
+          <t>2025 KPSS Vatandaşlık Cepte Konu-Soru-Cevap ÖSYM Analiz Serisi</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>670</v>
+        <v>250</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786251103653</t>
+          <t>9786253955892</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9787256584058</t>
+          <t>9785874368968</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 18li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>375</v>
+        <v>970</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786253346980</t>
+          <t>9786258433198</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2026 ALES ÖSYM Tıpkı Basım Çıkmış Soru 12li Deneme Paketi Video ve Dijital Çözümlü Türkiye Geneli</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>360</v>
+        <v>670</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786252853809</t>
+          <t>9786251103653</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9780365896586</t>
+          <t>9787256584058</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9781450023566</t>
+          <t>9786253346980</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786257690188</t>
+          <t>9786252853809</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 ALES Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786258751895</t>
+          <t>9780365896586</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786254488962</t>
+          <t>9781450023566</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS EĞİTİM BİLİMLERİ ÖSYM Çıkmış Soru Karma Kara Kutu 10lu Paket Deneme Türkiye Geneli Çözümlü</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786252546855</t>
+          <t>9786257690188</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 ALES Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786259785851</t>
+          <t>9786258751895</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9787352002159</t>
+          <t>9786254488962</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 ALES Sayısal Mantığın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9783652566681</t>
+          <t>9786252546855</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Konu Konu Paragraf 1 Konu Özetli ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C360" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786259877686</t>
+          <t>9786259785851</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Coğrafyanın Kara Kutusu Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786253457990</t>
+          <t>9787352002159</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Karma Paragraf 2 Konu Özetli Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786254994432</t>
+          <t>9783652566681</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Türkçenin Kara Kutusu ÖSYM VİP Paragraf 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>500</v>
+        <v>375</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786254894459</t>
+          <t>9786259877686</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Sözel Mantığın Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786251100652</t>
+          <t>9786253457990</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Türkçenin Kara Kutusu Anlam Bilgisi (Sözcük-Cümle) PDF ve Video Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786253985868</t>
+          <t>9786254994432</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Kara Kutu Matematik Tek Kitap ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786254789649</t>
+          <t>9786254894459</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2026 KPSS Geometrinin Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786255364463</t>
+          <t>9786251100652</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 1. Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9787256985954</t>
+          <t>9786253985868</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 DGS Matematiğin Kara Kutusu 2. Cilt Problem Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786256892880</t>
+          <t>9786254789649</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 KPSS Kara Kutu Matematik TEK KİTAP ÖSYM Arşiv Çıkmış Soru Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786253177966</t>
+          <t>9786255364463</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 DGS Geometrinin Kara Kutusu Konu Özetli Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>600</v>
+        <v>225</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786250120309</t>
+          <t>9787256985954</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu KARMA PARAGRAF 2 Konu Özetli PDF ve Video Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>300</v>
+        <v>375</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9785411236583</t>
+          <t>9786256892880</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 DGS Sayısal Mantığın Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786252853765</t>
+          <t>9786253177966</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
+          <t>2025 KPSS Kara Kutu Türkçe TEK KİTAP ÖSYM Çıkmış Soru ARŞİVİ Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786251135524</t>
+          <t>9786250120309</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 ALES Matematiğin Kara Kutusu 1. Cilt CEBİR</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9784012033591</t>
+          <t>9785411236583</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 1.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786259655871</t>
+          <t>9786252853765</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ANLAM BİLGİSİ (Sözcük-Cümle) D.Çözümlü Konu Özetli Soru Bankası</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786251322306</t>
+          <t>9786251135524</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 Vatandaşlığın Kara Kutusu Konu Özetli PDF/Video Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786250023655</t>
+          <t>9784012033591</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Genel Kültür Genel Yetenek ÖSYM Çıkmış Karma Karakutu 10lu Deneme Dijital Çözümlü</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786253012786</t>
+          <t>9786259655871</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
+          <t>2025 KPSS SÖZEL MANTIĞIN Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786256987456</t>
+          <t>9786251322306</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRETİM YÖNTEM ve TEKNİKLERİ Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786251320784</t>
+          <t>9786250023655</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖLÇME ve DEĞERLENDİRME Konu Özetli D.Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786253678906</t>
+          <t>9786253012786</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu Program Geliştirme-Sınıf-Materyal Konu Ö. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786251045601</t>
+          <t>9786256987456</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
+          <t>2025 KPSS Ön Lisans Paragraf ÖSYM Soru Havuzu 20li Çıkmış Dijital Çözümlü Deneme Sınavı</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786253697457</t>
+          <t>9786251320784</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu REHBERLİK ve ÖZEL ÖĞRETİM Konu Özetli D. Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786259746357</t>
+          <t>9786253678906</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu GELİŞİM Psikolojisi Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9783652587495</t>
+          <t>9786251045601</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
+          <t>2025 Eğitim Bilimlerinin Kara Kutusu ÖĞRENME PSİKOLOJİSİ Konu Özetli Dijital Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786252013654</t>
+          <t>9786253697457</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 2.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786251165446</t>
+          <t>9786259746357</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
+          <t>2025 KPSS Tarihin Kara Kutusu 3.Cilt PDF ve Video Çözümlü Konu Özetli ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>375</v>
+        <v>100</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786254478680</t>
+          <t>9783652587495</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 1.Cilt Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Havuzu Bankası</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786253665111</t>
+          <t>9786252013654</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
+          <t>2025 KPSS Matematiğin Kara Kutusu 2. Cilt PROBLEM K.Ö. Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786251025665</t>
+          <t>9786251165446</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu ÖSYM VİP PARAGRAF 3 Konu Özetli Çözümlü Çıkmış Soru Arşivi Bankası</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786214630240</t>
+          <t>9786254478680</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu DİL BİLGİSİ Konu Özetli Dijital Çözümlü ÖSYM Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786215040253</t>
+          <t>9786253665111</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS SAYISAL MANTIĞIN Kara Kutusu ÖSYM Çıkmış Soru Havuzu Bankası Konu Özetli Video/PDF Çözümlü</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786213125600</t>
+          <t>9786251025665</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 KPSS Türkçenin Kara Kutusu KONU KONU PARAGRAF 1 Konu Özetli Dijital Çözümlü Çıkmış Soru Bankası</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>150</v>
+        <v>375</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786217898753</t>
+          <t>9786214630240</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 YKS-AYT Sosyal Bilimler 2 Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C396" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786213060543</t>
+          <t>9786215040253</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
+          <t>2025 YKS-AYT Fen Bilimleri Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C397" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786215364243</t>
+          <t>9786213125600</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 YKS-AYT Türk Dili ve Edebiyatı-Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786214356867</t>
+          <t>9786217898753</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 YKS-AYT Matematik-Geometri Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786215364892</t>
+          <t>9786213060543</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+          <t>2025 YKS-TYT Fen Bilimleri Son 6 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786258433119</t>
+          <t>9786215364243</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+          <t>2025 TYT Matematik - Geometri Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>520</v>
+        <v>225</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786258433111</t>
+          <t>9786214356867</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+          <t>2025 TYT Türkçe Son 7 Yıl Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>240</v>
+        <v>225</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
+          <t>9786215364892</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>2025 TYT Sosyal Bilimler Son 7 Yıl Çıkmış Sorular</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786258433119</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>2025 MEB AGS Uyumlu KPSS Eğitim Bilimleri ÖSYM Çıkmış Soru Tıpkı Basım 12li Deneme Paketi Çözümlü</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786258433111</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>2025 EĞİTİM BİLİMLERİ ÖSYM Tıpkı Basım Türkiye Geneli Dijital Çözümlü 6LI PAKET DENEME</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
           <t>9786254858697</t>
         </is>
       </c>
-      <c r="B403" s="1" t="inlineStr">
+      <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026 YÖKDİL İngilizce FEN BİLİMLERİ ÖSYM Çıkmış Soru Tıpkı Basım Deneme Paketi 6lı Türkiye Geneli</t>
         </is>
       </c>
-      <c r="C403" s="1">
+      <c r="C406" s="1">
         <v>360</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>