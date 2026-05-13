--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -1354,51 +1354,51 @@
         <is>
           <t>9789944714945</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Gizli Devrimler Ülkesi: İran</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9789756054994</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Girit Yemekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>575</v>
+        <v>650</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9789944714914</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Ezber Bozan Polis-lik</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9789944714297</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>