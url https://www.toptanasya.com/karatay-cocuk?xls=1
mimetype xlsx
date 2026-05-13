--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -85,2575 +85,2800 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051134390</t>
+          <t>9786051133454</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>101 Sticker Etkinlik Kitabı (4 Kitap) (Taşıtlar-Prenses-Hayvanlar-Tatil)</t>
+          <t>Anime Princess Boyama- “4 Seri”</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051134369</t>
+          <t>9786051134420</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Aktivite Kitabı (8 Seri)</t>
+          <t>Çocuklar İçin Sticker’li Sudoku - 4 Kitap</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>760</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051134314</t>
+          <t>9786051134406</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mandala Prenses Boyama</t>
+          <t>Rengarenk Boyama (8 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789053420010</t>
+          <t>9786051134437</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Büyük Boy</t>
+          <t>Ara ve Bul / Gizli Resimleri Bul-4’lü Seri (Macera-Keşif-Sürpriz-Eğlence Dolu Bulmacalar)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>71.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051131825</t>
+          <t>9786051133041</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eğik El Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
+          <t>Çiftlik Boyama Kitabı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>4440000003315</t>
+          <t>9786051133096</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 4</t>
+          <t>Mega Boyama Kitabım-Macera Dünyası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>4440000003314</t>
+          <t>9786051133423</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 3</t>
+          <t>Mega Boyama Kitabım-Masal Dünyası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>4440000003313</t>
+          <t>9786051133065</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 2</t>
+          <t>Okyanus Boyama Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>4440000003312</t>
+          <t>9786051134413</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 1</t>
+          <t>Orman Boyama Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051131818</t>
+          <t>9786051134444</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Düz Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
+          <t>Süper Jumbo Boyama Kitabı - Mavi Dünya</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>725</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051131726</t>
+          <t>9786051134451</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gökten Düştü Üç Elma - En Güzel Türk Masalları</t>
+          <t>Süper Jumbo Boyama Kitabı-Pembe Dünya</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9780342584680</t>
+          <t>9786051133034</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Gözler - 30'lu Kutu</t>
+          <t>Uzay Boyama Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>1200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4440000000350</t>
+          <t>9786051133447</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 4</t>
+          <t>Resimli Türkçe Sözlük (Büyük Boy)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4440000000349</t>
+          <t>9786051133430</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 5</t>
+          <t>Resimli İngilizce Sözlük (Büyük Boy)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>12</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000000348</t>
+          <t>9786051133058</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 2</t>
+          <t>Kelime Avı - Bulmaca Kitabım - 4’lü Seri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>12</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051132549</t>
+          <t>9786051134390</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Teşekkür Ederim Allah'ım Serisi (36 Kitap)</t>
+          <t>101 Sticker Etkinlik Kitabı (4 Kitap) (Taşıtlar-Prenses-Hayvanlar-Tatil)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>750</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051134192</t>
+          <t>9786051134369</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Spiralli Haydi Çizelim Boyayalım Serisi (10 Kitap)</t>
+          <t>Sticker Çıkartmalı Aktivite Kitabı (8 Seri)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1500</v>
+        <v>760</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051133379</t>
+          <t>9786051134314</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Resimli Çocuk Klasikleri Serisi (25 Kitap)</t>
+          <t>Mandala Prenses Boyama</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051131955</t>
+          <t>9789053420010</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Boyama - Örnekli Renkli (8 Kitap)</t>
+          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Büyük Boy</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051132006</t>
+          <t>9786051131825</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Boyama - Örnekli Renkli</t>
+          <t>Eğik El Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051133164</t>
+          <t>4440000003315</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Masal Diyarı 1. Sınıf (50 Kitap)</t>
+          <t>Benekli Boyama 4</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>1750</v>
+        <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051133027</t>
+          <t>4440000003314</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kalın Çizgi Çalışması 2</t>
+          <t>Benekli Boyama 3</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786051133010</t>
+          <t>4440000003313</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kalın Çizgi Çalışması 1</t>
+          <t>Benekli Boyama 2</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9780342584512</t>
+          <t>4440000003312</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Hece Kitabı</t>
+          <t>Benekli Boyama 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051132228</t>
+          <t>9786051131818</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konuşursa</t>
+          <t>Düz Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>75</v>
+        <v>725</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051131993</t>
+          <t>9786051131726</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Boyama - Örnekli Renkli</t>
+          <t>Gökten Düştü Üç Elma - En Güzel Türk Masalları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051132204</t>
+          <t>9780342584680</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları</t>
+          <t>Meraklı Gözler - 30'lu Kutu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>75</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051134277</t>
+          <t>4440000000350</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Dev Boy Dünya Klasikleri (10 Kitap)</t>
+          <t>Sticker Çıkartmalı Boyama 4</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>900</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9780342584772</t>
+          <t>4440000000349</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Öykü Dizisi (30 Kitap)</t>
+          <t>Sticker Çıkartmalı Boyama 5</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>850</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051134215</t>
+          <t>4440000000348</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Alıştırmaları İle Alfabe Kavram Seti (5 Kitap)</t>
+          <t>Sticker Çıkartmalı Boyama 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>750</v>
+        <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051131719</t>
+          <t>9786051132549</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çarşıdan Aldım Bir Tane</t>
+          <t>Teşekkür Ederim Allah'ım Serisi (36 Kitap)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>750</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051134154</t>
+          <t>9786051134192</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Büyük Şekilli Örnekli Kavramlar Boyama Serisi (10 Kitap)</t>
+          <t>Spiralli Haydi Çizelim Boyayalım Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>900</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051134185</t>
+          <t>9786051133379</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Büyük Şekilli Dünya Klasikleri (10 Kitap)</t>
+          <t>Resimli Çocuk Klasikleri Serisi (25 Kitap)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051134208</t>
+          <t>9786051131955</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki Kavramlar Boyama Serisi (10 Kitap)</t>
+          <t>Neşeli Boyama - Örnekli Renkli (8 Kitap)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051134222</t>
+          <t>9786051132006</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Boyama Kitabım (6 Kitap) - Örnekli</t>
+          <t>Nasreddin Hoca Boyama - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>390</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051132211</t>
+          <t>9786051133164</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aynalı Beşik - Tekerlemeler Ninniler Ve Maniler</t>
+          <t>Masal Diyarı 1. Sınıf (50 Kitap)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>75</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051132037</t>
+          <t>9786051133027</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Zeka Eğitimi 2 - Örnekli Renkli</t>
+          <t>Boyamalı Kalın Çizgi Çalışması 2</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051132020</t>
+          <t>9786051133010</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Zeka Eğitimi 1 - Örnekli Renkli</t>
+          <t>Boyamalı Kalın Çizgi Çalışması 1</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051133232</t>
+          <t>9780342584512</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Aç Kapa Öğren Seti (8 Kitap Takım)</t>
+          <t>İlk Okuma Hece Kitabı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051133218</t>
+          <t>9786051132228</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Neşeli ve Eğlenceli Alfabe</t>
+          <t>Hayvanlar Konuşursa</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051133225</t>
+          <t>9786051131993</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Neşeli ve Eğlenceli Rakamlar</t>
+          <t>Gökkuşağı Boyama - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051133126</t>
+          <t>9786051132204</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>40 Sünnet</t>
+          <t>Dünya Masalları</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>3990000052151</t>
+          <t>9786051134277</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 8</t>
+          <t>Dev Boy Dünya Klasikleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>6</v>
+        <v>900</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3990000052150</t>
+          <t>9780342584772</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 5</t>
+          <t>Değerler Eğitimi Öykü Dizisi (30 Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>6</v>
+        <v>850</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>3990000052144</t>
+          <t>9786051134215</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 6</t>
+          <t>Çizgi Alıştırmaları İle Alfabe Kavram Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>6</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000059326</t>
+          <t>9786051131719</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Hayvanlar</t>
+          <t>Çarşıdan Aldım Bir Tane</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000059323</t>
+          <t>9786051134154</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Taşıtlar</t>
+          <t>Büyük Şekilli Örnekli Kavramlar Boyama Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>8</v>
+        <v>900</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000059322</t>
+          <t>9786051134185</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Sebzeler - Meyveler</t>
+          <t>Büyük Şekilli Dünya Klasikleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>8</v>
+        <v>900</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000059320</t>
+          <t>9786051134208</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Kavramlar</t>
+          <t>Bilgin Zeki Kavramlar Boyama Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>8</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000052142</t>
+          <t>9786051134222</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 3</t>
+          <t>Benim İlk Boyama Kitabım (6 Kitap) - Örnekli</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>6</v>
+        <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>3990000052143</t>
+          <t>9786051132211</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 2</t>
+          <t>Aynalı Beşik - Tekerlemeler Ninniler Ve Maniler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>6</v>
+        <v>75</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051131764</t>
+          <t>9786051132037</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Okul Fıkraları</t>
+          <t>Aktivite Zeka Eğitimi 2 - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051131740</t>
+          <t>9786051132020</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Aktivite Zeka Eğitimi 1 - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051131757</t>
+          <t>9786051133232</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Memleket Fıkraları</t>
+          <t>Aç Kapa Öğren Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>10</v>
+        <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051131771</t>
+          <t>9786051133218</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Fıkraları</t>
+          <t>Neşeli ve Eğlenceli Alfabe</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051133140</t>
+          <t>9786051133225</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Prenses Boyama 4'lü Seri</t>
+          <t>Neşeli ve Eğlenceli Rakamlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9780342584666</t>
+          <t>9786051133126</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Kitaplığı (10 Kitap Takım)</t>
+          <t>40 Sünnet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000034348</t>
+          <t>3990000052151</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Meyveler ve Sebzeler</t>
+          <t>Tomurcuk Boyama Kitapları - 8</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>2.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051132785</t>
+          <t>3990000052150</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Elifba Boyamalı - Alıştırmalı</t>
+          <t>Tomurcuk Boyama Kitapları - 5</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>40</v>
+        <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000033953</t>
+          <t>3990000052144</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>6. 7. 8. Sınıflar Dünya Klasikleri (40 Kitap)</t>
+          <t>Tomurcuk Boyama Kitapları - 6</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051131443</t>
+          <t>3990000059326</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Hayvanlar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000034311</t>
+          <t>3990000059323</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Oyuncaklar</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Taşıtlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>2.4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051131115</t>
+          <t>3990000059322</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Whiteboard ABC First Step in Learning English / Yaz-Sil Bitmeyen Yazı Defteri</t>
+          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Sebzeler - Meyveler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>140</v>
+        <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000034059</t>
+          <t>3990000059320</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Geometrik Şekiller</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Kavramlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>2.4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000034058</t>
+          <t>3990000052142</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Taşıtlar</t>
+          <t>Tomurcuk Boyama Kitapları - 3</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>2.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000034057</t>
+          <t>3990000052143</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Meslekler</t>
+          <t>Tomurcuk Boyama Kitapları - 2</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>2.4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000034056</t>
+          <t>9786051131764</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Mevsimler</t>
+          <t>Okul Fıkraları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>2.4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000034055</t>
+          <t>9786051131740</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Hayvanlar</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>2.4</v>
+        <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000034054</t>
+          <t>9786051131757</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Eşyalar</t>
+          <t>Memleket Fıkraları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>2.4</v>
+        <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>3990000034053</t>
+          <t>9786051131771</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Giysiler</t>
+          <t>Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>2.4</v>
+        <v>75</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000034052</t>
+          <t>9786051133140</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Sayılar</t>
+          <t>Prenses Boyama 4'lü Seri</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>2.4</v>
+        <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786051131962</t>
+          <t>9780342584666</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları (8 Kitap Takım)</t>
+          <t>Ömer Seyfettin Kitaplığı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786051132433</t>
+          <t>3990000034348</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Şekeri (Ciltli)</t>
+          <t>Şirin Boyama - Meyveler ve Sebzeler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>35</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051132440</t>
+          <t>9786051132785</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Şehri (Ciltli)</t>
+          <t>Elifba Boyamalı - Alıştırmalı</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051132464</t>
+          <t>3990000033953</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalplere Dini Hikayeler (Ciltli)</t>
+          <t>6. 7. 8. Sınıflar Dünya Klasikleri (40 Kitap)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051132457</t>
+          <t>9786051131443</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Afacanlara Şirin Öyküler (Ciltli)</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>35</v>
+        <v>80</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786051130934</t>
+          <t>3990000034311</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Karatay Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Şirin Boyama - Oyuncaklar</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>150</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051130026</t>
+          <t>9786051131115</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Süper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Whiteboard ABC First Step in Learning English / Yaz-Sil Bitmeyen Yazı Defteri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786051130606</t>
+          <t>3990000034059</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
+          <t>Şirin Boyama - Geometrik Şekiller</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051130613</t>
+          <t>3990000034058</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
+          <t>Şirin Boyama - Taşıtlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>185</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786051130941</t>
+          <t>3990000034057</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Şirin Boyama - Meslekler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>150</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786051130019</t>
+          <t>3990000034056</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hiper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Şirin Boyama - Mevsimler</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786051130903</t>
+          <t>3990000034055</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şeker Boyama - Eğitici ve Öğretici Boyama Kitabı (10 Kitap Takım)</t>
+          <t>Şirin Boyama - Hayvanlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>12.5</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051130927</t>
+          <t>3990000034054</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
+          <t>Şirin Boyama - Eşyalar</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>12</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051131085</t>
+          <t>3990000034053</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi (6 Kitap Takım)</t>
+          <t>Şirin Boyama - Giysiler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>900</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786051130194</t>
+          <t>3990000034052</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Atlası</t>
+          <t>Şirin Boyama - Sayılar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>90</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051130200</t>
+          <t>9786051131962</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Orta Atlas</t>
+          <t>Tomurcuk Boyama Kitapları (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>90</v>
+        <v>600</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051130187</t>
+          <t>9786051132433</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İlk Atlas</t>
+          <t>Evvel Zaman İçinde Masal Şekeri (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051130217</t>
+          <t>9786051132440</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tarih Atlası</t>
+          <t>Evvel Zaman İçinde Masal Şehri (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051131092</t>
+          <t>9786051132464</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama (6 Kitap Takım)</t>
+          <t>Minik Kalplere Dini Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>900</v>
+        <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051130910</t>
+          <t>9786051132457</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
+          <t>Afacanlara Şirin Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>10</v>
+        <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051131078</t>
+          <t>9786051130934</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı (5 Kitap Takım)</t>
+          <t>Karatay Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051131986</t>
+          <t>9786051130026</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Boyama</t>
+          <t>Süper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051131931</t>
+          <t>9786051130606</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Boyama Kitabı (10 Kitap Takım)</t>
+          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051132907</t>
+          <t>9786051130613</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Boyama</t>
+          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051132532</t>
+          <t>9786051130941</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Aktiviteli Örnekli Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Alaaddin Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>3996051133236</t>
+          <t>9786051130019</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar ve Yavruları - Aç Kapa Öğren</t>
+          <t>Hiper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>7.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>3996051133235</t>
+          <t>9786051130903</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar - Aç Kapa Öğren</t>
+          <t>Şeker Boyama - Eğitici ve Öğretici Boyama Kitabı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>7.5</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>3996051133234</t>
+          <t>9786051130927</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - Aç Kapa Öğren</t>
+          <t>Gökkuşağı Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>7.5</v>
+        <v>12</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>3996051133233</t>
+          <t>9786051131085</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler - Aç Kapa Öğren</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>7.5</v>
+        <v>900</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9783425846323</t>
+          <t>9786051130194</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri 20'li Turuncu Set</t>
+          <t>Coğrafya Atlası</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>1000</v>
+        <v>90</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9780342584659</t>
+          <t>9786051130200</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Altınyıldız Öykü Dizisi 4-5. Sınıf Set (30 Kitap Takım)</t>
+          <t>Orta Atlas</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>1250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9783425846460</t>
+          <t>9786051130187</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2. 3. ve 4. Sınıf Mutluluk Dolu Kitaplar Hikaye Seti (10 Kitap Takım)</t>
+          <t>İlköğretim İlk Atlas</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>450</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9783425846613</t>
+          <t>9786051130217</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Efecan Öykü Dizisi 2 ve 3. Sınıf Set (30 Kitap Takım)</t>
+          <t>Tarih Atlası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9783425846453</t>
+          <t>9786051131092</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2. 3. ve 4. Sınıflar İçin Sevgi Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
+          <t>Sticker Çıkartmalı Boyama (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>450</v>
+        <v>900</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9783425846330</t>
+          <t>9786051130910</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri (20 Kitap Takım)</t>
+          <t>Gökyüzü Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>1000</v>
+        <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9783425846347</t>
+          <t>9786051131078</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri (40 Kitap Takım)</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>3000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051130262</t>
+          <t>9786051131986</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Afacan Boyama (10 Kitap Takım)</t>
+          <t>Gökyüzü Boyama</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051132860</t>
+          <t>9786051131931</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Gözler 6 Kitap Set</t>
+          <t>Nasreddin Hoca Boyama Kitabı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>3990000066323</t>
+          <t>9786051132907</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Meslekler - Aç Kapa Öğren</t>
+          <t>Dinozor Boyama</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>7.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>3996051133247</t>
+          <t>9786051132532</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Aç Kapa Öğren</t>
+          <t>Aktiviteli Örnekli Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>7.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3996051133246</t>
+          <t>3996051133236</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Zıt Kavramlar - Aç Kapa Öğren</t>
+          <t>Hayvanlar ve Yavruları - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786051132914</t>
+          <t>3996051133235</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Çizgi Çalışması (6 Kitap Takım)</t>
+          <t>Kavramlar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>540</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786051132358</t>
+          <t>3996051133234</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
+          <t>Renkler ve Şekiller - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>120</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786051132341</t>
+          <t>3996051133233</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
+          <t>Kelimeler - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786056988080</t>
+          <t>9783425846323</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Prens Boyama (4 Kitap Takım)</t>
+          <t>Dünya Klasikleri 20'li Turuncu Set</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>220</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786051130897</t>
+          <t>9780342584659</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama (10 Kitap Takım)</t>
+          <t>Altınyıldız Öykü Dizisi 4-5. Sınıf Set (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786051134178</t>
+          <t>9783425846460</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Örnek Cümlelerle Türkçe Resimli Sözlük</t>
+          <t>2. 3. ve 4. Sınıf Mutluluk Dolu Kitaplar Hikaye Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786051134161</t>
+          <t>9783425846613</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük</t>
+          <t>Efecan Öykü Dizisi 2 ve 3. Sınıf Set (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>3990000084436</t>
+          <t>9783425846453</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Oyuncaklar</t>
+          <t>2. 3. ve 4. Sınıflar İçin Sevgi Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>8</v>
+        <v>450</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786051130569</t>
+          <t>9783425846330</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Boyama (4 Kitap Takım)</t>
+          <t>Dünya Klasikleri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9783425846538</t>
+          <t>9783425846347</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kahramanlardan Klasikler (30 Kitap Takım)</t>
+          <t>Dünya Klasikleri (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>1250</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>3990000032336</t>
+          <t>9786051130262</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Oyuncaklar - Şirin Boyama</t>
+          <t>Afacan Boyama (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>5.5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051132013</t>
+          <t>9786051132860</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Şeker Boyama Kitabı</t>
+          <t>Meraklı Gözler 6 Kitap Set</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786051131948</t>
+          <t>3990000066323</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Meslekler - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>400</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786051132686</t>
+          <t>3996051133247</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Dev Boy Hikaye (10 Kitap)</t>
+          <t>Sayılar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>600</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786051133102</t>
+          <t>3996051133246</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Dizisi (40 Kitap Takım)</t>
+          <t>Zıt Kavramlar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>834</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051133416</t>
+          <t>9786051132914</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Renkli Heceli Okuma Dizisi</t>
+          <t>Sevimli Çizgi Çalışması (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>540</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9783425844084</t>
+          <t>9786051132358</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Altın Kitaplar Seriasi (6 Kitap Takım)</t>
+          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051133119</t>
+          <t>9786051132341</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Güçlendirme Aktiviteleri (8 Kitap Takım)</t>
+          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>720</v>
+        <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786051132891</t>
+          <t>9786056988080</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar ve Taşıtlar</t>
+          <t>Çıkartmalı Prens Boyama (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051132884</t>
+          <t>9786051130897</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Meyve, Sebze ve Eşyalar</t>
+          <t>Şirin Boyama (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051132877</t>
+          <t>9786051134178</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İlk Sözlük 1</t>
+          <t>Örnek Cümlelerle Türkçe Resimli Sözlük</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>3996051131091</t>
+          <t>9786051134161</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 3</t>
+          <t>İngilizce Resimli Sözlük</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3996051131092</t>
+          <t>3990000084436</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 6</t>
+          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Oyuncaklar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>3999752123045</t>
+          <t>9786051130569</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
+          <t>Sevimli Boyama (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>15</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>3999752121966</t>
+          <t>9783425846538</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
+          <t>Büyük Kahramanlardan Klasikler (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>15</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3996051131085</t>
+          <t>3990000032336</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
+          <t>Oyuncaklar - Şirin Boyama</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>15</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>3990000087966</t>
+          <t>9786051132013</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Örnekli Şeker Boyama Kitabı</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>15</v>
+        <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>3990000089666</t>
+          <t>9786051131948</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Kelebek Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>15</v>
+        <v>400</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>3990000096586</t>
+          <t>9786051132686</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Dev Boy Hikaye (10 Kitap)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>15</v>
+        <v>600</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>3990000096655</t>
+          <t>9786051133102</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Dünya Klasikleri Dizisi (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>15</v>
+        <v>834</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051130590</t>
+          <t>9786051133416</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma ve Özet Defteri</t>
+          <t>1. Sınıf Renkli Heceli Okuma Dizisi</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>71.5</v>
+        <v>160</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>3990000093655</t>
+          <t>9783425844084</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Altın Kitaplar Seriasi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>15</v>
+        <v>450</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051131979</t>
+          <t>9786051133119</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yumurcak Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Dikkat ve Zeka Güçlendirme Aktiviteleri (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>600</v>
+        <v>720</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9780342584932</t>
+          <t>9786051132891</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - 4 Kitap Takım</t>
+          <t>Hayvanlar ve Taşıtlar</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>480</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>3990000073121</t>
+          <t>9786051132884</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları 4</t>
+          <t>Meyve, Sebze ve Eşyalar</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>6</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786050656527</t>
+          <t>9786051132877</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Mavi Seri</t>
+          <t>İlk Sözlük 1</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>75</v>
+        <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786051133287</t>
+          <t>3996051131091</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Pembe Seri</t>
+          <t>Sticker Çıkartmalı Boyama 3</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786051133263</t>
+          <t>3996051131092</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Yeşil Seri</t>
+          <t>Sticker Çıkartmalı Boyama 6</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786051133294</t>
+          <t>3999752123045</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Sarı Seri</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000061052</t>
+          <t>3999752121966</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 2</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000061051</t>
+          <t>3996051131085</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 1</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000051892</t>
+          <t>3990000087966</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>6</v>
+        <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000113065</t>
+          <t>3990000089666</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Aç Kapa Öğren</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>7.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786051133393</t>
+          <t>3990000096586</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası - Her Güne Bir Masal</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786051133409</t>
+          <t>3990000096655</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvan Masalları</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051133386</t>
+          <t>9786051130590</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Kitap Okuma ve Özet Defteri</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786051133157</t>
+          <t>3990000093655</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>He-ce Kitabı</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>150</v>
+        <v>15</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051133249</t>
+          <t>9786051131979</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Minikler İçin Namaz Rehberi</t>
+          <t>Yumurcak Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786051133256</t>
+          <t>9780342584932</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Minikler için Dua Kitabı</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>160</v>
+        <v>480</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786051132174</t>
+          <t>3990000073121</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Düşler Şehri</t>
+          <t>Tomurcuk Boyama Kitapları 4</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>170</v>
+        <v>6</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786051133133</t>
+          <t>9786050656527</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Geliştirme Etkinlikleri</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Mavi Seri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>180</v>
+        <v>75</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051133201</t>
+          <t>9786051133287</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Elif Ba</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Pembe Seri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051133171</t>
+          <t>9786051133263</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çalışması</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Yeşil Seri</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051133195</t>
+          <t>9786051133294</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Çalışma Defteri</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Sarı Seri</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051133188</t>
+          <t>3990000061052</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Alfabe Çalışma Defteri</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 2</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>180</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786051133362</t>
+          <t>3990000061051</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Şifreli Boyama</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 1</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>170</v>
+        <v>17</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
+          <t>3990000051892</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Tomurcuk Boyama Kitapları</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>3990000113065</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Taşıtlar - Aç Kapa Öğren</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>7.5</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786051133393</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Masal Dünyası - Her Güne Bir Masal</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786051133409</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Sevimli Hayvan Masalları</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786051133386</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Evvel Zaman İçinde</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786051133157</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>He-ce Kitabı</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786051133249</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Minikler İçin Namaz Rehberi</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786051133256</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Minikler için Dua Kitabı</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786051132174</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Düşler Şehri</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786051133133</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat ve Zeka Geliştirme Etkinlikleri</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786051133201</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Elif Ba</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786051133171</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Çizgi Çalışması</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786051133195</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Sayılar Çalışma Defteri</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786051133188</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Alfabe Çalışma Defteri</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786051133362</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Şifreli Boyama</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
           <t>9786051133355</t>
         </is>
       </c>
-      <c r="B170" s="1" t="inlineStr">
+      <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Mandala Pembe</t>
         </is>
       </c>
-      <c r="C170" s="1">
+      <c r="C185" s="1">
         <v>170</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>