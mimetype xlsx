--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -85,2800 +85,2815 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786051133454</t>
+          <t>9786051134345</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Anime Princess Boyama- “4 Seri”</t>
+          <t>Orman Mandala Boyama</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786051134420</t>
+          <t>9786051133454</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sticker’li Sudoku - 4 Kitap</t>
+          <t>Anime Princess Boyama- “4 Seri”</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051134406</t>
+          <t>9786051134420</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Boyama (8 Kitap)</t>
+          <t>Çocuklar İçin Sticker’li Sudoku - 4 Kitap</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051134437</t>
+          <t>9786051134406</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ara ve Bul / Gizli Resimleri Bul-4’lü Seri (Macera-Keşif-Sürpriz-Eğlence Dolu Bulmacalar)</t>
+          <t>Rengarenk Boyama (8 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051133041</t>
+          <t>9786051134437</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çiftlik Boyama Kitabı</t>
+          <t>Ara ve Bul / Gizli Resimleri Bul-4’lü Seri (Macera-Keşif-Sürpriz-Eğlence Dolu Bulmacalar)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051133096</t>
+          <t>9786051133041</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mega Boyama Kitabım-Macera Dünyası</t>
+          <t>Çiftlik Boyama Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051133423</t>
+          <t>9786051133096</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mega Boyama Kitabım-Masal Dünyası</t>
+          <t>Mega Boyama Kitabım-Macera Dünyası</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051133065</t>
+          <t>9786051133423</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okyanus Boyama Kitabı</t>
+          <t>Mega Boyama Kitabım-Masal Dünyası</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051134413</t>
+          <t>9786051133065</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Orman Boyama Kitabı</t>
+          <t>Okyanus Boyama Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051134444</t>
+          <t>9786051134413</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Süper Jumbo Boyama Kitabı - Mavi Dünya</t>
+          <t>Orman Boyama Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051134451</t>
+          <t>9786051134444</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Süper Jumbo Boyama Kitabı-Pembe Dünya</t>
+          <t>Süper Jumbo Boyama Kitabı - Mavi Dünya</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051133034</t>
+          <t>9786051134451</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Uzay Boyama Kitabı</t>
+          <t>Süper Jumbo Boyama Kitabı-Pembe Dünya</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786051133447</t>
+          <t>9786051133034</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Resimli Türkçe Sözlük (Büyük Boy)</t>
+          <t>Uzay Boyama Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051133430</t>
+          <t>9786051133447</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Resimli İngilizce Sözlük (Büyük Boy)</t>
+          <t>Resimli Türkçe Sözlük (Büyük Boy)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786051133058</t>
+          <t>9786051133430</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kelime Avı - Bulmaca Kitabım - 4’lü Seri</t>
+          <t>Resimli İngilizce Sözlük (Büyük Boy)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>360</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051134390</t>
+          <t>9786051133058</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>101 Sticker Etkinlik Kitabı (4 Kitap) (Taşıtlar-Prenses-Hayvanlar-Tatil)</t>
+          <t>Kelime Avı - Bulmaca Kitabım - 4’lü Seri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>380</v>
+        <v>360</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051134369</t>
+          <t>9786051134390</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Aktivite Kitabı (8 Seri)</t>
+          <t>101 Sticker Etkinlik Kitabı (4 Kitap) (Taşıtlar-Prenses-Hayvanlar-Tatil)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>760</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051134314</t>
+          <t>9786051134369</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mandala Prenses Boyama</t>
+          <t>Sticker Çıkartmalı Aktivite Kitabı (8 Seri)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>760</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789053420010</t>
+          <t>9786051134314</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Büyük Boy</t>
+          <t>Mandala Prenses Boyama</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>71.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051131825</t>
+          <t>9789053420010</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eğik El Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
+          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Büyük Boy</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>4440000003315</t>
+          <t>9786051131825</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 4</t>
+          <t>Eğik El Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>4440000003314</t>
+          <t>4440000003315</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 3</t>
+          <t>Benekli Boyama 4</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000003313</t>
+          <t>4440000003314</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 2</t>
+          <t>Benekli Boyama 3</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>4440000003312</t>
+          <t>4440000003313</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Benekli Boyama 1</t>
+          <t>Benekli Boyama 2</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051131818</t>
+          <t>4440000003312</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Düz Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
+          <t>Benekli Boyama 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>725</v>
+        <v>5</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051131726</t>
+          <t>9786051131818</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gökten Düştü Üç Elma - En Güzel Türk Masalları</t>
+          <t>Düz Yazılı Dünya Masalları 1. Sınıf - 50 Kitap</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>10</v>
+        <v>725</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9780342584680</t>
+          <t>9786051131726</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Gözler - 30'lu Kutu</t>
+          <t>Gökten Düştü Üç Elma - En Güzel Türk Masalları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>1200</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>4440000000350</t>
+          <t>9780342584680</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 4</t>
+          <t>Meraklı Gözler - 30'lu Kutu</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>12</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>4440000000349</t>
+          <t>4440000000350</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 5</t>
+          <t>Sticker Çıkartmalı Boyama 4</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>4440000000348</t>
+          <t>4440000000349</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 2</t>
+          <t>Sticker Çıkartmalı Boyama 5</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051132549</t>
+          <t>4440000000348</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Teşekkür Ederim Allah'ım Serisi (36 Kitap)</t>
+          <t>Sticker Çıkartmalı Boyama 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>750</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051134192</t>
+          <t>9786051132549</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Spiralli Haydi Çizelim Boyayalım Serisi (10 Kitap)</t>
+          <t>Teşekkür Ederim Allah'ım Serisi (36 Kitap)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>1500</v>
+        <v>750</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051133379</t>
+          <t>9786051134192</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Resimli Çocuk Klasikleri Serisi (25 Kitap)</t>
+          <t>Spiralli Haydi Çizelim Boyayalım Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051131955</t>
+          <t>9786051133379</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Boyama - Örnekli Renkli (8 Kitap)</t>
+          <t>Resimli Çocuk Klasikleri Serisi (25 Kitap)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>400</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051132006</t>
+          <t>9786051131955</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Boyama - Örnekli Renkli</t>
+          <t>Neşeli Boyama - Örnekli Renkli (8 Kitap)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051133164</t>
+          <t>9786051132006</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Masal Diyarı 1. Sınıf (50 Kitap)</t>
+          <t>Nasreddin Hoca Boyama - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>1750</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051133027</t>
+          <t>9786051133164</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kalın Çizgi Çalışması 2</t>
+          <t>Masal Diyarı 1. Sınıf (50 Kitap)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051133010</t>
+          <t>9786051133027</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Boyamalı Kalın Çizgi Çalışması 1</t>
+          <t>Boyamalı Kalın Çizgi Çalışması 2</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9780342584512</t>
+          <t>9786051133010</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İlk Okuma Hece Kitabı</t>
+          <t>Boyamalı Kalın Çizgi Çalışması 1</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051132228</t>
+          <t>9780342584512</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Konuşursa</t>
+          <t>İlk Okuma Hece Kitabı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051131993</t>
+          <t>9786051132228</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Boyama - Örnekli Renkli</t>
+          <t>Hayvanlar Konuşursa</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051132204</t>
+          <t>9786051131993</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dünya Masalları</t>
+          <t>Gökkuşağı Boyama - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051134277</t>
+          <t>9786051132204</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Dev Boy Dünya Klasikleri (10 Kitap)</t>
+          <t>Dünya Masalları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>900</v>
+        <v>75</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9780342584772</t>
+          <t>9786051134277</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Öykü Dizisi (30 Kitap)</t>
+          <t>Dev Boy Dünya Klasikleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>850</v>
+        <v>900</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051134215</t>
+          <t>9780342584772</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Alıştırmaları İle Alfabe Kavram Seti (5 Kitap)</t>
+          <t>Değerler Eğitimi Öykü Dizisi (30 Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>750</v>
+        <v>850</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051131719</t>
+          <t>9786051134215</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çarşıdan Aldım Bir Tane</t>
+          <t>Çizgi Alıştırmaları İle Alfabe Kavram Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>75</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051134154</t>
+          <t>9786051131719</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Büyük Şekilli Örnekli Kavramlar Boyama Serisi (10 Kitap)</t>
+          <t>Çarşıdan Aldım Bir Tane</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>900</v>
+        <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051134185</t>
+          <t>9786051134154</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Büyük Şekilli Dünya Klasikleri (10 Kitap)</t>
+          <t>Büyük Şekilli Örnekli Kavramlar Boyama Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>900</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786051134208</t>
+          <t>9786051134185</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki Kavramlar Boyama Serisi (10 Kitap)</t>
+          <t>Büyük Şekilli Dünya Klasikleri (10 Kitap)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786051134222</t>
+          <t>9786051134208</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Benim İlk Boyama Kitabım (6 Kitap) - Örnekli</t>
+          <t>Bilgin Zeki Kavramlar Boyama Serisi (10 Kitap)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786051132211</t>
+          <t>9786051134222</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Aynalı Beşik - Tekerlemeler Ninniler Ve Maniler</t>
+          <t>Benim İlk Boyama Kitabım (6 Kitap) - Örnekli</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>75</v>
+        <v>390</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786051132037</t>
+          <t>9786051132211</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Zeka Eğitimi 2 - Örnekli Renkli</t>
+          <t>Aynalı Beşik - Tekerlemeler Ninniler Ve Maniler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051132020</t>
+          <t>9786051132037</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Aktivite Zeka Eğitimi 1 - Örnekli Renkli</t>
+          <t>Aktivite Zeka Eğitimi 2 - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051133232</t>
+          <t>9786051132020</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Aç Kapa Öğren Seti (8 Kitap Takım)</t>
+          <t>Aktivite Zeka Eğitimi 1 - Örnekli Renkli</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051133218</t>
+          <t>9786051133232</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Neşeli ve Eğlenceli Alfabe</t>
+          <t>Aç Kapa Öğren Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>75</v>
+        <v>480</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051133225</t>
+          <t>9786051133218</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Neşeli ve Eğlenceli Rakamlar</t>
+          <t>Neşeli ve Eğlenceli Alfabe</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051133126</t>
+          <t>9786051133225</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>40 Sünnet</t>
+          <t>Neşeli ve Eğlenceli Rakamlar</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>3990000052151</t>
+          <t>9786051133126</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 8</t>
+          <t>40 Sünnet</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>6</v>
+        <v>75</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>3990000052150</t>
+          <t>3990000052151</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 5</t>
+          <t>Tomurcuk Boyama Kitapları - 8</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>3990000052144</t>
+          <t>3990000052150</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 6</t>
+          <t>Tomurcuk Boyama Kitapları - 5</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>3990000059326</t>
+          <t>3990000052144</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Hayvanlar</t>
+          <t>Tomurcuk Boyama Kitapları - 6</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000059323</t>
+          <t>3990000059326</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Taşıtlar</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Hayvanlar</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>3990000059322</t>
+          <t>3990000059323</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Sebzeler - Meyveler</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Taşıtlar</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000059320</t>
+          <t>3990000059322</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Kavramlar</t>
+          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Sebzeler - Meyveler</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>3990000052142</t>
+          <t>3990000059320</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 3</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı - Kavramlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>3990000052143</t>
+          <t>3990000052142</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları - 2</t>
+          <t>Tomurcuk Boyama Kitapları - 3</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786051131764</t>
+          <t>3990000052143</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Okul Fıkraları</t>
+          <t>Tomurcuk Boyama Kitapları - 2</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786051131740</t>
+          <t>9786051131764</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Nasrettin Hoca Fıkraları</t>
+          <t>Okul Fıkraları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786051131757</t>
+          <t>9786051131740</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Memleket Fıkraları</t>
+          <t>Nasrettin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>10</v>
+        <v>75</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786051131771</t>
+          <t>9786051131757</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Fıkraları</t>
+          <t>Memleket Fıkraları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786051133140</t>
+          <t>9786051131771</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Prenses Boyama 4'lü Seri</t>
+          <t>Karadeniz Fıkraları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>20</v>
+        <v>75</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9780342584666</t>
+          <t>9786051133140</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Kitaplığı (10 Kitap Takım)</t>
+          <t>Prenses Boyama 4'lü Seri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>450</v>
+        <v>20</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>3990000034348</t>
+          <t>9780342584666</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Meyveler ve Sebzeler</t>
+          <t>Ömer Seyfettin Kitaplığı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>2.4</v>
+        <v>450</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786051132785</t>
+          <t>3990000034348</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Elifba Boyamalı - Alıştırmalı</t>
+          <t>Şirin Boyama - Meyveler ve Sebzeler</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>40</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>3990000033953</t>
+          <t>9786051132785</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>6. 7. 8. Sınıflar Dünya Klasikleri (40 Kitap)</t>
+          <t>Elifba Boyamalı - Alıştırmalı</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051131443</t>
+          <t>3990000033953</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Pollyanna</t>
+          <t>6. 7. 8. Sınıflar Dünya Klasikleri (40 Kitap)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000034311</t>
+          <t>9786051131443</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Oyuncaklar</t>
+          <t>Pollyanna</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>2.4</v>
+        <v>80</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786051131115</t>
+          <t>3990000034311</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Whiteboard ABC First Step in Learning English / Yaz-Sil Bitmeyen Yazı Defteri</t>
+          <t>Şirin Boyama - Oyuncaklar</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>140</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>3990000034059</t>
+          <t>9786051131115</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Geometrik Şekiller</t>
+          <t>Whiteboard ABC First Step in Learning English / Yaz-Sil Bitmeyen Yazı Defteri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>2.4</v>
+        <v>140</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>3990000034058</t>
+          <t>3990000034059</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Taşıtlar</t>
+          <t>Şirin Boyama - Geometrik Şekiller</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>3990000034057</t>
+          <t>3990000034058</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Meslekler</t>
+          <t>Şirin Boyama - Taşıtlar</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000034056</t>
+          <t>3990000034057</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Mevsimler</t>
+          <t>Şirin Boyama - Meslekler</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>3990000034055</t>
+          <t>3990000034056</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Hayvanlar</t>
+          <t>Şirin Boyama - Mevsimler</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>3990000034054</t>
+          <t>3990000034055</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Eşyalar</t>
+          <t>Şirin Boyama - Hayvanlar</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>3990000034053</t>
+          <t>3990000034054</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Giysiler</t>
+          <t>Şirin Boyama - Eşyalar</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>3990000034052</t>
+          <t>3990000034053</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama - Sayılar</t>
+          <t>Şirin Boyama - Giysiler</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>2.4</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786051131962</t>
+          <t>3990000034052</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları (8 Kitap Takım)</t>
+          <t>Şirin Boyama - Sayılar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>600</v>
+        <v>2.4</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786051132433</t>
+          <t>9786051131962</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Şekeri (Ciltli)</t>
+          <t>Tomurcuk Boyama Kitapları (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>35</v>
+        <v>600</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786051132440</t>
+          <t>9786051132433</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Masal Şehri (Ciltli)</t>
+          <t>Evvel Zaman İçinde Masal Şekeri (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786051132464</t>
+          <t>9786051132440</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Minik Kalplere Dini Hikayeler (Ciltli)</t>
+          <t>Evvel Zaman İçinde Masal Şehri (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786051132457</t>
+          <t>9786051132464</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Afacanlara Şirin Öyküler (Ciltli)</t>
+          <t>Minik Kalplere Dini Hikayeler (Ciltli)</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786051130934</t>
+          <t>9786051132457</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Karatay Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Afacanlara Şirin Öyküler (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786051130026</t>
+          <t>9786051130934</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Süper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Karatay Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786051130606</t>
+          <t>9786051130026</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
+          <t>Süper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786051130613</t>
+          <t>9786051130606</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
+          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>185</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786051130941</t>
+          <t>9786051130613</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Alaaddin Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>185</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786051130019</t>
+          <t>9786051130941</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hiper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
+          <t>Alaaddin Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C98" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786051130903</t>
+          <t>9786051130019</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Şeker Boyama - Eğitici ve Öğretici Boyama Kitabı (10 Kitap Takım)</t>
+          <t>Hiper Boyama - Eğitici ve Öğretici Boyama Kitabı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>12.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786051130927</t>
+          <t>9786051130903</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
+          <t>Şeker Boyama - Eğitici ve Öğretici Boyama Kitabı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>12</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786051131085</t>
+          <t>9786051130927</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi (6 Kitap Takım)</t>
+          <t>Gökkuşağı Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>900</v>
+        <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786051130194</t>
+          <t>9786051131085</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Coğrafya Atlası</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>90</v>
+        <v>900</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786051130200</t>
+          <t>9786051130194</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Orta Atlas</t>
+          <t>Coğrafya Atlası</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786051130187</t>
+          <t>9786051130200</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İlk Atlas</t>
+          <t>Orta Atlas</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786051130217</t>
+          <t>9786051130187</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tarih Atlası</t>
+          <t>İlköğretim İlk Atlas</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>90</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786051131092</t>
+          <t>9786051130217</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama (6 Kitap Takım)</t>
+          <t>Tarih Atlası</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>900</v>
+        <v>90</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786051130910</t>
+          <t>9786051131092</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
+          <t>Sticker Çıkartmalı Boyama (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>900</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786051131078</t>
+          <t>9786051130910</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı (5 Kitap Takım)</t>
+          <t>Gökyüzü Boyama - Eğitici ve Öğretici Boyama Kitabı (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>450</v>
+        <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786051131986</t>
+          <t>9786051131078</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Boyama</t>
+          <t>Okul Öncesi Boyama - Etkinlikli Eğlenceli Dev Boyama Kitabı (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786051131931</t>
+          <t>9786051131986</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Nasreddin Hoca Boyama Kitabı (10 Kitap Takım)</t>
+          <t>Gökyüzü Boyama</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786051132907</t>
+          <t>9786051131931</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Boyama</t>
+          <t>Nasreddin Hoca Boyama Kitabı (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786051132532</t>
+          <t>9786051132907</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aktiviteli Örnekli Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Dinozor Boyama</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>3996051133236</t>
+          <t>9786051132532</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar ve Yavruları - Aç Kapa Öğren</t>
+          <t>Aktiviteli Örnekli Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>7.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3996051133235</t>
+          <t>3996051133236</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Kavramlar - Aç Kapa Öğren</t>
+          <t>Hayvanlar ve Yavruları - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3996051133234</t>
+          <t>3996051133235</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Renkler ve Şekiller - Aç Kapa Öğren</t>
+          <t>Kavramlar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>3996051133233</t>
+          <t>3996051133234</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kelimeler - Aç Kapa Öğren</t>
+          <t>Renkler ve Şekiller - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9783425846323</t>
+          <t>3996051133233</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri 20'li Turuncu Set</t>
+          <t>Kelimeler - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>1000</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9780342584659</t>
+          <t>9783425846323</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Altınyıldız Öykü Dizisi 4-5. Sınıf Set (30 Kitap Takım)</t>
+          <t>Dünya Klasikleri 20'li Turuncu Set</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>1250</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9783425846460</t>
+          <t>9780342584659</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2. 3. ve 4. Sınıf Mutluluk Dolu Kitaplar Hikaye Seti (10 Kitap Takım)</t>
+          <t>Altınyıldız Öykü Dizisi 4-5. Sınıf Set (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9783425846613</t>
+          <t>9783425846460</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Efecan Öykü Dizisi 2 ve 3. Sınıf Set (30 Kitap Takım)</t>
+          <t>2. 3. ve 4. Sınıf Mutluluk Dolu Kitaplar Hikaye Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>1250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9783425846453</t>
+          <t>9783425846613</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2. 3. ve 4. Sınıflar İçin Sevgi Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
+          <t>Efecan Öykü Dizisi 2 ve 3. Sınıf Set (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>450</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9783425846330</t>
+          <t>9783425846453</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri (20 Kitap Takım)</t>
+          <t>2. 3. ve 4. Sınıflar İçin Sevgi Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>1000</v>
+        <v>450</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9783425846347</t>
+          <t>9783425846330</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri (40 Kitap Takım)</t>
+          <t>Dünya Klasikleri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>3000</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786051130262</t>
+          <t>9783425846347</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Afacan Boyama (10 Kitap Takım)</t>
+          <t>Dünya Klasikleri (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>250</v>
+        <v>3000</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786051132860</t>
+          <t>9786051130262</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Gözler 6 Kitap Set</t>
+          <t>Afacan Boyama (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000066323</t>
+          <t>9786051132860</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Meslekler - Aç Kapa Öğren</t>
+          <t>Meraklı Gözler 6 Kitap Set</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>7.5</v>
+        <v>600</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3996051133247</t>
+          <t>3990000066323</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sayılar - Aç Kapa Öğren</t>
+          <t>Meslekler - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3996051133246</t>
+          <t>3996051133247</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Zıt Kavramlar - Aç Kapa Öğren</t>
+          <t>Sayılar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>7.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786051132914</t>
+          <t>3996051133246</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Çizgi Çalışması (6 Kitap Takım)</t>
+          <t>Zıt Kavramlar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>540</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786051132358</t>
+          <t>9786051132914</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
+          <t>Sevimli Çizgi Çalışması (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>120</v>
+        <v>540</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786051132341</t>
+          <t>9786051132358</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
+          <t>İngilizce Resimli Sözlük - Örnek Cümleler</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786056988080</t>
+          <t>9786051132341</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çıkartmalı Prens Boyama (4 Kitap Takım)</t>
+          <t>Türkçe Resimli Sözlük (İlkokul Düzeyinde - Örnek Cümleler)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>220</v>
+        <v>120</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786051130897</t>
+          <t>9786056988080</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Şirin Boyama (10 Kitap Takım)</t>
+          <t>Çıkartmalı Prens Boyama (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786051134178</t>
+          <t>9786051130897</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Örnek Cümlelerle Türkçe Resimli Sözlük</t>
+          <t>Şirin Boyama (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786051134161</t>
+          <t>9786051134178</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Resimli Sözlük</t>
+          <t>Örnek Cümlelerle Türkçe Resimli Sözlük</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>3990000084436</t>
+          <t>9786051134161</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Oyuncaklar</t>
+          <t>İngilizce Resimli Sözlük</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>8</v>
+        <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786051130569</t>
+          <t>3990000084436</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Boyama (4 Kitap Takım)</t>
+          <t>Okul Öncesi Boyama Etkinlikli Eğlenceli Dev Boyama Kitabı - Oyuncaklar</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>300</v>
+        <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9783425846538</t>
+          <t>9786051130569</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kahramanlardan Klasikler (30 Kitap Takım)</t>
+          <t>Sevimli Boyama (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>1250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000032336</t>
+          <t>9783425846538</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Oyuncaklar - Şirin Boyama</t>
+          <t>Büyük Kahramanlardan Klasikler (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>5.5</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786051132013</t>
+          <t>3990000032336</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Şeker Boyama Kitabı</t>
+          <t>Oyuncaklar - Şirin Boyama</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>150</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786051131948</t>
+          <t>9786051132013</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Örnekli Şeker Boyama Kitabı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786051132686</t>
+          <t>9786051131948</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Dev Boy Hikaye (10 Kitap)</t>
+          <t>Kelebek Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786051133102</t>
+          <t>9786051132686</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Dizisi (40 Kitap Takım)</t>
+          <t>Dev Boy Hikaye (10 Kitap)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>834</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051133416</t>
+          <t>9786051133102</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Renkli Heceli Okuma Dizisi</t>
+          <t>Dünya Klasikleri Dizisi (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>160</v>
+        <v>834</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9783425844084</t>
+          <t>9786051133416</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Altın Kitaplar Seriasi (6 Kitap Takım)</t>
+          <t>1. Sınıf Renkli Heceli Okuma Dizisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>450</v>
+        <v>160</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786051133119</t>
+          <t>9783425844084</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Güçlendirme Aktiviteleri (8 Kitap Takım)</t>
+          <t>Altın Kitaplar Seriasi (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>720</v>
+        <v>450</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786051132891</t>
+          <t>9786051133119</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar ve Taşıtlar</t>
+          <t>Dikkat ve Zeka Güçlendirme Aktiviteleri (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>720</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786051132884</t>
+          <t>9786051132891</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Meyve, Sebze ve Eşyalar</t>
+          <t>Hayvanlar ve Taşıtlar</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786051132877</t>
+          <t>9786051132884</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İlk Sözlük 1</t>
+          <t>Meyve, Sebze ve Eşyalar</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>3996051131091</t>
+          <t>9786051132877</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 3</t>
+          <t>İlk Sözlük 1</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>3996051131092</t>
+          <t>3996051131091</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Sticker Çıkartmalı Boyama 6</t>
+          <t>Sticker Çıkartmalı Boyama 3</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3999752123045</t>
+          <t>3996051131092</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
+          <t>Sticker Çıkartmalı Boyama 6</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3999752121966</t>
+          <t>3999752123045</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3996051131085</t>
+          <t>3999752121966</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>3990000087966</t>
+          <t>3996051131085</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>3990000089666</t>
+          <t>3990000087966</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>3990000096586</t>
+          <t>3990000089666</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>3990000096655</t>
+          <t>3990000096586</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C158" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786051130590</t>
+          <t>3990000096655</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuma ve Özet Defteri</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>71.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>3990000093655</t>
+          <t>9786051130590</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
+          <t>Kitap Okuma ve Özet Defteri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>15</v>
+        <v>71.5</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786051131979</t>
+          <t>3990000093655</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Yumurcak Boyama Kitabı (8 Kitap Takım)</t>
+          <t>Okul Öncesi Etkinlik - Kavram Gelişimi (+3 Yaş)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9780342584932</t>
+          <t>9786051131979</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - 4 Kitap Takım</t>
+          <t>Yumurcak Boyama Kitabı (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>480</v>
+        <v>600</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>3990000073121</t>
+          <t>9780342584932</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları 4</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>6</v>
+        <v>480</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786050656527</t>
+          <t>3990000073121</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Mavi Seri</t>
+          <t>Tomurcuk Boyama Kitapları 4</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>75</v>
+        <v>6</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786051133287</t>
+          <t>9786050656527</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Pembe Seri</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Mavi Seri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051133263</t>
+          <t>9786051133287</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Yeşil Seri</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Pembe Seri</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051133294</t>
+          <t>9786051133263</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Sarı Seri</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Yeşil Seri</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>3990000061052</t>
+          <t>9786051133294</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 2</t>
+          <t>Bilgin Zeki ile Akıl Oyunları Dikkat Zeka - Sarı Seri</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>15</v>
+        <v>100</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>3990000061051</t>
+          <t>3990000061052</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 1</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 2</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>3990000051892</t>
+          <t>3990000061051</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tomurcuk Boyama Kitapları</t>
+          <t>Okul Öncesi Etkinlik ve Kavram Gelişimi 1</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>6</v>
+        <v>17</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>3990000113065</t>
+          <t>3990000051892</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Aç Kapa Öğren</t>
+          <t>Tomurcuk Boyama Kitapları</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>7.5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786051133393</t>
+          <t>3990000113065</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Masal Dünyası - Her Güne Bir Masal</t>
+          <t>Taşıtlar - Aç Kapa Öğren</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>250</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786051133409</t>
+          <t>9786051133393</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Hayvan Masalları</t>
+          <t>Masal Dünyası - Her Güne Bir Masal</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786051133386</t>
+          <t>9786051133409</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde</t>
+          <t>Sevimli Hayvan Masalları</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786051133157</t>
+          <t>9786051133386</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>He-ce Kitabı</t>
+          <t>Evvel Zaman İçinde</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786051133249</t>
+          <t>9786051133157</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Minikler İçin Namaz Rehberi</t>
+          <t>He-ce Kitabı</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786051133256</t>
+          <t>9786051133249</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Minikler için Dua Kitabı</t>
+          <t>Minikler İçin Namaz Rehberi</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786051132174</t>
+          <t>9786051133256</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Düşler Şehri</t>
+          <t>Minikler için Dua Kitabı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786051133133</t>
+          <t>9786051132174</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Dikkat ve Zeka Geliştirme Etkinlikleri</t>
+          <t>Düşler Şehri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786051133201</t>
+          <t>9786051133133</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Elif Ba</t>
+          <t>Dikkat ve Zeka Geliştirme Etkinlikleri</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786051133171</t>
+          <t>9786051133201</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çalışması</t>
+          <t>Elif Ba</t>
         </is>
       </c>
       <c r="C181" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786051133195</t>
+          <t>9786051133171</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sayılar Çalışma Defteri</t>
+          <t>Çizgi Çalışması</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786051133188</t>
+          <t>9786051133195</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Alfabe Çalışma Defteri</t>
+          <t>Sayılar Çalışma Defteri</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786051133362</t>
+          <t>9786051133188</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Şifreli Boyama</t>
+          <t>Alfabe Çalışma Defteri</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
+          <t>9786051133362</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Şifreli Boyama</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
           <t>9786051133355</t>
         </is>
       </c>
-      <c r="B185" s="1" t="inlineStr">
+      <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Mandala Pembe</t>
         </is>
       </c>
-      <c r="C185" s="1">
+      <c r="C186" s="1">
         <v>170</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>