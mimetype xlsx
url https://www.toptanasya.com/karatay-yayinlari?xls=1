--- v0 (2026-02-14)
+++ v1 (2026-05-13)
@@ -85,1000 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9780342585007</t>
+          <t>9786051134499</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Resimli Çocuk Klasikleri Serisi 25 li Set 2. 3. 4. Sınıf</t>
+          <t>Coloring Relax Mandala - Love</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>875</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789053420003</t>
+          <t>9786051133461</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Orta Boy</t>
+          <t>Art Therapy Mandala - Flower World</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786051131368</t>
+          <t>9786051134475</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Art Therapy Mandala - Creative World</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786051134260</t>
+          <t>9786051134482</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Rengarenk Terapi - Mandala</t>
+          <t>Art Therapy Mandala - Beauty World</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786051134253</t>
+          <t>9786051134468</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Natürel Doğa - Mandala</t>
+          <t>Art Therapy Mandala - Animal World</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786051134239</t>
+          <t>9780342585007</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Görkemli Desenler - Mandala</t>
+          <t>Resimli Çocuk Klasikleri Serisi 25 li Set 2. 3. 4. Sınıf</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786051134246</t>
+          <t>9789053420003</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Efsane Güzellikler - Mandala</t>
+          <t>Güzel Yazı Defteri - Kılavuz Dik Çizgili - Orta Boy</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>60.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786051131627</t>
+          <t>9786051131368</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Arapça Büyük El Sözlüğü</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786051132129</t>
+          <t>9786051134260</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Türkçe Sözlük</t>
+          <t>Rengarenk Terapi - Mandala</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786051131559</t>
+          <t>9786051134253</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Lise Türkçe Sözlük (Büyük Boy) (Ciltli)</t>
+          <t>Natürel Doğa - Mandala</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786051130972</t>
+          <t>9786051134239</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İmla - Yazım Kılavuzu (Yeni Basım) (Ciltli)</t>
+          <t>Görkemli Desenler - Mandala</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786051130965</t>
+          <t>9786051134246</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü (Yeni Basım) (Ciltli)</t>
+          <t>Efsane Güzellikler - Mandala</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9783425848280</t>
+          <t>9786051131627</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce (Yeni Basım) (Ciltli)</t>
+          <t>Arapça Büyük El Sözlüğü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786051130422</t>
+          <t>9786051132129</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce Sözlük (Ciltli)</t>
+          <t>Osmanlıca Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9783425848273</t>
+          <t>9786051131559</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (Yeni Basım) (Ciltli)</t>
+          <t>Lise Türkçe Sözlük (Büyük Boy) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786051132273</t>
+          <t>9786051130972</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İmla - Yazım Kılavuzu</t>
+          <t>İmla - Yazım Kılavuzu (Yeni Basım) (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>50</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786051132198</t>
+          <t>9786051130965</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Düşler Ülkesi</t>
+          <t>Atasözleri ve Deyimler Sözlüğü (Yeni Basım) (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786051131610</t>
+          <t>9783425848280</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kürtçe - Türkçe Cep Sözlük</t>
+          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce (Yeni Basım) (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>13.5</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786051132051</t>
+          <t>9786051130422</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Büyük Atlas - Dünya Atlası (Ciltli)</t>
+          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>375</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786051132068</t>
+          <t>9783425848273</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dünya Atlası - Büyük Atlas</t>
+          <t>Türkçe Sözlük (Yeni Basım) (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786051132181</t>
+          <t>9786051132273</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Düşler Sokağı - Her Yaş için Boyama Kitabı</t>
+          <t>İmla - Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786051131009</t>
+          <t>9786051132198</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Arapça / Arapça - Türkçe Cep Sözlüğü (Ciltli)</t>
+          <t>Düşler Ülkesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9780342584604</t>
+          <t>9786051131610</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Türk Klasikleri (10 Kitap Takım)</t>
+          <t>Kürtçe - Türkçe Cep Sözlük</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>750</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9780342584987</t>
+          <t>9786051132051</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Türk Klasikleri Seti (17 Kitap Takım)</t>
+          <t>Büyük Atlas - Dünya Atlası (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>1800</v>
+        <v>375</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786051133331</t>
+          <t>9786051132068</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Harika Çizgiler - Mandala Colouring Relax</t>
+          <t>Dünya Atlası - Büyük Atlas</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786051133300</t>
+          <t>9786051132181</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Alemi - Mandala Colouring Relax</t>
+          <t>Düşler Sokağı - Her Yaş için Boyama Kitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786051133324</t>
+          <t>9786051131009</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rahatlatan Çiçekler - Mandala Colouring Relax</t>
+          <t>Türkçe - Arapça / Arapça - Türkçe Cep Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786051133317</t>
+          <t>9780342584604</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Muhteşem Tasarımlar - Mandala Colouring Relax</t>
+          <t>Türk Klasikleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786051130071</t>
+          <t>9780342584987</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Hayvanlar</t>
+          <t>Türk Klasikleri Seti (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13.8</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786051132921</t>
+          <t>9786051133331</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıf Tüm Dersler Yaprak Test</t>
+          <t>Harika Çizgiler - Mandala Colouring Relax</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>10.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786051132938</t>
+          <t>9786051133300</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Tüm Dersler Yaprak Test</t>
+          <t>Hayvanlar Alemi - Mandala Colouring Relax</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786051132945</t>
+          <t>9786051133324</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Tüm Dersler Yaprak Test</t>
+          <t>Rahatlatan Çiçekler - Mandala Colouring Relax</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>10.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786051132952</t>
+          <t>9786051133317</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Tüm Dersler Yaprak Test</t>
+          <t>Muhteşem Tasarımlar - Mandala Colouring Relax</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>10.9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786051132969</t>
+          <t>9786051130071</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıf Soru Fırtınası Yaprak Test</t>
+          <t>Arkadaşım Hayvanlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>10.9</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786051132976</t>
+          <t>9786051132921</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>6. Sınıf Tüm Dersler Soru Fırtınası Yaprak Test</t>
+          <t>1. Sınıf Tüm Dersler Yaprak Test</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>10.9</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786051132983</t>
+          <t>9786051132938</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>7. Sınıf Tüm Dersler Yaprak Test</t>
+          <t>2. Sınıf Tüm Dersler Yaprak Test</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>10.9</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786051132990</t>
+          <t>9786051132945</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>8. Sınıf Tüm Dersler Soru Fırtınası Yaprak Test</t>
+          <t>3. Sınıf Tüm Dersler Yaprak Test</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>10.9</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786051131832</t>
+          <t>9786051132952</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
+          <t>4. Sınıf Tüm Dersler Yaprak Test</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786051132099</t>
+          <t>9786051132969</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Rusça Konuşma Kılavuzu</t>
+          <t>5. Sınıf Soru Fırtınası Yaprak Test</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786051131856</t>
+          <t>9786051132976</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Pratik Arapça Konuşma Kılavuzu</t>
+          <t>6. Sınıf Tüm Dersler Soru Fırtınası Yaprak Test</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786051131702</t>
+          <t>9786051132983</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eş Ve Zıt Anlamlı Kelimeler Sözlüğü</t>
+          <t>7. Sınıf Tüm Dersler Yaprak Test</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786051131801</t>
+          <t>9786051132990</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Resimli Atasözleri ve Deyimler Sözlüğü</t>
+          <t>8. Sınıf Tüm Dersler Soru Fırtınası Yaprak Test</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>10.9</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786051131696</t>
+          <t>9786051131832</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yazım (İmla) Kılavuzu</t>
+          <t>Araplar İçin Türkçe Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786051132259</t>
+          <t>9786051132099</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>Rusça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786051132242</t>
+          <t>9786051131856</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Sözlük</t>
+          <t>Pratik Arapça Konuşma Kılavuzu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786051131733</t>
+          <t>9786051131702</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü</t>
+          <t>Eş Ve Zıt Anlamlı Kelimeler Sözlüğü</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786051132372</t>
+          <t>9786051131801</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Almanca Sözlük</t>
+          <t>Resimli Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786051130149</t>
+          <t>9786051131696</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü</t>
+          <t>Yazım (İmla) Kılavuzu</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9780342584970</t>
+          <t>9786051132259</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Seti (17 Kitap Takım)</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>1800</v>
+        <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9780342584963</t>
+          <t>9786051132242</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>100 Temel Eser (40 Kitap Takım)</t>
+          <t>İngilizce Sözlük</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>2100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9783425846514</t>
+          <t>9786051131733</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Neşe Dolu Kitaplar 2-3-4. Sınıf Seti (30 Kitap Takım)</t>
+          <t>Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9783425846477</t>
+          <t>9786051132372</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2. 3. ve 4. Sınıflar İçin Macera Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
+          <t>Almanca Sözlük</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786051132297</t>
+          <t>9786051130149</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce</t>
+          <t>Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786051130170</t>
+          <t>9780342584970</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yazım Kılavuzu</t>
+          <t>Dünya Klasikleri Seti (17 Kitap Takım)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>120</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786051130163</t>
+          <t>9780342584963</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>English Dictionary İngilizce-Türkçe / Türkçe-İngilizce Sözlük</t>
+          <t>100 Temel Eser (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>120</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786051130156</t>
+          <t>9783425846514</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>Neşe Dolu Kitaplar 2-3-4. Sınıf Seti (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>120</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786051132266</t>
+          <t>9783425846477</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük</t>
+          <t>2. 3. ve 4. Sınıflar İçin Macera Dolu Kitaplar Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786051132280</t>
+          <t>9786051132297</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Atasözleri ve Deyimler Sözlüğü</t>
+          <t>English Dictionary İngilizce - Türkçe Türkçe - İngilizce</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051133348</t>
+          <t>9786051130170</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala Mavi</t>
+          <t>Yazım Kılavuzu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786051132136</t>
+          <t>9786051130163</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Osmanlıca Türkçe Büyük Sözlük</t>
+          <t>English Dictionary İngilizce-Türkçe / Türkçe-İngilizce Sözlük</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786051132310</t>
+          <t>9786051130156</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Sözlük (Mavi)</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>190</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786051133935</t>
+          <t>9786051132266</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786051133942</t>
+          <t>9786051132280</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Suç ve Ceza</t>
+          <t>Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786051133348</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Mandala Mavi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786051132136</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlıca Türkçe Büyük Sözlük</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786051132310</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe Sözlük (Mavi)</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786051133935</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Sefiller</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786051133942</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Suç ve Ceza</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786051133959</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Vadideki Zambak</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C70" s="1">
         <v>110</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>