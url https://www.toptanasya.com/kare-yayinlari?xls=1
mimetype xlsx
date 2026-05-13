--- v0 (2026-03-23)
+++ v1 (2026-05-13)
@@ -2149,51 +2149,51 @@
         <is>
           <t>3990000013048</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 5</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>242</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>3990000013050</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 4</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>242</v>
+        <v>291</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789756694596</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Lessie</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>126</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789756695050</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>