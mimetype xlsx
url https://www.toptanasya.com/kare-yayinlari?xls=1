--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -94,216 +94,216 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9789756694664</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>English Practice Book Grade 5</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>291</v>
+        <v>335</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789756695289</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Andersen Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789756695067</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Tuz Yüklü Eşek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786055928377</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Resimli İngilizce Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789756694466</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Bremen Mızıkacıları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789756694039</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>217</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789758980925</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Almanca Öğretiminin Temel İlkeleri</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055928797</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Yazım Kılavuzu (İmla Kılavuzu)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>145</v>
+        <v>166</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9799758980436</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Yalnız Efe</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>3990000087987</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Yaban Kazları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>105</v>
+        <v>151</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789758980185</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Worksheets (Beginner - Advanced)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>438</v>
+        <v>525</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758980635</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789758980840</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Temel Matematik Analiz</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>19.44</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789756694220</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
@@ -334,2491 +334,2491 @@
         <is>
           <t>9789756694206</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Tatil Günlüğü 3</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9789758980697</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Şiir Kuşu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9799758980283</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Şeker Farenin Kitaplığı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9789758980598</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Sokrates’in Savunması</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9789758980703</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Seyahatname’den Seçmeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9789758980581</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786055928773</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Resimli İngilizce Sözlük</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>307</v>
+        <v>368</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786055928230</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 9</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786055928902</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Piri ve Zaman Kılavuzu</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786055928919</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Piri ve Zaman Gezgini</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786055928896</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Piri ve Prenses</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786055928087</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Piri ve Korsanlar (1. Kitap)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786055928384</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Piri ve Arkadaşları İskenderiye’de</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786055928094</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Piri ve Arkadaşları Akdeniz’de</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9789756694381</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Pinokyo</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789756694350</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Peter Pan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789756694442</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Perilerin Bahçesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>4440000002568</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Paul ve Virgine</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>194</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>3990000066179</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Papatya Gelin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>99</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>3990056694329</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Pamuk Prenses</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789758980611</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Ölü Canlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789756694326</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Kuş Evi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9789756694572</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Korkusuz Kaptanlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789756694602</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Kimsesiz Kızlar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789756694633</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Kimsesiz Çocuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789756694459</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Başlıklı Kız</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789758980680</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Kelile ve Dimne</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9789756694121</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9789756694589</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Kayıp Dünya</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9789758980475</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Kaşağı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9789756694534</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Kaptan Grant’ın Çocukları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9789758980666</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Mucize Sizsiniz!  Sağlığınızı Kendi Elinize Alın!</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>228</v>
+        <v>262</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>3990000007171</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Masal Dünyası 5</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>90</v>
+        <v>130</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9789756694299</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Makina Dinamiği</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9789756694343</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786055928339</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Öğretmenin El Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>264</v>
+        <v>303</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>3990000015984</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 5 İngilizce Konu Testleri (English Practice Sheets Grade 5)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786055928148</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Eylül</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>189</v>
+        <v>227</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9789756694930</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Ye Kürküm Ye</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>3990000026094</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Vur Sopam Vur</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9789756694947</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Şalvarın Parası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9789756694954</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Parayı Veren Düdüğü Çalar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9789756694893</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Hocanın Bakkala Borcu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9789756694909</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Sözünün Eriymiş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9789756694923</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Çabuk Heybemi Bulun</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>3990000026096</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Kazan Doğurdu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9789756694879</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : İpe Un Sermiş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9789756694886</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca : Hırsızın Hiç Mi Günahı Yok</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9789758980369</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Better Grades KPDS-ÜDS-YDS</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786055928018</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 8 İngilizce Konu Testleri (English Practice Sheets Grade 8)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>174</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9789758980727</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Yönetim Açısından Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>730</v>
+        <v>840</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9789756694183</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>World Of Words YDS ÜDS KPDS TUS</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>345</v>
+        <v>415</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9789758980383</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Sınıf Yönetiminde Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>363</v>
+        <v>417</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>4440000002569</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Rüya Yorumları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>151</v>
+        <v>217</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9789758980246</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Revision Tests</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>381</v>
+        <v>455</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9799758980276</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Dönemde Müzik Eğitimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>199</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9789758980161</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Multi-Purpose Tests</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9789758980338</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Majesty World of Tests A Comprehensive Workbook for YDS, TOEFL, KPDS and Proficiency</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>26</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9789758980222</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Herkes İçin Yüzme</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>381</v>
+        <v>457</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9789758980864</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Excellence YDS - KPDS - ÜDS Soru Bankası</t>
         </is>
       </c>
       <c r="C76" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9789758980017</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>Enjoy Grammar 2</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>900</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9799756694311</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>English Grammar Through Exercises For The Beginners</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9789758980741</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>English Grammar for Turkish Learners</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9789758990399</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Ekonomik Büyümenin Yükselen Değeri Turizm ve Türkiye Ekonomisine Etkisinin Analizi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>235</v>
+        <v>270</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>3990000089459</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Çok Çalışmakla Sınav Kazanılmaz!</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>242</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9799758980351</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Çocuk Koruma Kanunu ve Yorumu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>282</v>
+        <v>338</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9789758980154</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Çalışan İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>429</v>
+        <v>495</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9789758980048</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Çocuk İsimleri Sözlüğü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>181</v>
+        <v>217</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055928872</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Annemi Nasıl Çıldırttım?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>256</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786055928858</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Anne-Baba, Bu Kitabı Oku!</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>276</v>
+        <v>317</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786055928070</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Anne Evlilik Bu Kadar Zor Mu?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>276</v>
+        <v>317</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055928322</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Anne Artık Ben Büyüdüm!</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>276</v>
+        <v>317</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>3990000098584</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Sefiller</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>127</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>3990000015983</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 7 İngilizce Konu Testleri (English Practice Sheets Grade 7)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>3990000002242</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>İlköğretim İngilizce Konu Testleri 6 (English Practice Sheets Grade 6)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>145</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786055928810</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>İlköğretim Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>235</v>
+        <v>270</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789756694749</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 5. Sınıf Türkçe Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>246</v>
+        <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>3990000011891</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 4. Sınıf Türkçe Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9789756694725</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 3. Sınıf Türkçe Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>216</v>
+        <v>248</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789756694718</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>İlköğretim 2. Sınıf Türkçe Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>198</v>
+        <v>228</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9799758980467</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Ferman</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789756694404</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Fareli Köyün Kavalcısı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789758980444</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Falaka</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789758980093</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Enjoy Grammar 1</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>984</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789758980789</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Duvardan Kayan Yıldız</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786055928865</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Donkişot</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789758980550</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Devlet</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>3990000026093</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Define Adası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>105</v>
+        <v>151</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789758980826</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Dede Korkut Öyküleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9789756694497</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Damak Tadı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>474</v>
+        <v>568</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9789758980758</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Çocuk ve Cinsellik</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>291</v>
+        <v>334</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9789756694084</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>127</v>
+        <v>152</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>3990000012109</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Bursa ve Marmara Bölgesi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9799758980412</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Bomba</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>3990000012384</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>105</v>
+        <v>151</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789758980710</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789756694046</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>253</v>
+        <v>303</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9799758980313</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Bankacı Durali Dede</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789758980567</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Babalar ve Oğullar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786055928803</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Atasözleri ve Deyimler Sözlüğü</t>
         </is>
       </c>
       <c r="C116" s="1">
         <v>6.94</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789756694626</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Arı Maya</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789756695180</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>Andersen Masalları (10 Kitap)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789756694398</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Altın Saçlı Kız</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9799758980306</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Ali Aborjiniler Diyarında</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789756694411</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Büyülü Şato</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789756694114</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 8</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>308</v>
+        <v>355</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789756694374</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Çizmeli Kedi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>9789756694435</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Çirkin Ördek Yavrusu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9786055928315</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>Akışkanlar Mekaniği</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>474</v>
+        <v>545</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>9789758980376</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Acme Test Globe</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9799758980269</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Dönemde Duyu Eğitimi ve Etkinlikler</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>235</v>
+        <v>270</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789758980659</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Personel Güçlendirme</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>307</v>
+        <v>368</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789758980178</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>Pratik Elektrokardiyografi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>838</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>9799758980511</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>Sporda Şiddetin ve Düzensizliğin Önlenmesi Kanunu ve Yorumu</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>282</v>
+        <v>338</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>9789756694305</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>Handbuch Des Schriftlichen Ausdrucks</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>181</v>
+        <v>260</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>9786055928834</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Yeni İletişim Ortamları Üzerine Farklı Çalışmalar</t>
         </is>
       </c>
       <c r="C132" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>9789756694428</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Alaaddin’in Lambası</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>9789756694342</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Akvaryum Kaçakları</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>9789758990191</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>A’dan Z’ye Resimli Spor Rehberi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>381</v>
+        <v>457</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>9799758980498</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Efruz Bey</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789756694640</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 6</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>3990000013048</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 5</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>242</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>3990000013050</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 4</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>291</v>
+        <v>335</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>9789756694596</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>Lessie</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>9789756695050</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>La Fontaine’den Masallar (10 Kitap)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>9789756694336</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>Kül Kedisi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>9789756694138</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Küçük Karabalık</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>105</v>
+        <v>151</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9789758980819</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>Kutadgu Bilig’den Seçmeler</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9786055928520</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Nutuk / Söylev</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>127</v>
+        <v>155</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>9789758980406</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>Nutuk</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>253</v>
+        <v>305</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>9786055928247</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 10</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>9786055928155</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 1</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789756694565</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Sefiller</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>126</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>3990000026095</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Seçme Nasreddin Hoca Fıkraları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789756694352</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Savaş Yumurtadan Çıkar</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789758980529</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>Savaş ve Barış</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789758980888</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Şehir Mektupları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789758980796</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>Şaşkın Cengaver</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789756694334</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Suyu Öpen Kirazlar</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789758980628</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Suç ve Ceza</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>235</v>
+        <v>282</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789758980765</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Sözün İnce Hali</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789756694169</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Ulduz ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789756694152</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Ulduz ve Kargalar</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789758980734</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Türkçe Sözlük (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>327</v>
+        <v>386</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789756694619</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789756694701</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Easy English</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>246</v>
+        <v>283</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9789756694657</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>English Practice Book 7</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>308</v>
+        <v>355</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9786055928223</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 8</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9786055928216</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 7</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9786055928209</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 6</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9786055928193</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 5</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786055928186</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 4</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786055928179</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 3</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786055928162</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Renkli Örnekli Eğitici Boyama 2</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>3990000009279</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Türk ve Dünya Klasikleri Gençlik Dizisi Seti (22 Kitap)</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>131.48</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9799758980504</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Topuz</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9799758980481</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Perili Köşk</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>9789756694473</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Tüm Yönleriyle Çocuk Bakım - Hastalık - Tedavi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>621</v>
+        <v>715</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9799758980450</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Harem</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789758980772</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Güzel Adres</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>119</v>
+        <v>142</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9789758980673</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>Gülistan</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9799758980429</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Forsa</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>153</v>
+        <v>180</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789756695203</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Gümüş Lira - Andersen Masalları 3 (El Yazılı)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9789756695210</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Çakmak - Andersen Masalları 4 (El Yazılı)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9789756694653</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Beş Küçük Kardeş</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>126</v>
+        <v>151</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>