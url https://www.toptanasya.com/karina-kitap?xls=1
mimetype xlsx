--- v0 (2026-03-23)
+++ v1 (2026-07-03)
@@ -85,790 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054864362</t>
+          <t>9786054864386</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Marstıs ve Cehennem Ordusu</t>
+          <t>Marstıs ve Asırlık Sır</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054864096</t>
+          <t>9786054864362</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Nefes</t>
+          <t>Marstıs ve Cehennem Ordusu</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>10</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056405068</t>
+          <t>9786054864096</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalpte İlk Aşk</t>
+          <t>En Güzel Nefes</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056405082</t>
+          <t>9786056405068</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çul ve Kül</t>
+          <t>Kalpte İlk Aşk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054864072</t>
+          <t>9786056405082</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yitik Anahtar</t>
+          <t>Çul ve Kül</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>13</v>
+        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054864058</t>
+          <t>9786054864072</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sökülen İlmekler</t>
+          <t>Yitik Anahtar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786054864218</t>
+          <t>9786054864058</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Başucu Güzel Sözler</t>
+          <t>Sökülen İlmekler</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056355530</t>
+          <t>9786054864218</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yastık Altı Güzel Sözler</t>
+          <t>Başucu Güzel Sözler</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056355554</t>
+          <t>9786056355530</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Islak Topraklar</t>
+          <t>Yastık Altı Güzel Sözler</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056405044</t>
+          <t>9786056355554</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gece Yarısı Anlatımları</t>
+          <t>Islak Topraklar</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056355516</t>
+          <t>9786056405044</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yansı</t>
+          <t>Gece Yarısı Anlatımları</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056355592</t>
+          <t>9786056355516</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kuantum Mekaniği ve Yeni Metotları</t>
+          <t>Yansı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056355578</t>
+          <t>9786056355592</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mum Bebek</t>
+          <t>Kuantum Mekaniği ve Yeni Metotları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056405020</t>
+          <t>9786056355578</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Mısralar</t>
+          <t>Mum Bebek</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786054864003</t>
+          <t>9786056405020</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Ardına</t>
+          <t>Konuşan Mısralar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>11</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056355585</t>
+          <t>9786054864003</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Mezarlar</t>
+          <t>Yağmur Ardına</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>13</v>
+        <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056405099</t>
+          <t>9786056355585</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gevşek Vidalar</t>
+          <t>Sahipsiz Mezarlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056405075</t>
+          <t>9786056405099</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Saat Altıyı Yedi Geçiyor</t>
+          <t>Gevşek Vidalar</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056405037</t>
+          <t>9786056405075</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gelirsem Eğer</t>
+          <t>Saat Altıyı Yedi Geçiyor</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056405013</t>
+          <t>9786056405037</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lağım</t>
+          <t>Gelirsem Eğer</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056405006</t>
+          <t>9786056405013</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kömürün Çocukları</t>
+          <t>Lağım</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056355523</t>
+          <t>9786056405006</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Odam Kış Bahçesi</t>
+          <t>Kömürün Çocukları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056355547</t>
+          <t>9786056355523</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şeyimin Derdi</t>
+          <t>Odam Kış Bahçesi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056405051</t>
+          <t>9786056355547</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalanlar</t>
+          <t>Şeyimin Derdi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054864331</t>
+          <t>9786056405051</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Biset</t>
+          <t>Geride Kalanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054864119</t>
+          <t>9786054864331</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Karmakarışık</t>
+          <t>Biset</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054864249</t>
+          <t>9786054864119</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Onurun Adresi Yok</t>
+          <t>Karmakarışık</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054864300</t>
+          <t>9786054864249</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Büyük Türkiye Denemeleri</t>
+          <t>Onurun Adresi Yok</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054864294</t>
+          <t>9786054864300</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kalamıyorum</t>
+          <t>Yeniden Büyük Türkiye Denemeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786054864287</t>
+          <t>9786054864294</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Son Nefesi</t>
+          <t>Hoşça Kalamıyorum</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054864225</t>
+          <t>9786054864287</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Göz Önü</t>
+          <t>Aşkın Son Nefesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054864317</t>
+          <t>9786054864225</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kuğum</t>
+          <t>Göz Önü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056355561</t>
+          <t>9786054864317</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gönülden Dile Dökülen Dizeler</t>
+          <t>Kuğum</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054864263</t>
+          <t>9786056355561</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Pasaklı Tesadüf</t>
+          <t>Gönülden Dile Dökülen Dizeler</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054864270</t>
+          <t>9786054864263</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Benim Hayatım</t>
+          <t>Pasaklı Tesadüf</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054864034</t>
+          <t>9786054864270</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Umut Yolu</t>
+          <t>Benim Hayatım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054864102</t>
+          <t>9786054864034</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Oku Hızlı Yaşa</t>
+          <t>Umut Yolu</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054864010</t>
+          <t>9786054864102</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gök Yörük</t>
+          <t>Hızlı Oku Hızlı Yaşa</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054864089</t>
+          <t>9786054864010</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cepteki Parmaklar</t>
+          <t>Gök Yörük</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>13</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054864027</t>
+          <t>9786054864089</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Seninle Yaşamak Güzel</t>
+          <t>Cepteki Parmaklar</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054864324</t>
+          <t>9786054864027</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Benim Adım Aşk</t>
+          <t>Seninle Yaşamak Güzel</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>15</v>
+        <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054864041</t>
+          <t>9786054864324</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ailenizin Kitabı A'dan Z'ye Kelime Cambazı</t>
+          <t>Benim Adım Aşk</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054864195</t>
+          <t>9786054864041</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Hakkını Vermek</t>
+          <t>Ailenizin Kitabı A'dan Z'ye Kelime Cambazı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054864171</t>
+          <t>9786054864195</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bulutlar Çözüldükçe</t>
+          <t>Yaşamın Hakkını Vermek</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>10</v>
+        <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054864140</t>
+          <t>9786054864171</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Jartiyerleri</t>
+          <t>Bulutlar Çözüldükçe</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>17</v>
+        <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054864188</t>
+          <t>9786054864140</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Böyle Başladı</t>
+          <t>Hayatın Jartiyerleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054864133</t>
+          <t>9786054864188</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Evliliklerde Aynı Kısır Döngü</t>
+          <t>Böyle Başladı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>25</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054864065</t>
+          <t>9786054864133</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kıyısından Manzaralar</t>
+          <t>Evliliklerde Aynı Kısır Döngü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>10</v>
+        <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054864232</t>
+          <t>9786054864065</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hayatı Temize Çekiyorum</t>
+          <t>Yaşamın Kıyısından Manzaralar</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
+          <t>9786054864232</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Hayatı Temize Çekiyorum</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786054864126</t>
         </is>
       </c>
-      <c r="B51" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Alev Alev</t>
         </is>
       </c>
-      <c r="C51" s="1">
+      <c r="C52" s="1">
         <v>15</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>