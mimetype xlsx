--- v1 (2026-03-23)
+++ v2 (2026-05-13)
@@ -154,96 +154,96 @@
         <is>
           <t>9786055717186</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Şiirle Tutulan</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786055717056</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Popüler Gizemciliğin Tarihsel ve Dinsel Temelleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786055717292</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mutlu Kadın ve Musiki</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055717094</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Michael Jackson: Büyülü ve Çılgınca Bir Yaşam</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>580</v>
+        <v>790</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055717179</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055717131</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İsa ve MarX</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786055717193</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>