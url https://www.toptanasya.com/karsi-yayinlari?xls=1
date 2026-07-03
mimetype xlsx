--- v2 (2026-05-13)
+++ v3 (2026-07-03)
@@ -184,51 +184,51 @@
         <is>
           <t>9786055717292</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Mutlu Kadın ve Musiki</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786055717094</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Michael Jackson: Büyülü ve Çılgınca Bir Yaşam</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>790</v>
+        <v>890</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786055717179</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kavgam</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786055717131</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>